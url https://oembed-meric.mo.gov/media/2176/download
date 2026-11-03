--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -5,60 +5,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Occupations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Occupation\update\MO-AUSTIN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80AF5999-9E13-4EAA-A21E-744CF930FAE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6A61BA0-00B4-48B5-A915-290585D1E321}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="677" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="677" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="6" r:id="rId1"/>
     <sheet name="1.  Major Occupation Groups" sheetId="7" r:id="rId2"/>
     <sheet name="2. Top Job Outlook" sheetId="12" r:id="rId3"/>
     <sheet name="3. Top Job Openings" sheetId="8" r:id="rId4"/>
     <sheet name="4. Fastest Growing" sheetId="9" r:id="rId5"/>
     <sheet name="5. All Occupations" sheetId="13" r:id="rId6"/>
     <sheet name="6. Notes" sheetId="11" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -107,115 +107,114 @@
   <c r="A50" i="9"/>
   <c r="A51" i="9"/>
   <c r="A52" i="9"/>
   <c r="A53" i="9"/>
   <c r="A34" i="9"/>
   <c r="A10" i="9"/>
   <c r="A11" i="9"/>
   <c r="A12" i="9"/>
   <c r="A13" i="9"/>
   <c r="A14" i="9"/>
   <c r="A15" i="9"/>
   <c r="A16" i="9"/>
   <c r="A17" i="9"/>
   <c r="A18" i="9"/>
   <c r="A19" i="9"/>
   <c r="A20" i="9"/>
   <c r="A21" i="9"/>
   <c r="A22" i="9"/>
   <c r="A23" i="9"/>
   <c r="A24" i="9"/>
   <c r="A25" i="9"/>
   <c r="A26" i="9"/>
   <c r="A27" i="9"/>
   <c r="A28" i="9"/>
   <c r="A9" i="9"/>
-  <c r="A60" i="8"/>
   <c r="A61" i="8"/>
   <c r="A62" i="8"/>
   <c r="A63" i="8"/>
   <c r="A64" i="8"/>
   <c r="A65" i="8"/>
   <c r="A66" i="8"/>
   <c r="A67" i="8"/>
   <c r="A68" i="8"/>
   <c r="A69" i="8"/>
   <c r="A70" i="8"/>
   <c r="A71" i="8"/>
   <c r="A72" i="8"/>
   <c r="A73" i="8"/>
   <c r="A74" i="8"/>
   <c r="A75" i="8"/>
   <c r="A76" i="8"/>
   <c r="A77" i="8"/>
   <c r="A78" i="8"/>
-  <c r="A59" i="8"/>
+  <c r="A79" i="8"/>
+  <c r="A60" i="8"/>
   <c r="A35" i="8"/>
   <c r="A36" i="8"/>
   <c r="A37" i="8"/>
   <c r="A38" i="8"/>
   <c r="A39" i="8"/>
   <c r="A40" i="8"/>
   <c r="A41" i="8"/>
   <c r="A42" i="8"/>
   <c r="A43" i="8"/>
   <c r="A44" i="8"/>
   <c r="A45" i="8"/>
   <c r="A46" i="8"/>
   <c r="A47" i="8"/>
   <c r="A48" i="8"/>
   <c r="A49" i="8"/>
   <c r="A50" i="8"/>
   <c r="A51" i="8"/>
   <c r="A52" i="8"/>
   <c r="A53" i="8"/>
-  <c r="A34" i="8"/>
   <c r="A10" i="8"/>
-  <c r="A11" i="8"/>
   <c r="A12" i="8"/>
   <c r="A13" i="8"/>
   <c r="A14" i="8"/>
   <c r="A15" i="8"/>
   <c r="A16" i="8"/>
   <c r="A17" i="8"/>
   <c r="A18" i="8"/>
   <c r="A19" i="8"/>
   <c r="A20" i="8"/>
   <c r="A21" i="8"/>
   <c r="A22" i="8"/>
   <c r="A23" i="8"/>
   <c r="A24" i="8"/>
   <c r="A25" i="8"/>
   <c r="A26" i="8"/>
   <c r="A27" i="8"/>
   <c r="A28" i="8"/>
+  <c r="A29" i="8"/>
   <c r="A9" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4490" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4516" uniqueCount="869">
   <si>
     <t>Estimated Employment</t>
   </si>
   <si>
     <t>Projected Employment</t>
   </si>
   <si>
     <t>Net Change</t>
   </si>
   <si>
     <t>Percent Change</t>
   </si>
   <si>
     <t>00-0000</t>
   </si>
   <si>
     <t>Total, All Occupations</t>
   </si>
   <si>
     <t>11-0000</t>
   </si>
   <si>
     <t>Management Occupations</t>
   </si>
   <si>
@@ -3896,51 +3895,57 @@
     <sheetNames>
       <sheetName val="All_Data"/>
       <sheetName val="NOW"/>
       <sheetName val="NEXT"/>
       <sheetName val="LATER"/>
       <sheetName val="West Central"/>
       <sheetName val="St Louis"/>
       <sheetName val="Southwest"/>
       <sheetName val="South Central"/>
       <sheetName val="Ozark"/>
       <sheetName val="North"/>
       <sheetName val="Missouri"/>
       <sheetName val="Central"/>
       <sheetName val="KC"/>
       <sheetName val="Sheet1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
-      <sheetData sheetId="8"/>
+      <sheetData sheetId="8">
+        <row r="1">
+          <cell r="B1" t="str">
+            <v>SOCTitle</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11">
         <row r="1">
           <cell r="B1" t="str">
             <v>SOCTitle</v>
           </cell>
           <cell r="C1" t="str">
             <v>Round Total</v>
           </cell>
           <cell r="D1" t="str">
             <v>Career Grade</v>
           </cell>
         </row>
         <row r="2">
           <cell r="B2" t="str">
             <v>Chief Executives</v>
           </cell>
           <cell r="C2">
             <v>21</v>
           </cell>
           <cell r="D2" t="str">
             <v>B+</v>
           </cell>
         </row>
@@ -12002,51 +12007,51 @@
     </row>
     <row r="26" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A21:B24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" location="'1.  Major Occupation Groups'!A1" display="1. Major Occupation Groups " xr:uid="{78D9ECE2-56B0-4942-B2AD-69667C8F943B}"/>
     <hyperlink ref="A7" location="'2. Top Job Outlook'!A1" display="2. Top Job Outlook" xr:uid="{741DE695-6920-4A36-8AD3-CC6A5517892A}"/>
     <hyperlink ref="A9" location="'3. Top Job Openings'!A1" display="3. Top Job Openings" xr:uid="{CE0760CB-A8D2-46D5-AC7A-022811B23AAE}"/>
     <hyperlink ref="A11" location="'4. Fastest Growing'!A1" display="4. Fastest Growing" xr:uid="{FADA861D-0539-4FA5-A7A8-5A72B2F5E2E3}"/>
     <hyperlink ref="A13" location="'5. All Occupations'!A1" display="5. All Occupations" xr:uid="{0E3D594C-12D2-42DC-B3F9-B03F3B54A173}"/>
     <hyperlink ref="A15" location="'6. Notes'!A1" display="6. Notes" xr:uid="{BBCBE35A-7D15-4E12-B5D2-C08AD17EA9D9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3155FBF-9199-47CF-9822-BB8B8B4ECF42}">
   <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="29"/>
     <col min="2" max="2" width="57.42578125" style="30" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="29" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="29" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="29" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="29"/>
     <col min="13" max="13" width="7.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="29" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="18.42578125" customWidth="1"/>
     <col min="16" max="16" width="16.28515625" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="22" max="22" width="13.7109375" customWidth="1"/>
     <col min="24" max="24" width="12.42578125" customWidth="1"/>
     <col min="27" max="27" width="11.7109375" customWidth="1"/>
     <col min="29" max="29" width="14.28515625" customWidth="1"/>
@@ -14196,53 +14201,55 @@
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="A33:D41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A59C4EB-0B68-48E4-B4A1-19314E69F64B}">
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
-    <sheetView topLeftCell="A56" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A47" workbookViewId="0">
+      <selection activeCell="G91" sqref="G91"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="86.42578125" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>824</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="56"/>
       <c r="D1" s="57"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>838</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="56"/>
       <c r="D2" s="57"/>
     </row>
@@ -14291,335 +14298,335 @@
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="91"/>
       <c r="B8" s="91"/>
       <c r="C8" s="93"/>
       <c r="D8" s="95"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>829</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="25">
         <v>1241</v>
       </c>
       <c r="D9" s="33">
         <v>36527</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="C10" s="25">
-        <v>991</v>
+        <v>1152</v>
       </c>
       <c r="D10" s="33">
-        <v>35055</v>
+        <v>35331</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C11" s="25">
-        <v>915</v>
+        <v>991</v>
       </c>
       <c r="D11" s="33">
-        <v>35938</v>
+        <v>35055</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C12" s="25">
-        <v>802</v>
+        <v>915</v>
       </c>
       <c r="D12" s="33">
-        <v>32586</v>
+        <v>35938</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C13" s="25">
-        <v>749</v>
+        <v>802</v>
       </c>
       <c r="D13" s="33">
-        <v>42917</v>
+        <v>32586</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C14" s="25">
-        <v>733</v>
+        <v>749</v>
       </c>
       <c r="D14" s="33">
-        <v>44306</v>
+        <v>42917</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C15" s="25">
-        <v>605</v>
+        <v>733</v>
       </c>
       <c r="D15" s="33">
-        <v>39085</v>
+        <v>44306</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C16" s="25">
-        <v>534</v>
+        <v>605</v>
       </c>
       <c r="D16" s="33">
-        <v>42867</v>
+        <v>39085</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C17" s="25">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="D17" s="33">
-        <v>30933</v>
+        <v>42867</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C18" s="25">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="D18" s="33">
-        <v>32708</v>
+        <v>30933</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C19" s="25">
-        <v>340</v>
+        <v>497</v>
       </c>
       <c r="D19" s="33">
-        <v>41558</v>
+        <v>32708</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C20" s="25">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="D20" s="33">
-        <v>38272</v>
+        <v>41558</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C21" s="25">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="D21" s="33">
-        <v>34213</v>
+        <v>38272</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C22" s="25">
-        <v>244</v>
+        <v>289</v>
       </c>
       <c r="D22" s="33">
-        <v>47652</v>
+        <v>34213</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="29" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C23" s="25">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="D23" s="33">
-        <v>56625</v>
+        <v>47652</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B24" t="s">
-        <v>753</v>
+        <v>86</v>
       </c>
       <c r="C24" s="25">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="D24" s="33">
-        <v>46437</v>
+        <v>56625</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B25" t="s">
-        <v>186</v>
+        <v>753</v>
       </c>
       <c r="C25" s="25">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D25" s="33">
-        <v>40721</v>
+        <v>46437</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B26" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="25">
+        <v>20</v>
+      </c>
+      <c r="D26" s="33">
+        <v>40721</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>831</v>
+      </c>
+      <c r="B27" t="s">
         <v>178</v>
       </c>
-      <c r="C26" s="25">
+      <c r="C27" s="25">
         <v>15</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D27" s="33">
         <v>48885</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="96" t="s">
+      <c r="A28" s="39"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="33"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="96" t="s">
         <v>841</v>
       </c>
-      <c r="B28" s="97"/>
-[...4 lines deleted...]
-      <c r="A29" s="97"/>
       <c r="B29" s="97"/>
       <c r="C29" s="97"/>
       <c r="D29" s="97"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="90" t="s">
+    <row r="30" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="97"/>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="90" t="s">
         <v>845</v>
       </c>
-      <c r="B30" s="90" t="s">
+      <c r="B31" s="90" t="s">
         <v>784</v>
       </c>
-      <c r="C30" s="92" t="s">
+      <c r="C31" s="92" t="s">
         <v>770</v>
       </c>
-      <c r="D30" s="94" t="s">
+      <c r="D31" s="94" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      </c>
+    <row r="32" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="91"/>
+      <c r="B32" s="91"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="95"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="29" t="s">
         <v>826</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="25">
         <v>493</v>
       </c>
       <c r="D33" s="33">
         <v>35758</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="25">
         <v>466</v>
       </c>
@@ -14844,433 +14851,449 @@
       <c r="B50" t="s">
         <v>659</v>
       </c>
       <c r="C50" s="25">
         <v>101</v>
       </c>
       <c r="D50" s="33">
         <v>67841</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
         <v>829</v>
       </c>
       <c r="B51" t="s">
         <v>646</v>
       </c>
       <c r="C51" s="25">
         <v>97</v>
       </c>
       <c r="D51" s="33">
         <v>78028</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A52" s="39"/>
-[...1 lines deleted...]
-      <c r="D52" s="33"/>
+      <c r="A52" s="39" t="s">
+        <v>826</v>
+      </c>
+      <c r="B52" t="s">
+        <v>663</v>
+      </c>
+      <c r="C52" s="25">
+        <v>97</v>
+      </c>
+      <c r="D52" s="33">
+        <v>76652</v>
+      </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="96" t="s">
+      <c r="A53" s="39"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="33"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="96" t="s">
         <v>849</v>
       </c>
-      <c r="B53" s="97"/>
-[...4 lines deleted...]
-      <c r="A54" s="97"/>
       <c r="B54" s="97"/>
       <c r="C54" s="97"/>
       <c r="D54" s="97"/>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A55" s="90" t="s">
+    <row r="55" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="97"/>
+      <c r="B55" s="97"/>
+      <c r="C55" s="97"/>
+      <c r="D55" s="97"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="90" t="s">
         <v>845</v>
       </c>
-      <c r="B55" s="90" t="s">
+      <c r="B56" s="90" t="s">
         <v>784</v>
       </c>
-      <c r="C55" s="92" t="s">
+      <c r="C56" s="92" t="s">
         <v>770</v>
       </c>
-      <c r="D55" s="94" t="s">
+      <c r="D56" s="94" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="56" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      </c>
+    <row r="57" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="91"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="95"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="29" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B58" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C58" s="25">
-        <v>443</v>
+        <v>743</v>
       </c>
       <c r="D58" s="33">
-        <v>85392</v>
+        <v>89802</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C59" s="25">
-        <v>371</v>
+        <v>443</v>
       </c>
       <c r="D59" s="33">
-        <v>72568</v>
+        <v>85392</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="29" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B60" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C60" s="25">
-        <v>265</v>
+        <v>371</v>
       </c>
       <c r="D60" s="33">
-        <v>109828</v>
+        <v>72568</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B61" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C61" s="25">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="D61" s="33">
-        <v>74225</v>
+        <v>109828</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B62" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C62" s="25">
-        <v>148</v>
+        <v>229</v>
       </c>
       <c r="D62" s="33">
-        <v>114953</v>
+        <v>74225</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="29" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B63" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C63" s="25">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D63" s="33">
-        <v>68568</v>
+        <v>114953</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B64" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C64" s="25">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D64" s="33">
-        <v>69324</v>
+        <v>68568</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="29" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B65" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C65" s="25">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="D65" s="33">
-        <v>140553</v>
+        <v>69324</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="29" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B66" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C66" s="25">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D66" s="33">
-        <v>86062</v>
+        <v>140553</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B67" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C67" s="25">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D67" s="33">
-        <v>74854</v>
+        <v>86062</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="29" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B68" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C68" s="25">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D68" s="33">
-        <v>86358</v>
+        <v>74854</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C69" s="25">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="D69" s="33">
-        <v>66853</v>
+        <v>86358</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C70" s="25">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D70" s="33">
-        <v>102166</v>
+        <v>66853</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C71" s="25">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D71" s="33">
-        <v>63694</v>
+        <v>102166</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B72" t="s">
-        <v>356</v>
+        <v>172</v>
       </c>
       <c r="C72" s="25">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D72" s="33">
-        <v>88687</v>
+        <v>63694</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="29" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B73" t="s">
-        <v>222</v>
+        <v>356</v>
       </c>
       <c r="C73" s="25">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D73" s="33">
-        <v>123967</v>
+        <v>88687</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" s="29" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B74" t="s">
-        <v>279</v>
+        <v>222</v>
       </c>
       <c r="C74" s="25">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D74" s="33">
-        <v>137770</v>
+        <v>123967</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" s="29" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B75" t="s">
-        <v>369</v>
+        <v>279</v>
       </c>
       <c r="C75" s="25">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D75" s="33">
-        <v>89049</v>
+        <v>137770</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="29" t="s">
         <v>831</v>
       </c>
       <c r="B76" t="s">
+        <v>369</v>
+      </c>
+      <c r="C76" s="25">
+        <v>55</v>
+      </c>
+      <c r="D76" s="33">
+        <v>89049</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="29" t="s">
+        <v>831</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C77" s="25">
         <v>50</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D77" s="33">
         <v>58029</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A78" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A78" s="39"/>
       <c r="C78" s="25"/>
       <c r="D78" s="33"/>
     </row>
-    <row r="79" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>786</v>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="34" t="s">
+        <v>787</v>
       </c>
       <c r="C79" s="25"/>
       <c r="D79" s="33"/>
     </row>
-    <row r="80" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" t="s">
+    <row r="80" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="41" t="s">
+        <v>786</v>
+      </c>
+      <c r="C80" s="25"/>
+      <c r="D80" s="33"/>
+    </row>
+    <row r="81" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
         <v>850</v>
       </c>
     </row>
-    <row r="81" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="55" t="s">
+    <row r="82" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="55" t="s">
         <v>848</v>
       </c>
-      <c r="C81" s="40"/>
-[...2 lines deleted...]
-      <c r="A82" t="s">
+      <c r="C82" s="40"/>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
         <v>864</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A55:A56"/>
-[...2 lines deleted...]
-    <mergeCell ref="D55:D56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:D57"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
-    <mergeCell ref="A28:D29"/>
-[...4 lines deleted...]
-    <mergeCell ref="A53:D54"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="A54:D55"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A81" r:id="rId1" xr:uid="{AACDB98B-B448-467A-BEF9-6FD3F872F5FE}"/>
+    <hyperlink ref="A82" r:id="rId1" xr:uid="{AACDB98B-B448-467A-BEF9-6FD3F872F5FE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{220E0A61-0BA2-4A2F-81C7-98FA90108C47}">
-  <dimension ref="A1:D101"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0"/>
+    <sheetView topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="E47" sqref="E47"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="86" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>824</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="11"/>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>851</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
     </row>
@@ -15331,372 +15354,371 @@
         <v>52</v>
       </c>
       <c r="C9" s="25">
         <v>1326</v>
       </c>
       <c r="D9" s="33">
         <v>30843</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="str">
         <f>VLOOKUP(B10,[1]Central!$B:$D,3,FALSE)</f>
         <v>A</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="25">
         <v>1241</v>
       </c>
       <c r="D10" s="33">
         <v>36527</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A11" s="29" t="s">
+        <v>831</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="C11" s="25">
-        <v>991</v>
+        <v>1152</v>
       </c>
       <c r="D11" s="33">
-        <v>35055</v>
+        <v>35331</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="str">
         <f>VLOOKUP(B12,[1]Central!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C12" s="25">
-        <v>915</v>
+        <v>991</v>
       </c>
       <c r="D12" s="33">
-        <v>35938</v>
+        <v>35055</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="str">
         <f>VLOOKUP(B13,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" s="25">
-        <v>802</v>
+        <v>915</v>
       </c>
       <c r="D13" s="33">
-        <v>32586</v>
+        <v>35938</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="str">
         <f>VLOOKUP(B14,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" s="25">
-        <v>766</v>
+        <v>802</v>
       </c>
       <c r="D14" s="33">
-        <v>29953</v>
+        <v>32586</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="str">
         <f>VLOOKUP(B15,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15" s="25">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="D15" s="33">
-        <v>42917</v>
+        <v>29953</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="str">
         <f>VLOOKUP(B16,[1]Central!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C16" s="25">
-        <v>733</v>
+        <v>749</v>
       </c>
       <c r="D16" s="33">
-        <v>44306</v>
+        <v>42917</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="str">
         <f>VLOOKUP(B17,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B+</v>
+        <v>B</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="25">
-        <v>605</v>
+        <v>733</v>
       </c>
       <c r="D17" s="33">
-        <v>39085</v>
+        <v>44306</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="str">
         <f>VLOOKUP(B18,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>B+</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C18" s="25">
-        <v>534</v>
+        <v>605</v>
       </c>
       <c r="D18" s="33">
-        <v>42867</v>
+        <v>39085</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="str">
         <f>VLOOKUP(B19,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B+</v>
+        <v>B</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C19" s="25">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="D19" s="33">
-        <v>30933</v>
+        <v>42867</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="str">
         <f>VLOOKUP(B20,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>B+</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C20" s="25">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="D20" s="33">
-        <v>32708</v>
+        <v>30933</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="str">
         <f>VLOOKUP(B21,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B+</v>
+        <v>B</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C21" s="25">
-        <v>340</v>
+        <v>497</v>
       </c>
       <c r="D21" s="33">
-        <v>41558</v>
+        <v>32708</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="str">
         <f>VLOOKUP(B22,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>B+</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C22" s="25">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="D22" s="33">
-        <v>38272</v>
+        <v>41558</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="29" t="str">
         <f>VLOOKUP(B23,[1]Central!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C23" s="25">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="D23" s="33">
-        <v>34213</v>
+        <v>38272</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="29" t="str">
         <f>VLOOKUP(B24,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B+</v>
+        <v>B</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C24" s="25">
-        <v>244</v>
+        <v>289</v>
       </c>
       <c r="D24" s="33">
-        <v>47652</v>
+        <v>34213</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="29" t="str">
         <f>VLOOKUP(B25,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>B+</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C25" s="25">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="D25" s="33">
-        <v>34832</v>
+        <v>47652</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="29" t="str">
         <f>VLOOKUP(B26,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C26" s="25">
-        <v>201</v>
+        <v>233</v>
       </c>
       <c r="D26" s="33">
-        <v>56625</v>
+        <v>34832</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="29" t="str">
         <f>VLOOKUP(B27,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C+</v>
+        <v>A</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C27" s="25">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="D27" s="33">
-        <v>35424</v>
+        <v>56625</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="29" t="str">
         <f>VLOOKUP(B28,[1]Central!$B:$D,3,FALSE)</f>
+        <v>C+</v>
+      </c>
+      <c r="B28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="25">
+        <v>178</v>
+      </c>
+      <c r="D28" s="33">
+        <v>35424</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="str">
+        <f>VLOOKUP(B29,[1]Central!$B:$D,3,FALSE)</f>
         <v>F</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B29" t="s">
         <v>90</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C29" s="25">
         <v>170</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D29" s="33">
         <v>31376</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A30" s="96" t="s">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="39"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="33"/>
+    </row>
+    <row r="31" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="96" t="s">
         <v>835</v>
       </c>
-      <c r="B30" s="97"/>
-[...4 lines deleted...]
-      <c r="A31" s="97"/>
       <c r="B31" s="97"/>
       <c r="C31" s="97"/>
       <c r="D31" s="97"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="90" t="s">
+    <row r="32" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="97"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="90" t="s">
         <v>845</v>
       </c>
-      <c r="B32" s="90" t="s">
+      <c r="B33" s="90" t="s">
         <v>784</v>
       </c>
-      <c r="C32" s="98" t="s">
+      <c r="C33" s="98" t="s">
         <v>770</v>
       </c>
-      <c r="D32" s="98" t="s">
+      <c r="D33" s="98" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      </c>
+    <row r="34" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="91"/>
+      <c r="B34" s="91"/>
+      <c r="C34" s="99"/>
+      <c r="D34" s="99"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="29" t="str">
         <f>VLOOKUP(B35,[1]Central!$B:$D,3,FALSE)</f>
         <v>C+</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="25">
         <v>608</v>
       </c>
       <c r="D35" s="33">
         <v>35843</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="29" t="str">
         <f>VLOOKUP(B36,[1]Central!$B:$D,3,FALSE)</f>
         <v>B+</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="25">
@@ -15940,658 +15962,674 @@
         <v>129</v>
       </c>
       <c r="C52" s="25">
         <v>151</v>
       </c>
       <c r="D52" s="33">
         <v>64622</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="29" t="str">
         <f>VLOOKUP(B53,[1]Central!$B:$D,3,FALSE)</f>
         <v>B+</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="25">
         <v>145</v>
       </c>
       <c r="D53" s="33">
         <v>48307</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A54" s="39"/>
-[...4 lines deleted...]
-      <c r="A55" s="96" t="s">
+      <c r="A54" s="29" t="s">
+        <v>831</v>
+      </c>
+      <c r="B54" t="s">
+        <v>630</v>
+      </c>
+      <c r="C54" s="25">
+        <v>139</v>
+      </c>
+      <c r="D54" s="33">
+        <v>58942</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="39"/>
+      <c r="C55" s="25"/>
+      <c r="D55" s="33"/>
+    </row>
+    <row r="56" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="96" t="s">
         <v>852</v>
       </c>
-      <c r="B55" s="97"/>
-[...4 lines deleted...]
-      <c r="A56" s="97"/>
       <c r="B56" s="97"/>
       <c r="C56" s="97"/>
       <c r="D56" s="97"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="90" t="s">
+    <row r="57" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="97"/>
+      <c r="B57" s="97"/>
+      <c r="C57" s="97"/>
+      <c r="D57" s="97"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="90" t="s">
         <v>845</v>
       </c>
-      <c r="B57" s="90" t="s">
+      <c r="B58" s="90" t="s">
         <v>784</v>
       </c>
-      <c r="C57" s="98" t="s">
+      <c r="C58" s="98" t="s">
         <v>770</v>
       </c>
-      <c r="D57" s="98" t="s">
+      <c r="D58" s="98" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      </c>
+    <row r="59" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="91"/>
+      <c r="B59" s="91"/>
+      <c r="C59" s="99"/>
+      <c r="D59" s="99"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="29" t="str">
         <f>VLOOKUP(B60,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>B+</v>
       </c>
       <c r="B60" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C60" s="25">
-        <v>443</v>
+        <v>743</v>
       </c>
       <c r="D60" s="33">
-        <v>85392</v>
+        <v>89802</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="29" t="str">
         <f>VLOOKUP(B61,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="B61" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C61" s="25">
-        <v>371</v>
+        <v>443</v>
       </c>
       <c r="D61" s="33">
-        <v>72568</v>
+        <v>85392</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="str">
         <f>VLOOKUP(B62,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="B62" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C62" s="25">
-        <v>265</v>
+        <v>371</v>
       </c>
       <c r="D62" s="33">
-        <v>109828</v>
+        <v>72568</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="29" t="str">
         <f>VLOOKUP(B63,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="B63" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C63" s="25">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="D63" s="33">
-        <v>74225</v>
+        <v>109828</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="29" t="str">
         <f>VLOOKUP(B64,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A+</v>
+        <v>B</v>
       </c>
       <c r="B64" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C64" s="25">
-        <v>148</v>
+        <v>229</v>
       </c>
       <c r="D64" s="33">
-        <v>114953</v>
+        <v>74225</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="29" t="str">
         <f>VLOOKUP(B65,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>A+</v>
       </c>
       <c r="B65" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C65" s="25">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D65" s="33">
-        <v>68568</v>
+        <v>114953</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="29" t="str">
         <f>VLOOKUP(B66,[1]Central!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
       <c r="B66" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C66" s="25">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D66" s="33">
-        <v>69324</v>
+        <v>68568</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="29" t="str">
         <f>VLOOKUP(B67,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="B67" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C67" s="25">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="D67" s="33">
-        <v>55581</v>
+        <v>69324</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="29" t="str">
         <f>VLOOKUP(B68,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A+</v>
+        <v>C</v>
       </c>
       <c r="B68" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C68" s="25">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="D68" s="33">
-        <v>140553</v>
+        <v>55581</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" s="29" t="str">
         <f>VLOOKUP(B69,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>A+</v>
       </c>
       <c r="B69" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C69" s="25">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D69" s="33">
-        <v>86062</v>
+        <v>140553</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="str">
         <f>VLOOKUP(B70,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="B70" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C70" s="25">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D70" s="33">
-        <v>57933</v>
+        <v>86062</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="29" t="str">
         <f>VLOOKUP(B71,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="B71" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C71" s="25">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D71" s="33">
-        <v>74854</v>
+        <v>57933</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="29" t="str">
         <f>VLOOKUP(B72,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="B72" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C72" s="25">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D72" s="33">
-        <v>86358</v>
+        <v>74854</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="29" t="str">
         <f>VLOOKUP(B73,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="B73" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C73" s="25">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="D73" s="33">
-        <v>49859</v>
+        <v>86358</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" s="29" t="str">
         <f>VLOOKUP(B74,[1]Central!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="B74" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C74" s="25">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="D74" s="33">
-        <v>66853</v>
+        <v>49859</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" s="29" t="str">
         <f>VLOOKUP(B75,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="B75" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C75" s="25">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D75" s="33">
-        <v>61937</v>
+        <v>66853</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="29" t="str">
         <f>VLOOKUP(B76,[1]Central!$B:$D,3,FALSE)</f>
-        <v>C+</v>
+        <v>C</v>
       </c>
       <c r="B76" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C76" s="25">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D76" s="33">
-        <v>59816</v>
+        <v>61937</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" s="29" t="str">
         <f>VLOOKUP(B77,[1]Central!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>C+</v>
       </c>
       <c r="B77" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C77" s="25">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D77" s="33">
-        <v>102166</v>
+        <v>59816</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="29" t="str">
         <f>VLOOKUP(B78,[1]Central!$B:$D,3,FALSE)</f>
+        <v>A</v>
+      </c>
+      <c r="B78" t="s">
+        <v>170</v>
+      </c>
+      <c r="C78" s="25">
+        <v>88</v>
+      </c>
+      <c r="D78" s="33">
+        <v>102166</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="29" t="str">
+        <f>VLOOKUP(B79,[1]Central!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B79" t="s">
         <v>172</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C79" s="25">
         <v>82</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D79" s="33">
         <v>63694</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A80" s="96" t="s">
+      <c r="A80" s="39"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="33"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="96" t="s">
         <v>853</v>
       </c>
-      <c r="B80" s="97"/>
-[...4 lines deleted...]
-      <c r="A81" s="97"/>
       <c r="B81" s="97"/>
       <c r="C81" s="97"/>
       <c r="D81" s="97"/>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A82" s="90" t="s">
+    <row r="82" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="97"/>
+      <c r="B82" s="97"/>
+      <c r="C82" s="97"/>
+      <c r="D82" s="97"/>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" s="90" t="s">
         <v>845</v>
       </c>
-      <c r="B82" s="90" t="s">
+      <c r="B83" s="90" t="s">
         <v>784</v>
       </c>
-      <c r="C82" s="92" t="s">
+      <c r="C83" s="92" t="s">
         <v>770</v>
       </c>
-      <c r="D82" s="94" t="s">
+      <c r="D83" s="94" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="A84" s="62" t="s">
+    <row r="84" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="91"/>
+      <c r="B84" s="91"/>
+      <c r="C84" s="93"/>
+      <c r="D84" s="95"/>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" s="62" t="s">
         <v>865</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B85" t="s">
         <v>427</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C85" s="25">
         <v>47</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D85" s="33">
         <v>119412</v>
-      </c>
-[...12 lines deleted...]
-        <v>124117</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B86" t="s">
-        <v>496</v>
+        <v>421</v>
       </c>
       <c r="C86" s="25">
         <v>44</v>
       </c>
       <c r="D86" s="33">
-        <v>172938</v>
+        <v>124117</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B87" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="C87" s="25">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D87" s="33">
-        <v>94130</v>
+        <v>172938</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B88" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C88" s="25">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D88" s="33">
-        <v>138385</v>
+        <v>94130</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B89" t="s">
-        <v>391</v>
+        <v>488</v>
       </c>
       <c r="C89" s="25">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D89" s="33">
-        <v>103007</v>
+        <v>138385</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B90" t="s">
-        <v>500</v>
+        <v>391</v>
       </c>
       <c r="C90" s="25">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D90" s="33">
-        <v>289091</v>
+        <v>103007</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B91" t="s">
-        <v>431</v>
+        <v>500</v>
       </c>
       <c r="C91" s="25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D91" s="33">
-        <v>104426</v>
+        <v>289091</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B92" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="C92" s="25">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D92" s="33">
-        <v>229332</v>
+        <v>104426</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B93" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="C93" s="25">
         <v>6</v>
       </c>
       <c r="D93" s="33">
-        <v>109252</v>
+        <v>229332</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="29" t="s">
         <v>863</v>
       </c>
       <c r="B94" t="s">
+        <v>492</v>
+      </c>
+      <c r="C94" s="25">
+        <v>6</v>
+      </c>
+      <c r="D94" s="33">
+        <v>109252</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A95" s="29" t="s">
+        <v>863</v>
+      </c>
+      <c r="B95" t="s">
         <v>423</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C95" s="25">
         <v>2</v>
       </c>
-      <c r="D94" s="33">
+      <c r="D95" s="33">
         <v>72078</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A96" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A96" s="39"/>
       <c r="C96" s="25"/>
       <c r="D96" s="33"/>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A97" s="41" t="s">
-        <v>786</v>
+      <c r="A97" s="34" t="s">
+        <v>787</v>
       </c>
       <c r="C97" s="25"/>
       <c r="D97" s="33"/>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A98" t="s">
-        <v>850</v>
+      <c r="A98" s="41" t="s">
+        <v>786</v>
       </c>
       <c r="C98" s="25"/>
       <c r="D98" s="33"/>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A99" s="55" t="s">
+      <c r="A99" t="s">
+        <v>850</v>
+      </c>
+      <c r="C99" s="25"/>
+      <c r="D99" s="33"/>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" s="55" t="s">
         <v>848</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C100" s="40"/>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>854</v>
+      </c>
+      <c r="C101" s="40"/>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
         <v>864</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A57:A58"/>
-[...2 lines deleted...]
-    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
-    <mergeCell ref="A30:D31"/>
-[...9 lines deleted...]
-    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="A56:D57"/>
+    <mergeCell ref="A81:D82"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:D84"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A99" r:id="rId1" xr:uid="{B9FCCDAF-EAAC-43F9-90C8-D75A0B1FE4D6}"/>
+    <hyperlink ref="A100" r:id="rId1" xr:uid="{B9FCCDAF-EAAC-43F9-90C8-D75A0B1FE4D6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62D71807-EEC4-4367-8DC1-18A92A1C3655}">
   <dimension ref="A1:E101"/>
   <sheetViews>
-    <sheetView topLeftCell="A69" workbookViewId="0"/>
+    <sheetView topLeftCell="A56" workbookViewId="0">
+      <selection activeCell="L86" sqref="L86"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="39" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>824</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="43"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
     </row>
     <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>867</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
@@ -18113,52 +18151,52 @@
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="E57:E58"/>
     <mergeCell ref="A5:E6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="A30:E31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="A55:E56"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A99" r:id="rId1" xr:uid="{283D4651-B541-467A-A5F7-E32479CEA605}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A39BF22-7483-4573-A857-493E4EB61974}">
   <dimension ref="A1:W393"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="O57" sqref="O57"/>
+    <sheetView topLeftCell="A160" workbookViewId="0">
+      <selection activeCell="Q202" sqref="Q202"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="97" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -20098,68 +20136,71 @@
         <v>265</v>
       </c>
       <c r="Q31" t="s">
         <v>260</v>
       </c>
       <c r="R31" t="s">
         <v>265</v>
       </c>
       <c r="S31" t="s">
         <v>262</v>
       </c>
       <c r="T31" t="s">
         <v>266</v>
       </c>
       <c r="U31" t="s">
         <v>263</v>
       </c>
       <c r="V31" t="s">
         <v>266</v>
       </c>
       <c r="W31" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>837</v>
+      </c>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="G32" s="80"/>
       <c r="H32" s="51"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="80"/>
       <c r="N32" s="80"/>
       <c r="O32" s="80"/>
       <c r="P32" s="80"/>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B33" s="28" t="s">
+      <c r="B33" t="s">
         <v>257</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="79">
         <v>22330</v>
       </c>
       <c r="F33" s="79">
         <v>24059</v>
       </c>
       <c r="G33" s="79">
         <v>1729</v>
       </c>
       <c r="H33" s="59">
         <v>7.7428999999999998E-2</v>
       </c>
       <c r="I33" s="60">
         <v>50718</v>
       </c>
       <c r="J33" s="60">
         <v>73111</v>
@@ -21871,68 +21912,71 @@
         <v>25</v>
       </c>
       <c r="Q57" t="s">
         <v>260</v>
       </c>
       <c r="R57" t="s">
         <v>262</v>
       </c>
       <c r="S57" t="s">
         <v>262</v>
       </c>
       <c r="T57" t="s">
         <v>263</v>
       </c>
       <c r="U57" t="s">
         <v>266</v>
       </c>
       <c r="V57" t="s">
         <v>263</v>
       </c>
       <c r="W57" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>837</v>
+      </c>
       <c r="E58" s="80"/>
       <c r="F58" s="80"/>
       <c r="G58" s="80"/>
       <c r="H58" s="51"/>
       <c r="I58" s="61"/>
       <c r="J58" s="61"/>
       <c r="K58" s="61"/>
       <c r="L58" s="61"/>
       <c r="M58" s="80"/>
       <c r="N58" s="80"/>
       <c r="O58" s="80"/>
       <c r="P58" s="80"/>
     </row>
     <row r="59" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A59" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B59" s="28" t="s">
+      <c r="B59" t="s">
         <v>257</v>
       </c>
       <c r="C59" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="28" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="79">
         <v>7578</v>
       </c>
       <c r="F59" s="79">
         <v>8125</v>
       </c>
       <c r="G59" s="79">
         <v>547</v>
       </c>
       <c r="H59" s="59">
         <v>7.2182999999999997E-2</v>
       </c>
       <c r="I59" s="60">
         <v>59292</v>
       </c>
       <c r="J59" s="60">
         <v>82615</v>
@@ -23078,68 +23122,71 @@
         <v>40</v>
       </c>
       <c r="Q75" t="s">
         <v>260</v>
       </c>
       <c r="R75" t="s">
         <v>262</v>
       </c>
       <c r="S75" t="s">
         <v>262</v>
       </c>
       <c r="T75" t="s">
         <v>269</v>
       </c>
       <c r="U75" t="s">
         <v>269</v>
       </c>
       <c r="V75" t="s">
         <v>264</v>
       </c>
       <c r="W75" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>837</v>
+      </c>
       <c r="E76" s="80"/>
       <c r="F76" s="80"/>
       <c r="G76" s="80"/>
       <c r="H76" s="51"/>
       <c r="I76" s="61"/>
       <c r="J76" s="61"/>
       <c r="K76" s="61"/>
       <c r="L76" s="61"/>
       <c r="M76" s="80"/>
       <c r="N76" s="80"/>
       <c r="O76" s="80"/>
       <c r="P76" s="80"/>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A77" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B77" s="28" t="s">
+      <c r="B77" t="s">
         <v>257</v>
       </c>
       <c r="C77" s="28" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="79">
         <v>3213</v>
       </c>
       <c r="F77" s="79">
         <v>3469</v>
       </c>
       <c r="G77" s="79">
         <v>256</v>
       </c>
       <c r="H77" s="59">
         <v>7.9675999999999997E-2</v>
       </c>
       <c r="I77" s="60">
         <v>62140</v>
       </c>
       <c r="J77" s="60">
         <v>85973</v>
@@ -24070,68 +24117,71 @@
         <v>15</v>
       </c>
       <c r="Q90" t="s">
         <v>285</v>
       </c>
       <c r="R90" t="s">
         <v>262</v>
       </c>
       <c r="S90" t="s">
         <v>290</v>
       </c>
       <c r="T90" t="s">
         <v>263</v>
       </c>
       <c r="U90" t="s">
         <v>266</v>
       </c>
       <c r="V90" t="s">
         <v>263</v>
       </c>
       <c r="W90" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B91" t="s">
+        <v>837</v>
+      </c>
       <c r="E91" s="80"/>
       <c r="F91" s="80"/>
       <c r="G91" s="80"/>
       <c r="H91" s="51"/>
       <c r="I91" s="61"/>
       <c r="J91" s="61"/>
       <c r="K91" s="61"/>
       <c r="L91" s="61"/>
       <c r="M91" s="80"/>
       <c r="N91" s="80"/>
       <c r="O91" s="80"/>
       <c r="P91" s="80"/>
     </row>
     <row r="92" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A92" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B92" s="28" t="s">
+      <c r="B92" t="s">
         <v>257</v>
       </c>
       <c r="C92" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E92" s="79">
         <v>4779</v>
       </c>
       <c r="F92" s="79">
         <v>5097</v>
       </c>
       <c r="G92" s="79">
         <v>318</v>
       </c>
       <c r="H92" s="59">
         <v>6.6541000000000003E-2</v>
       </c>
       <c r="I92" s="60">
         <v>49279</v>
       </c>
       <c r="J92" s="60">
         <v>68905</v>
@@ -25046,68 +25096,71 @@
         <v>7</v>
       </c>
       <c r="Q105" t="s">
         <v>285</v>
       </c>
       <c r="R105" t="s">
         <v>262</v>
       </c>
       <c r="S105" t="s">
         <v>290</v>
       </c>
       <c r="T105" t="s">
         <v>263</v>
       </c>
       <c r="U105" t="s">
         <v>266</v>
       </c>
       <c r="V105" t="s">
         <v>266</v>
       </c>
       <c r="W105" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="106" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B106" t="s">
+        <v>837</v>
+      </c>
       <c r="E106" s="80"/>
       <c r="F106" s="80"/>
       <c r="G106" s="80"/>
       <c r="H106" s="51"/>
       <c r="I106" s="61"/>
       <c r="J106" s="61"/>
       <c r="K106" s="61"/>
       <c r="L106" s="61"/>
       <c r="M106" s="80"/>
       <c r="N106" s="80"/>
       <c r="O106" s="80"/>
       <c r="P106" s="80"/>
     </row>
     <row r="107" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A107" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B107" s="28" t="s">
+      <c r="B107" t="s">
         <v>257</v>
       </c>
       <c r="C107" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E107" s="79">
         <v>6953</v>
       </c>
       <c r="F107" s="79">
         <v>7269</v>
       </c>
       <c r="G107" s="79">
         <v>316</v>
       </c>
       <c r="H107" s="59">
         <v>4.5448000000000002E-2</v>
       </c>
       <c r="I107" s="60">
         <v>43291</v>
       </c>
       <c r="J107" s="60">
         <v>52638</v>
@@ -25888,66 +25941,69 @@
       <c r="O118" s="80"/>
       <c r="P118" s="80"/>
       <c r="Q118" t="s">
         <v>260</v>
       </c>
       <c r="R118" t="s">
         <v>262</v>
       </c>
       <c r="S118" t="s">
         <v>290</v>
       </c>
       <c r="T118" t="s">
         <v>266</v>
       </c>
       <c r="U118" t="s">
         <v>263</v>
       </c>
       <c r="V118" t="s">
         <v>263</v>
       </c>
       <c r="W118" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B119" t="s">
+        <v>837</v>
+      </c>
       <c r="E119" s="80"/>
       <c r="F119" s="80"/>
       <c r="G119" s="80"/>
       <c r="H119" s="51"/>
       <c r="I119" s="61"/>
       <c r="J119" s="61"/>
       <c r="K119" s="61"/>
       <c r="L119" s="61"/>
       <c r="M119" s="80"/>
       <c r="N119" s="80"/>
       <c r="O119" s="80"/>
       <c r="P119" s="80"/>
     </row>
     <row r="120" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A120" s="28"/>
-      <c r="B120" s="28" t="s">
+      <c r="B120" t="s">
         <v>257</v>
       </c>
       <c r="C120" s="28" t="s">
         <v>18</v>
       </c>
       <c r="D120" s="28" t="s">
         <v>19</v>
       </c>
       <c r="E120" s="79">
         <v>1711</v>
       </c>
       <c r="F120" s="79">
         <v>1820</v>
       </c>
       <c r="G120" s="79">
         <v>109</v>
       </c>
       <c r="H120" s="59">
         <v>6.3704999999999998E-2</v>
       </c>
       <c r="I120" s="60">
         <v>49662</v>
       </c>
       <c r="J120" s="60">
         <v>95678</v>
@@ -26184,68 +26240,71 @@
         <v>41</v>
       </c>
       <c r="Q123" t="s">
         <v>311</v>
       </c>
       <c r="R123" t="s">
         <v>262</v>
       </c>
       <c r="S123" t="s">
         <v>262</v>
       </c>
       <c r="T123" t="s">
         <v>301</v>
       </c>
       <c r="U123" t="s">
         <v>264</v>
       </c>
       <c r="V123" t="s">
         <v>301</v>
       </c>
       <c r="W123" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="124" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B124" t="s">
+        <v>837</v>
+      </c>
       <c r="E124" s="80"/>
       <c r="F124" s="80"/>
       <c r="G124" s="80"/>
       <c r="H124" s="51"/>
       <c r="I124" s="61"/>
       <c r="J124" s="61"/>
       <c r="K124" s="61"/>
       <c r="L124" s="61"/>
       <c r="M124" s="80"/>
       <c r="N124" s="80"/>
       <c r="O124" s="80"/>
       <c r="P124" s="80"/>
     </row>
     <row r="125" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A125" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B125" s="28" t="s">
+      <c r="B125" t="s">
         <v>257</v>
       </c>
       <c r="C125" s="28" t="s">
         <v>20</v>
       </c>
       <c r="D125" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E125" s="79">
         <v>19687</v>
       </c>
       <c r="F125" s="79">
         <v>19782</v>
       </c>
       <c r="G125" s="79">
         <v>95</v>
       </c>
       <c r="H125" s="59">
         <v>4.8259999999999996E-3</v>
       </c>
       <c r="I125" s="60">
         <v>40154</v>
       </c>
       <c r="J125" s="60">
         <v>67088</v>
@@ -27557,68 +27616,71 @@
       <c r="O145" s="80"/>
       <c r="P145" s="80"/>
       <c r="Q145" t="s">
         <v>260</v>
       </c>
       <c r="R145" t="s">
         <v>262</v>
       </c>
       <c r="S145" t="s">
         <v>262</v>
       </c>
       <c r="T145" t="s">
         <v>266</v>
       </c>
       <c r="U145" t="s">
         <v>266</v>
       </c>
       <c r="V145" t="s">
         <v>266</v>
       </c>
       <c r="W145" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="146" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B146" t="s">
+        <v>837</v>
+      </c>
       <c r="E146" s="80"/>
       <c r="F146" s="80"/>
       <c r="G146" s="80"/>
       <c r="H146" s="51"/>
       <c r="I146" s="61"/>
       <c r="J146" s="61"/>
       <c r="K146" s="61"/>
       <c r="L146" s="61"/>
       <c r="M146" s="80"/>
       <c r="N146" s="80"/>
       <c r="O146" s="80"/>
       <c r="P146" s="80"/>
     </row>
     <row r="147" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A147" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B147" s="28" t="s">
+      <c r="B147" t="s">
         <v>257</v>
       </c>
       <c r="C147" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E147" s="79">
         <v>4837</v>
       </c>
       <c r="F147" s="79">
         <v>5015</v>
       </c>
       <c r="G147" s="79">
         <v>178</v>
       </c>
       <c r="H147" s="59">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="I147" s="60">
         <v>36645</v>
       </c>
       <c r="J147" s="60">
         <v>55976</v>
@@ -28336,66 +28398,69 @@
         <v>8</v>
       </c>
       <c r="Q157" t="s">
         <v>315</v>
       </c>
       <c r="R157" t="s">
         <v>262</v>
       </c>
       <c r="S157" t="s">
         <v>300</v>
       </c>
       <c r="T157" t="s">
         <v>301</v>
       </c>
       <c r="U157" t="s">
         <v>263</v>
       </c>
       <c r="V157" t="s">
         <v>266</v>
       </c>
       <c r="W157" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="158" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B158" t="s">
+        <v>837</v>
+      </c>
       <c r="E158" s="80"/>
       <c r="F158" s="80"/>
       <c r="G158" s="80"/>
       <c r="H158" s="51"/>
       <c r="I158" s="61"/>
       <c r="J158" s="61"/>
       <c r="K158" s="61"/>
       <c r="L158" s="61"/>
       <c r="M158" s="80"/>
       <c r="N158" s="80"/>
       <c r="O158" s="80"/>
       <c r="P158" s="80"/>
     </row>
     <row r="159" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A159" s="28"/>
-      <c r="B159" s="28" t="s">
+      <c r="B159" t="s">
         <v>257</v>
       </c>
       <c r="C159" s="28" t="s">
         <v>24</v>
       </c>
       <c r="D159" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E159" s="79">
         <v>22761</v>
       </c>
       <c r="F159" s="79">
         <v>25147</v>
       </c>
       <c r="G159" s="79">
         <v>2386</v>
       </c>
       <c r="H159" s="59">
         <v>0.10482799999999999</v>
       </c>
       <c r="I159" s="60">
         <v>57060</v>
       </c>
       <c r="J159" s="60">
         <v>91810</v>
@@ -30667,68 +30732,71 @@
         <v>9</v>
       </c>
       <c r="Q191" t="s">
         <v>293</v>
       </c>
       <c r="R191" t="s">
         <v>262</v>
       </c>
       <c r="S191" t="s">
         <v>262</v>
       </c>
       <c r="T191" t="s">
         <v>301</v>
       </c>
       <c r="U191" t="s">
         <v>266</v>
       </c>
       <c r="V191" t="s">
         <v>266</v>
       </c>
       <c r="W191" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="192" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B192" t="s">
+        <v>837</v>
+      </c>
       <c r="E192" s="80"/>
       <c r="F192" s="80"/>
       <c r="G192" s="80"/>
       <c r="H192" s="51"/>
       <c r="I192" s="61"/>
       <c r="J192" s="61"/>
       <c r="K192" s="61"/>
       <c r="L192" s="61"/>
       <c r="M192" s="80"/>
       <c r="N192" s="80"/>
       <c r="O192" s="80"/>
       <c r="P192" s="80"/>
     </row>
     <row r="193" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A193" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B193" s="28" t="s">
+      <c r="B193" t="s">
         <v>257</v>
       </c>
       <c r="C193" s="28" t="s">
         <v>26</v>
       </c>
       <c r="D193" s="28" t="s">
         <v>27</v>
       </c>
       <c r="E193" s="79">
         <v>14622</v>
       </c>
       <c r="F193" s="79">
         <v>16008</v>
       </c>
       <c r="G193" s="79">
         <v>1386</v>
       </c>
       <c r="H193" s="59">
         <v>9.4788999999999998E-2</v>
       </c>
       <c r="I193" s="60">
         <v>33828</v>
       </c>
       <c r="J193" s="60">
         <v>38707</v>
@@ -30756,51 +30824,51 @@
       </c>
       <c r="R193" s="28" t="s">
         <v>257</v>
       </c>
       <c r="S193" s="28" t="s">
         <v>257</v>
       </c>
       <c r="T193" s="28" t="s">
         <v>257</v>
       </c>
       <c r="U193" s="28" t="s">
         <v>257</v>
       </c>
       <c r="V193" s="28" t="s">
         <v>257</v>
       </c>
       <c r="W193" s="28" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="194" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>831</v>
       </c>
       <c r="B194" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C194" t="s">
         <v>92</v>
       </c>
       <c r="D194" t="s">
         <v>93</v>
       </c>
       <c r="E194" s="80">
         <v>7097</v>
       </c>
       <c r="F194" s="80">
         <v>7737</v>
       </c>
       <c r="G194" s="80">
         <v>640</v>
       </c>
       <c r="H194" s="51">
         <v>9.0178999999999995E-2</v>
       </c>
       <c r="I194" s="61">
         <v>30077</v>
       </c>
       <c r="J194" s="61">
         <v>35331</v>
       </c>
@@ -31519,68 +31587,71 @@
       <c r="O204" s="80"/>
       <c r="P204" s="80"/>
       <c r="Q204" t="s">
         <v>285</v>
       </c>
       <c r="R204" t="s">
         <v>262</v>
       </c>
       <c r="S204" t="s">
         <v>262</v>
       </c>
       <c r="T204" t="s">
         <v>301</v>
       </c>
       <c r="U204" t="s">
         <v>301</v>
       </c>
       <c r="V204" t="s">
         <v>301</v>
       </c>
       <c r="W204" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="205" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B205" t="s">
+        <v>837</v>
+      </c>
       <c r="E205" s="80"/>
       <c r="F205" s="80"/>
       <c r="G205" s="80"/>
       <c r="H205" s="51"/>
       <c r="I205" s="61"/>
       <c r="J205" s="61"/>
       <c r="K205" s="61"/>
       <c r="L205" s="61"/>
       <c r="M205" s="80"/>
       <c r="N205" s="80"/>
       <c r="O205" s="80"/>
       <c r="P205" s="80"/>
     </row>
     <row r="206" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A206" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B206" s="28" t="s">
+      <c r="B206" t="s">
         <v>257</v>
       </c>
       <c r="C206" s="28" t="s">
         <v>28</v>
       </c>
       <c r="D206" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E206" s="79">
         <v>7873</v>
       </c>
       <c r="F206" s="79">
         <v>8149</v>
       </c>
       <c r="G206" s="79">
         <v>276</v>
       </c>
       <c r="H206" s="59">
         <v>3.5056999999999998E-2</v>
       </c>
       <c r="I206" s="60">
         <v>38265</v>
       </c>
       <c r="J206" s="60">
         <v>51563</v>
@@ -32241,68 +32312,71 @@
         <v>16</v>
       </c>
       <c r="Q215" t="s">
         <v>285</v>
       </c>
       <c r="R215" t="s">
         <v>262</v>
       </c>
       <c r="S215" t="s">
         <v>300</v>
       </c>
       <c r="T215" t="s">
         <v>301</v>
       </c>
       <c r="U215" t="s">
         <v>266</v>
       </c>
       <c r="V215" t="s">
         <v>266</v>
       </c>
       <c r="W215" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="216" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B216" t="s">
+        <v>837</v>
+      </c>
       <c r="E216" s="80"/>
       <c r="F216" s="80"/>
       <c r="G216" s="80"/>
       <c r="H216" s="51"/>
       <c r="I216" s="61"/>
       <c r="J216" s="61"/>
       <c r="K216" s="61"/>
       <c r="L216" s="61"/>
       <c r="M216" s="80"/>
       <c r="N216" s="80"/>
       <c r="O216" s="80"/>
       <c r="P216" s="80"/>
     </row>
     <row r="217" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A217" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B217" s="28" t="s">
+      <c r="B217" t="s">
         <v>257</v>
       </c>
       <c r="C217" s="28" t="s">
         <v>30</v>
       </c>
       <c r="D217" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E217" s="79">
         <v>28710</v>
       </c>
       <c r="F217" s="79">
         <v>31074</v>
       </c>
       <c r="G217" s="79">
         <v>2364</v>
       </c>
       <c r="H217" s="59">
         <v>8.2340999999999998E-2</v>
       </c>
       <c r="I217" s="60">
         <v>28600</v>
       </c>
       <c r="J217" s="60">
         <v>33784</v>
@@ -33253,51 +33327,51 @@
       </c>
       <c r="R230" t="s">
         <v>262</v>
       </c>
       <c r="S230" t="s">
         <v>300</v>
       </c>
       <c r="T230" t="s">
         <v>301</v>
       </c>
       <c r="U230" t="s">
         <v>301</v>
       </c>
       <c r="V230" t="s">
         <v>266</v>
       </c>
       <c r="W230" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="231" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>828</v>
       </c>
       <c r="B231" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C231" t="s">
         <v>551</v>
       </c>
       <c r="D231" t="s">
         <v>552</v>
       </c>
       <c r="E231" s="80">
         <v>70</v>
       </c>
       <c r="F231" s="80">
         <v>76</v>
       </c>
       <c r="G231" s="80">
         <v>6</v>
       </c>
       <c r="H231" s="51">
         <v>8.5714000000000012E-2</v>
       </c>
       <c r="I231" s="61">
         <v>34261</v>
       </c>
       <c r="J231" s="61">
         <v>36568</v>
       </c>
@@ -33320,68 +33394,71 @@
         <v>12</v>
       </c>
       <c r="Q231" t="s">
         <v>466</v>
       </c>
       <c r="R231" t="s">
         <v>262</v>
       </c>
       <c r="S231" t="s">
         <v>300</v>
       </c>
       <c r="T231" t="s">
         <v>301</v>
       </c>
       <c r="U231" t="s">
         <v>301</v>
       </c>
       <c r="V231" t="s">
         <v>266</v>
       </c>
       <c r="W231" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="232" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B232" t="s">
+        <v>837</v>
+      </c>
       <c r="E232" s="80"/>
       <c r="F232" s="80"/>
       <c r="G232" s="80"/>
       <c r="H232" s="51"/>
       <c r="I232" s="61"/>
       <c r="J232" s="61"/>
       <c r="K232" s="61"/>
       <c r="L232" s="61"/>
       <c r="M232" s="80"/>
       <c r="N232" s="80"/>
       <c r="O232" s="80"/>
       <c r="P232" s="80"/>
     </row>
     <row r="233" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A233" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B233" s="28" t="s">
+      <c r="B233" t="s">
         <v>257</v>
       </c>
       <c r="C233" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D233" s="28" t="s">
         <v>33</v>
       </c>
       <c r="E233" s="79">
         <v>9364</v>
       </c>
       <c r="F233" s="79">
         <v>9811</v>
       </c>
       <c r="G233" s="79">
         <v>447</v>
       </c>
       <c r="H233" s="59">
         <v>4.7736000000000001E-2</v>
       </c>
       <c r="I233" s="60">
         <v>30501</v>
       </c>
       <c r="J233" s="60">
         <v>37053</v>
@@ -33744,68 +33821,71 @@
         <v>315</v>
       </c>
       <c r="Q238" t="s">
         <v>466</v>
       </c>
       <c r="R238" t="s">
         <v>262</v>
       </c>
       <c r="S238" t="s">
         <v>300</v>
       </c>
       <c r="T238" t="s">
         <v>301</v>
       </c>
       <c r="U238" t="s">
         <v>301</v>
       </c>
       <c r="V238" t="s">
         <v>266</v>
       </c>
       <c r="W238" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="239" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B239" t="s">
+        <v>837</v>
+      </c>
       <c r="E239" s="80"/>
       <c r="F239" s="80"/>
       <c r="G239" s="80"/>
       <c r="H239" s="51"/>
       <c r="I239" s="61"/>
       <c r="J239" s="61"/>
       <c r="K239" s="61"/>
       <c r="L239" s="61"/>
       <c r="M239" s="80"/>
       <c r="N239" s="80"/>
       <c r="O239" s="80"/>
       <c r="P239" s="80"/>
     </row>
     <row r="240" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A240" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B240" s="28" t="s">
+      <c r="B240" t="s">
         <v>257</v>
       </c>
       <c r="C240" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D240" s="28" t="s">
         <v>35</v>
       </c>
       <c r="E240" s="79">
         <v>6246</v>
       </c>
       <c r="F240" s="79">
         <v>6265</v>
       </c>
       <c r="G240" s="79">
         <v>19</v>
       </c>
       <c r="H240" s="59">
         <v>3.0420000000000004E-3</v>
       </c>
       <c r="I240" s="60">
         <v>28600</v>
       </c>
       <c r="J240" s="60">
         <v>36252</v>
@@ -34030,51 +34110,51 @@
       </c>
       <c r="R243" t="s">
         <v>262</v>
       </c>
       <c r="S243" t="s">
         <v>300</v>
       </c>
       <c r="T243" t="s">
         <v>301</v>
       </c>
       <c r="U243" t="s">
         <v>266</v>
       </c>
       <c r="V243" t="s">
         <v>301</v>
       </c>
       <c r="W243" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="244" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>830</v>
       </c>
       <c r="B244" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C244" t="s">
         <v>565</v>
       </c>
       <c r="D244" t="s">
         <v>566</v>
       </c>
       <c r="E244" s="80"/>
       <c r="F244" s="80"/>
       <c r="G244" s="80"/>
       <c r="H244" s="51"/>
       <c r="I244" s="61">
         <v>46467</v>
       </c>
       <c r="J244" s="61">
         <v>53718</v>
       </c>
       <c r="K244" s="61">
         <v>55744</v>
       </c>
       <c r="L244" s="61">
         <v>56846</v>
       </c>
       <c r="M244" s="80"/>
       <c r="N244" s="80"/>
@@ -34436,68 +34516,71 @@
         <v>120</v>
       </c>
       <c r="Q249" t="s">
         <v>285</v>
       </c>
       <c r="R249" t="s">
         <v>262</v>
       </c>
       <c r="S249" t="s">
         <v>300</v>
       </c>
       <c r="T249" t="s">
         <v>301</v>
       </c>
       <c r="U249" t="s">
         <v>266</v>
       </c>
       <c r="V249" t="s">
         <v>266</v>
       </c>
       <c r="W249" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="250" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B250" t="s">
+        <v>837</v>
+      </c>
       <c r="E250" s="80"/>
       <c r="F250" s="80"/>
       <c r="G250" s="80"/>
       <c r="H250" s="51"/>
       <c r="I250" s="61"/>
       <c r="J250" s="61"/>
       <c r="K250" s="61"/>
       <c r="L250" s="61"/>
       <c r="M250" s="80"/>
       <c r="N250" s="80"/>
       <c r="O250" s="80"/>
       <c r="P250" s="80"/>
     </row>
     <row r="251" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A251" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B251" s="28" t="s">
+      <c r="B251" t="s">
         <v>257</v>
       </c>
       <c r="C251" s="28" t="s">
         <v>36</v>
       </c>
       <c r="D251" s="28" t="s">
         <v>37</v>
       </c>
       <c r="E251" s="79">
         <v>21682</v>
       </c>
       <c r="F251" s="79">
         <v>21630</v>
       </c>
       <c r="G251" s="79">
         <v>-52</v>
       </c>
       <c r="H251" s="59">
         <v>-2.398E-3</v>
       </c>
       <c r="I251" s="60">
         <v>29082</v>
       </c>
       <c r="J251" s="60">
         <v>42257</v>
@@ -35359,68 +35442,71 @@
         <v>164</v>
       </c>
       <c r="Q263" t="s">
         <v>285</v>
       </c>
       <c r="R263" t="s">
         <v>262</v>
       </c>
       <c r="S263" t="s">
         <v>290</v>
       </c>
       <c r="T263" t="s">
         <v>263</v>
       </c>
       <c r="U263" t="s">
         <v>263</v>
       </c>
       <c r="V263" t="s">
         <v>266</v>
       </c>
       <c r="W263" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="264" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B264" t="s">
+        <v>837</v>
+      </c>
       <c r="E264" s="80"/>
       <c r="F264" s="80"/>
       <c r="G264" s="80"/>
       <c r="H264" s="51"/>
       <c r="I264" s="61"/>
       <c r="J264" s="61"/>
       <c r="K264" s="61"/>
       <c r="L264" s="61"/>
       <c r="M264" s="80"/>
       <c r="N264" s="80"/>
       <c r="O264" s="80"/>
       <c r="P264" s="80"/>
     </row>
     <row r="265" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A265" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B265" s="28" t="s">
+      <c r="B265" t="s">
         <v>257</v>
       </c>
       <c r="C265" s="28" t="s">
         <v>38</v>
       </c>
       <c r="D265" s="28" t="s">
         <v>39</v>
       </c>
       <c r="E265" s="79">
         <v>38742</v>
       </c>
       <c r="F265" s="79">
         <v>38029</v>
       </c>
       <c r="G265" s="79">
         <v>-713</v>
       </c>
       <c r="H265" s="59">
         <v>-1.8404E-2</v>
       </c>
       <c r="I265" s="60">
         <v>35880</v>
       </c>
       <c r="J265" s="60">
         <v>45615</v>
@@ -36625,51 +36711,51 @@
       </c>
       <c r="R282" t="s">
         <v>262</v>
       </c>
       <c r="S282" t="s">
         <v>300</v>
       </c>
       <c r="T282" t="s">
         <v>301</v>
       </c>
       <c r="U282" t="s">
         <v>266</v>
       </c>
       <c r="V282" t="s">
         <v>266</v>
       </c>
       <c r="W282" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="283" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>830</v>
       </c>
       <c r="B283" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C283" t="s">
         <v>615</v>
       </c>
       <c r="D283" t="s">
         <v>616</v>
       </c>
       <c r="E283" s="80"/>
       <c r="F283" s="80"/>
       <c r="G283" s="80"/>
       <c r="H283" s="51"/>
       <c r="I283" s="61">
         <v>44949</v>
       </c>
       <c r="J283" s="61">
         <v>52494</v>
       </c>
       <c r="K283" s="61">
         <v>52416</v>
       </c>
       <c r="L283" s="61">
         <v>58282</v>
       </c>
       <c r="M283" s="80"/>
       <c r="N283" s="80"/>
@@ -37674,51 +37760,51 @@
       </c>
       <c r="R297" t="s">
         <v>262</v>
       </c>
       <c r="S297" t="s">
         <v>300</v>
       </c>
       <c r="T297" t="s">
         <v>301</v>
       </c>
       <c r="U297" t="s">
         <v>266</v>
       </c>
       <c r="V297" t="s">
         <v>266</v>
       </c>
       <c r="W297" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="298" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>828</v>
       </c>
       <c r="B298" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C298" t="s">
         <v>641</v>
       </c>
       <c r="D298" t="s">
         <v>642</v>
       </c>
       <c r="E298" s="80">
         <v>640</v>
       </c>
       <c r="F298" s="80">
         <v>603</v>
       </c>
       <c r="G298" s="80">
         <v>-37</v>
       </c>
       <c r="H298" s="51">
         <v>-5.7812000000000002E-2</v>
       </c>
       <c r="I298" s="61">
         <v>42117</v>
       </c>
       <c r="J298" s="61">
         <v>52916</v>
       </c>
@@ -37741,68 +37827,71 @@
         <v>60</v>
       </c>
       <c r="Q298" t="s">
         <v>285</v>
       </c>
       <c r="R298" t="s">
         <v>262</v>
       </c>
       <c r="S298" t="s">
         <v>300</v>
       </c>
       <c r="T298" t="s">
         <v>266</v>
       </c>
       <c r="U298" t="s">
         <v>301</v>
       </c>
       <c r="V298" t="s">
         <v>266</v>
       </c>
       <c r="W298" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="299" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B299" t="s">
+        <v>837</v>
+      </c>
       <c r="E299" s="80"/>
       <c r="F299" s="80"/>
       <c r="G299" s="80"/>
       <c r="H299" s="51"/>
       <c r="I299" s="61"/>
       <c r="J299" s="61"/>
       <c r="K299" s="61"/>
       <c r="L299" s="61"/>
       <c r="M299" s="80"/>
       <c r="N299" s="80"/>
       <c r="O299" s="80"/>
       <c r="P299" s="80"/>
     </row>
     <row r="300" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A300" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B300" s="28" t="s">
+      <c r="B300" t="s">
         <v>257</v>
       </c>
       <c r="C300" s="28" t="s">
         <v>40</v>
       </c>
       <c r="D300" s="28" t="s">
         <v>41</v>
       </c>
       <c r="E300" s="79">
         <v>2164</v>
       </c>
       <c r="F300" s="79">
         <v>2270</v>
       </c>
       <c r="G300" s="79">
         <v>106</v>
       </c>
       <c r="H300" s="59">
         <v>4.8982999999999999E-2</v>
       </c>
       <c r="I300" s="60">
         <v>29155</v>
       </c>
       <c r="J300" s="60">
         <v>37409</v>
@@ -37897,68 +37986,71 @@
         <v>101</v>
       </c>
       <c r="Q301" t="s">
         <v>466</v>
       </c>
       <c r="R301" t="s">
         <v>262</v>
       </c>
       <c r="S301" t="s">
         <v>300</v>
       </c>
       <c r="T301" t="s">
         <v>301</v>
       </c>
       <c r="U301" t="s">
         <v>301</v>
       </c>
       <c r="V301" t="s">
         <v>301</v>
       </c>
       <c r="W301" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="302" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B302" t="s">
+        <v>837</v>
+      </c>
       <c r="E302" s="80"/>
       <c r="F302" s="80"/>
       <c r="G302" s="80"/>
       <c r="H302" s="51"/>
       <c r="I302" s="61"/>
       <c r="J302" s="61"/>
       <c r="K302" s="61"/>
       <c r="L302" s="61"/>
       <c r="M302" s="80"/>
       <c r="N302" s="80"/>
       <c r="O302" s="80"/>
       <c r="P302" s="80"/>
     </row>
     <row r="303" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A303" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B303" s="28" t="s">
+      <c r="B303" t="s">
         <v>257</v>
       </c>
       <c r="C303" s="28" t="s">
         <v>42</v>
       </c>
       <c r="D303" s="28" t="s">
         <v>43</v>
       </c>
       <c r="E303" s="79">
         <v>13441</v>
       </c>
       <c r="F303" s="79">
         <v>14277</v>
       </c>
       <c r="G303" s="79">
         <v>836</v>
       </c>
       <c r="H303" s="59">
         <v>6.2198000000000003E-2</v>
       </c>
       <c r="I303" s="60">
         <v>45508</v>
       </c>
       <c r="J303" s="60">
         <v>60443</v>
@@ -38763,68 +38855,71 @@
         <v>51</v>
       </c>
       <c r="Q314" t="s">
         <v>285</v>
       </c>
       <c r="R314" t="s">
         <v>262</v>
       </c>
       <c r="S314" t="s">
         <v>290</v>
       </c>
       <c r="T314" t="s">
         <v>301</v>
       </c>
       <c r="U314" t="s">
         <v>266</v>
       </c>
       <c r="V314" t="s">
         <v>301</v>
       </c>
       <c r="W314" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="315" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B315" t="s">
+        <v>837</v>
+      </c>
       <c r="E315" s="80"/>
       <c r="F315" s="80"/>
       <c r="G315" s="80"/>
       <c r="H315" s="51"/>
       <c r="I315" s="61"/>
       <c r="J315" s="61"/>
       <c r="K315" s="61"/>
       <c r="L315" s="61"/>
       <c r="M315" s="80"/>
       <c r="N315" s="80"/>
       <c r="O315" s="80"/>
       <c r="P315" s="80"/>
     </row>
     <row r="316" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A316" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B316" s="28" t="s">
+      <c r="B316" t="s">
         <v>257</v>
       </c>
       <c r="C316" s="28" t="s">
         <v>44</v>
       </c>
       <c r="D316" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E316" s="79">
         <v>13169</v>
       </c>
       <c r="F316" s="79">
         <v>13788</v>
       </c>
       <c r="G316" s="79">
         <v>619</v>
       </c>
       <c r="H316" s="59">
         <v>4.7004000000000004E-2</v>
       </c>
       <c r="I316" s="60">
         <v>39242</v>
       </c>
       <c r="J316" s="60">
         <v>55441</v>
@@ -40126,68 +40221,71 @@
         <v>51</v>
       </c>
       <c r="Q334" t="s">
         <v>285</v>
       </c>
       <c r="R334" t="s">
         <v>262</v>
       </c>
       <c r="S334" t="s">
         <v>290</v>
       </c>
       <c r="T334" t="s">
         <v>266</v>
       </c>
       <c r="U334" t="s">
         <v>301</v>
       </c>
       <c r="V334" t="s">
         <v>266</v>
       </c>
       <c r="W334" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="335" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B335" t="s">
+        <v>837</v>
+      </c>
       <c r="E335" s="80"/>
       <c r="F335" s="80"/>
       <c r="G335" s="80"/>
       <c r="H335" s="51"/>
       <c r="I335" s="61"/>
       <c r="J335" s="61"/>
       <c r="K335" s="61"/>
       <c r="L335" s="61"/>
       <c r="M335" s="80"/>
       <c r="N335" s="80"/>
       <c r="O335" s="80"/>
       <c r="P335" s="80"/>
     </row>
     <row r="336" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A336" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B336" s="28" t="s">
+      <c r="B336" t="s">
         <v>257</v>
       </c>
       <c r="C336" s="28" t="s">
         <v>46</v>
       </c>
       <c r="D336" s="28" t="s">
         <v>47</v>
       </c>
       <c r="E336" s="79">
         <v>20089</v>
       </c>
       <c r="F336" s="79">
         <v>20573</v>
       </c>
       <c r="G336" s="79">
         <v>484</v>
       </c>
       <c r="H336" s="59">
         <v>2.4093E-2</v>
       </c>
       <c r="I336" s="60">
         <v>37517</v>
       </c>
       <c r="J336" s="60">
         <v>47800</v>
@@ -42354,68 +42452,71 @@
         <v>76</v>
       </c>
       <c r="Q367" t="s">
         <v>285</v>
       </c>
       <c r="R367" t="s">
         <v>262</v>
       </c>
       <c r="S367" t="s">
         <v>290</v>
       </c>
       <c r="T367" t="s">
         <v>301</v>
       </c>
       <c r="U367" t="s">
         <v>266</v>
       </c>
       <c r="V367" t="s">
         <v>266</v>
       </c>
       <c r="W367" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="368" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B368" t="s">
+        <v>837</v>
+      </c>
       <c r="E368" s="80"/>
       <c r="F368" s="80"/>
       <c r="G368" s="80"/>
       <c r="H368" s="51"/>
       <c r="I368" s="61"/>
       <c r="J368" s="61"/>
       <c r="K368" s="61"/>
       <c r="L368" s="61"/>
       <c r="M368" s="80"/>
       <c r="N368" s="80"/>
       <c r="O368" s="80"/>
       <c r="P368" s="80"/>
     </row>
     <row r="369" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A369" s="28" t="s">
         <v>837</v>
       </c>
-      <c r="B369" s="28" t="s">
+      <c r="B369" t="s">
         <v>257</v>
       </c>
       <c r="C369" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D369" s="28" t="s">
         <v>49</v>
       </c>
       <c r="E369" s="79">
         <v>24495</v>
       </c>
       <c r="F369" s="79">
         <v>26335</v>
       </c>
       <c r="G369" s="79">
         <v>1840</v>
       </c>
       <c r="H369" s="59">
         <v>7.5117000000000003E-2</v>
       </c>
       <c r="I369" s="60">
         <v>31962</v>
       </c>
       <c r="J369" s="60">
         <v>42740</v>
@@ -42869,51 +42970,51 @@
       </c>
       <c r="R375" t="s">
         <v>262</v>
       </c>
       <c r="S375" t="s">
         <v>300</v>
       </c>
       <c r="T375" t="s">
         <v>301</v>
       </c>
       <c r="U375" t="s">
         <v>266</v>
       </c>
       <c r="V375" t="s">
         <v>266</v>
       </c>
       <c r="W375" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="376" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>828</v>
       </c>
       <c r="B376" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C376" t="s">
         <v>738</v>
       </c>
       <c r="D376" t="s">
         <v>739</v>
       </c>
       <c r="E376" s="80"/>
       <c r="F376" s="80"/>
       <c r="G376" s="80"/>
       <c r="H376" s="51"/>
       <c r="I376" s="61">
         <v>29762</v>
       </c>
       <c r="J376" s="61">
         <v>42863</v>
       </c>
       <c r="K376" s="61">
         <v>42186</v>
       </c>
       <c r="L376" s="61">
         <v>51938</v>
       </c>
       <c r="M376" s="80"/>
       <c r="N376" s="80"/>