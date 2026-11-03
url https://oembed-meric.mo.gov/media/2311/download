--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -5,150 +5,118 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sdhefilp4367.state.mo.us\DHEWD\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Occupations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Occupation\update\Chris\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CA523A5-73EF-4657-BA83-64090261ABDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{733730D3-5871-434A-B129-ADBA4457BB7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table of Contents" sheetId="6" r:id="rId1"/>
     <sheet name="1. Major Occupation Groups" sheetId="7" r:id="rId2"/>
     <sheet name="2. Top Job Outlook" sheetId="2" r:id="rId3"/>
     <sheet name="3. Top Job Openings" sheetId="8" r:id="rId4"/>
     <sheet name="4. Fastest Growing" sheetId="9" r:id="rId5"/>
     <sheet name="5. All Occupations" sheetId="12" r:id="rId6"/>
     <sheet name="6. Notes" sheetId="11" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D78" i="9" l="1"/>
+  <c r="D68" i="9" l="1"/>
+  <c r="A44" i="9"/>
+  <c r="A45" i="9"/>
+  <c r="A46" i="9"/>
+  <c r="A47" i="9"/>
+  <c r="A48" i="9"/>
+  <c r="A49" i="9"/>
+  <c r="A50" i="9"/>
+  <c r="A51" i="9"/>
+  <c r="A52" i="9"/>
+  <c r="A53" i="9"/>
   <c r="A54" i="9"/>
   <c r="A55" i="9"/>
   <c r="A56" i="9"/>
   <c r="A57" i="9"/>
   <c r="A58" i="9"/>
   <c r="A59" i="9"/>
   <c r="A60" i="9"/>
   <c r="A61" i="9"/>
   <c r="A62" i="9"/>
-  <c r="A63" i="9"/>
-[...20 lines deleted...]
-  <c r="A42" i="9"/>
   <c r="A43" i="9"/>
-  <c r="A44" i="9"/>
-[...18 lines deleted...]
-  <c r="A9" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1996" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2034" uniqueCount="430">
   <si>
     <t>Estimated Employment</t>
   </si>
   <si>
     <t>Projected Employment</t>
   </si>
   <si>
     <t>Net Change</t>
   </si>
   <si>
     <t>Percent Change</t>
   </si>
   <si>
     <t>00-0000</t>
   </si>
   <si>
     <t>Total, All Occupations</t>
   </si>
   <si>
     <t>11-0000</t>
   </si>
   <si>
     <t>Management Occupations</t>
   </si>
   <si>
@@ -2323,51 +2291,50 @@
     <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="8"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4"/>
     <xf numFmtId="3" fontId="20" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2381,118 +2348,121 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{C05D7879-9C06-4A63-9267-B9C525A4AC94}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{0D0054EC-407B-42A9-A4A3-E3D85FFE6759}"/>
     <cellStyle name="Normal 2 2" xfId="7" xr:uid="{9BDAA978-987C-4AB2-95F6-2D20E5FBEC8B}"/>
     <cellStyle name="Normal 2 2 2" xfId="8" xr:uid="{6B8E8638-9AC7-48DA-8995-3981803E146A}"/>
     <cellStyle name="Normal 2 2 2 2" xfId="9" xr:uid="{EE63249C-7BC3-4A8A-B233-98CA357B5680}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -7134,87 +7104,57 @@
           </cell>
         </row>
         <row r="419">
           <cell r="B419" t="str">
             <v>Sales Representatives, Wholesale and Manufacturing, Technical and Scientific Products</v>
           </cell>
           <cell r="C419">
             <v>12</v>
           </cell>
           <cell r="D419" t="str">
             <v>C</v>
           </cell>
         </row>
         <row r="420">
           <cell r="B420" t="str">
             <v>Agricultural Inspectors</v>
           </cell>
           <cell r="C420">
             <v>8</v>
           </cell>
           <cell r="D420" t="str">
             <v>F</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="5">
-[...12 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
-      <sheetData sheetId="8">
-[...12 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
-      <sheetData sheetId="11">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -7480,51 +7420,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/emp/documentation/definitions.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{610260DE-DFC7-4C50-8C99-E6BFDDE968B4}">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="192" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="26" style="2" customWidth="1"/>
     <col min="258" max="258" width="180.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="26" style="2" customWidth="1"/>
     <col min="514" max="514" width="180.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="26" style="2" customWidth="1"/>
     <col min="770" max="770" width="180.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="26" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="180.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="26" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="180.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="26" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="180.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -7680,205 +7620,205 @@
     <col min="14339" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="26" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="180.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="26" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="180.7109375" style="2" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="26" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="180.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="26" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="180.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="26" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="180.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="26" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="180.7109375" style="2" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="26" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="180.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="87" t="s">
         <v>424</v>
       </c>
-      <c r="B1" s="84"/>
+      <c r="B1" s="87"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="62" t="s">
         <v>315</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
     </row>
     <row r="7" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="63" t="s">
+      <c r="A7" s="62" t="s">
         <v>317</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
     </row>
     <row r="9" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="62" t="s">
         <v>318</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
     </row>
     <row r="11" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A11" s="63" t="s">
+      <c r="A11" s="62" t="s">
         <v>319</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
     </row>
     <row r="13" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="63" t="s">
+      <c r="A13" s="62" t="s">
         <v>320</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
     </row>
     <row r="15" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="80" t="s">
+      <c r="A15" s="79" t="s">
         <v>322</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="18" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="20" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="88" t="s">
         <v>401</v>
       </c>
-      <c r="B20" s="85"/>
+      <c r="B20" s="88"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="85"/>
-      <c r="B21" s="85"/>
+      <c r="A21" s="88"/>
+      <c r="B21" s="88"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A22" s="85"/>
-      <c r="B22" s="85"/>
+      <c r="A22" s="88"/>
+      <c r="B22" s="88"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="85"/>
-      <c r="B23" s="85"/>
+      <c r="A23" s="88"/>
+      <c r="B23" s="88"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="8"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
@@ -8788,76 +8728,76 @@
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="89" t="s">
         <v>327</v>
       </c>
-      <c r="B4" s="87"/>
+      <c r="B4" s="90"/>
       <c r="C4" s="15">
         <v>2024</v>
       </c>
       <c r="D4" s="15">
         <v>2034</v>
       </c>
-      <c r="E4" s="88" t="s">
+      <c r="E4" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="F4" s="89"/>
-      <c r="G4" s="90" t="s">
+      <c r="F4" s="85"/>
+      <c r="G4" s="83" t="s">
         <v>380</v>
       </c>
-      <c r="H4" s="91"/>
-[...2 lines deleted...]
-      <c r="K4" s="90" t="s">
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="83" t="s">
         <v>328</v>
       </c>
-      <c r="L4" s="91"/>
-[...1 lines deleted...]
-      <c r="N4" s="89"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="85"/>
     </row>
     <row r="5" spans="1:14" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>329</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>330</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>331</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>332</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>333</v>
@@ -9848,409 +9788,396 @@
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="85" t="s">
+      <c r="A31" s="88" t="s">
         <v>425</v>
       </c>
-      <c r="B31" s="85"/>
-[...1 lines deleted...]
-      <c r="D31" s="85"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="85"/>
-[...2 lines deleted...]
-      <c r="D32" s="85"/>
+      <c r="A32" s="88"/>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="85"/>
-[...2 lines deleted...]
-      <c r="D33" s="85"/>
+      <c r="A33" s="88"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="88"/>
+      <c r="D33" s="88"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="85"/>
-[...2 lines deleted...]
-      <c r="D34" s="85"/>
+      <c r="A34" s="88"/>
+      <c r="B34" s="88"/>
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A35" s="85"/>
-[...2 lines deleted...]
-      <c r="D35" s="85"/>
+      <c r="A35" s="88"/>
+      <c r="B35" s="88"/>
+      <c r="C35" s="88"/>
+      <c r="D35" s="88"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A36" s="85"/>
-[...2 lines deleted...]
-      <c r="D36" s="85"/>
+      <c r="A36" s="88"/>
+      <c r="B36" s="88"/>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="85"/>
-[...2 lines deleted...]
-      <c r="D37" s="85"/>
+      <c r="A37" s="88"/>
+      <c r="B37" s="88"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="88"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="85"/>
-[...2 lines deleted...]
-      <c r="D38" s="85"/>
+      <c r="A38" s="88"/>
+      <c r="B38" s="88"/>
+      <c r="C38" s="88"/>
+      <c r="D38" s="88"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A39" s="85"/>
-[...2 lines deleted...]
-      <c r="D39" s="85"/>
+      <c r="A39" s="88"/>
+      <c r="B39" s="88"/>
+      <c r="C39" s="88"/>
+      <c r="D39" s="88"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="A31:D39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:D51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="86.42578125" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="28" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
-    <col min="6" max="6" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>426</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="58"/>
       <c r="D1" s="59"/>
     </row>
-    <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>386</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="58"/>
       <c r="D2" s="59"/>
-      <c r="F2" s="53"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="s">
         <v>387</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="58"/>
       <c r="D3" s="59"/>
-      <c r="F3" s="53"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="58"/>
       <c r="D4" s="59"/>
-      <c r="F4" s="53"/>
-[...2 lines deleted...]
-      <c r="A5" s="98" t="s">
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="97" t="s">
         <v>389</v>
       </c>
-      <c r="B5" s="99"/>
-[...12 lines deleted...]
-      <c r="A7" s="92" t="s">
+      <c r="B5" s="98"/>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+    </row>
+    <row r="6" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="98"/>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C7" s="94" t="s">
+      <c r="C7" s="93" t="s">
         <v>328</v>
       </c>
-      <c r="D7" s="96" t="s">
+      <c r="D7" s="95" t="s">
         <v>343</v>
       </c>
-      <c r="F7" s="53"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="96"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="25">
         <v>479</v>
       </c>
       <c r="D9" s="33">
         <v>35988</v>
       </c>
-      <c r="F9" s="53"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="25">
         <v>117</v>
       </c>
       <c r="D10" s="33">
         <v>37880</v>
       </c>
-      <c r="F10" s="53"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="25">
         <v>25</v>
       </c>
       <c r="D11" s="33">
         <v>46198</v>
       </c>
-      <c r="F11" s="53"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B12" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="25">
         <v>3</v>
       </c>
       <c r="D12" s="33">
         <v>55117</v>
       </c>
-      <c r="F12" s="53"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B13" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="25">
         <v>3</v>
       </c>
       <c r="D13" s="33">
         <v>41549</v>
       </c>
-      <c r="F13" s="53"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="39"/>
       <c r="C14" s="25"/>
       <c r="D14" s="33"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="98" t="s">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="97" t="s">
         <v>390</v>
       </c>
-      <c r="B15" s="99"/>
-[...7 lines deleted...]
-      <c r="D16" s="99"/>
+      <c r="B15" s="98"/>
+      <c r="C15" s="98"/>
+      <c r="D15" s="98"/>
+    </row>
+    <row r="16" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="98"/>
+      <c r="B16" s="98"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="92" t="s">
+      <c r="A17" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B17" s="92" t="s">
+      <c r="B17" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C17" s="94" t="s">
+      <c r="C17" s="93" t="s">
         <v>328</v>
       </c>
-      <c r="D17" s="96" t="s">
+      <c r="D17" s="95" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="93"/>
-[...2 lines deleted...]
-      <c r="D18" s="97"/>
+      <c r="A18" s="92"/>
+      <c r="B18" s="92"/>
+      <c r="C18" s="94"/>
+      <c r="D18" s="96"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
         <v>396</v>
       </c>
       <c r="B19" t="s">
         <v>87</v>
       </c>
       <c r="C19" s="25">
         <v>155</v>
       </c>
       <c r="D19" s="33">
         <v>35035</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B20" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="25">
         <v>136</v>
       </c>
@@ -10284,82 +10211,82 @@
       </c>
       <c r="D22" s="33">
         <v>58823</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B23" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="25">
         <v>12</v>
       </c>
       <c r="D23" s="33">
         <v>48847</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="39"/>
       <c r="C24" s="25"/>
       <c r="D24" s="33"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="98" t="s">
+      <c r="A25" s="97" t="s">
         <v>409</v>
       </c>
-      <c r="B25" s="99"/>
-[...1 lines deleted...]
-      <c r="D25" s="99"/>
+      <c r="B25" s="98"/>
+      <c r="C25" s="98"/>
+      <c r="D25" s="98"/>
     </row>
     <row r="26" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="99"/>
-[...2 lines deleted...]
-      <c r="D26" s="99"/>
+      <c r="A26" s="98"/>
+      <c r="B26" s="98"/>
+      <c r="C26" s="98"/>
+      <c r="D26" s="98"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="92" t="s">
+      <c r="A27" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B27" s="92" t="s">
+      <c r="B27" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C27" s="94" t="s">
+      <c r="C27" s="93" t="s">
         <v>328</v>
       </c>
-      <c r="D27" s="96" t="s">
+      <c r="D27" s="95" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="93"/>
-[...2 lines deleted...]
-      <c r="D28" s="97"/>
+      <c r="A28" s="92"/>
+      <c r="B28" s="92"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="96"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B29" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="25">
         <v>637</v>
       </c>
       <c r="D29" s="33">
         <v>85094</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="25">
         <v>109</v>
       </c>
@@ -10621,2383 +10548,2205 @@
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="A15:D16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="A25:D26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A50" r:id="rId1" xr:uid="{866A32B7-3213-4DAC-9FBB-DF4AC49D2B44}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{056B7C95-31B9-4928-B172-9E8AC229AEB3}">
-  <dimension ref="A1:D87"/>
+  <dimension ref="A1:D89"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="86" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>426</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="11"/>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>412</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="s">
         <v>341</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="37"/>
       <c r="D3" s="12"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="11"/>
       <c r="D4" s="12"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="98" t="s">
+      <c r="A5" s="97" t="s">
         <v>381</v>
       </c>
-      <c r="B5" s="99"/>
-[...1 lines deleted...]
-      <c r="D5" s="99"/>
+      <c r="B5" s="98"/>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
     </row>
     <row r="6" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="99"/>
-[...2 lines deleted...]
-      <c r="D6" s="99"/>
+      <c r="A6" s="98"/>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="92" t="s">
+      <c r="A7" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C7" s="100" t="s">
+      <c r="C7" s="99" t="s">
         <v>328</v>
       </c>
-      <c r="D7" s="100" t="s">
+      <c r="D7" s="99" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="93"/>
-[...2 lines deleted...]
-      <c r="D8" s="101"/>
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>395</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="C9" s="23">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>30645</v>
+        <v>767</v>
+      </c>
+      <c r="D9" s="106">
+        <v>34853</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C10" s="23">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>35988</v>
+        <v>703</v>
+      </c>
+      <c r="D10" s="106">
+        <v>30645</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="29" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C11" s="23">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>29802</v>
+        <v>479</v>
+      </c>
+      <c r="D11" s="106">
+        <v>35988</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C12" s="23">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>34990</v>
+        <v>394</v>
+      </c>
+      <c r="D12" s="106">
+        <v>29802</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" s="23">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>37880</v>
+        <v>194</v>
+      </c>
+      <c r="D13" s="106">
+        <v>34990</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" s="23">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>33375</v>
+        <v>117</v>
+      </c>
+      <c r="D14" s="106">
+        <v>37880</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15" s="23">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>36777</v>
+        <v>85</v>
+      </c>
+      <c r="D15" s="106">
+        <v>33375</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C16" s="23">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>37649</v>
+        <v>83</v>
+      </c>
+      <c r="D16" s="106">
+        <v>36777</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="23">
         <v>68</v>
       </c>
-      <c r="C17" s="23">
-[...3 lines deleted...]
-        <v>29026</v>
+      <c r="D17" s="106">
+        <v>37649</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C18" s="23">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>46198</v>
+        <v>65</v>
+      </c>
+      <c r="D18" s="106">
+        <v>29026</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C19" s="23">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>39846</v>
+        <v>41</v>
+      </c>
+      <c r="D19" s="106">
+        <v>32042</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C20" s="23">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>40290</v>
+        <v>25</v>
+      </c>
+      <c r="D20" s="106">
+        <v>46198</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C21" s="23">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>55117</v>
+        <v>21</v>
+      </c>
+      <c r="D21" s="106">
+        <v>39846</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="23">
+        <v>4</v>
+      </c>
+      <c r="D22" s="106">
+        <v>40290</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
         <v>385</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="23">
+        <v>3</v>
+      </c>
+      <c r="D23" s="106">
+        <v>55117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="B24" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C24" s="23">
         <v>3</v>
       </c>
-      <c r="D22" s="60">
+      <c r="D24" s="106">
         <v>41549</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A24" s="98" t="s">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="39"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="33"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="97" t="s">
         <v>382</v>
       </c>
-      <c r="B24" s="99"/>
-[...10 lines deleted...]
-      <c r="A26" s="92" t="s">
+      <c r="B26" s="98"/>
+      <c r="C26" s="98"/>
+      <c r="D26" s="98"/>
+    </row>
+    <row r="27" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="98"/>
+      <c r="B27" s="98"/>
+      <c r="C27" s="98"/>
+      <c r="D27" s="98"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B26" s="92" t="s">
+      <c r="B28" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C26" s="100" t="s">
+      <c r="C28" s="99" t="s">
         <v>328</v>
       </c>
-      <c r="D26" s="100" t="s">
+      <c r="D28" s="99" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      </c>
+    <row r="29" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="92"/>
+      <c r="B29" s="92"/>
+      <c r="C29" s="100"/>
+      <c r="D29" s="100"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="29" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C30" s="23">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>35035</v>
+        <v>558</v>
+      </c>
+      <c r="D30" s="80">
+        <v>35448</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="29" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C31" s="23">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>61241</v>
+        <v>155</v>
+      </c>
+      <c r="D31" s="80">
+        <v>35035</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C32" s="23">
         <v>136</v>
       </c>
-      <c r="D32" s="60">
-        <v>45378</v>
+      <c r="D32" s="80">
+        <v>61241</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="29" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C33" s="23">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>45729</v>
+        <v>136</v>
+      </c>
+      <c r="D33" s="80">
+        <v>45378</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="29" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C34" s="23">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>34077</v>
+        <v>123</v>
+      </c>
+      <c r="D34" s="80">
+        <v>45729</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="29" t="s">
         <v>394</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C35" s="23">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>37369</v>
+        <v>106</v>
+      </c>
+      <c r="D35" s="80">
+        <v>34077</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="29" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C36" s="23">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>58823</v>
+        <v>72</v>
+      </c>
+      <c r="D36" s="80">
+        <v>37369</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C37" s="23">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>39280</v>
+        <v>70</v>
+      </c>
+      <c r="D37" s="80">
+        <v>58823</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C38" s="23">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>48920</v>
+        <v>63</v>
+      </c>
+      <c r="D38" s="80">
+        <v>39280</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="29" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C39" s="23">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>38767</v>
+        <v>57</v>
+      </c>
+      <c r="D39" s="80">
+        <v>48920</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C40" s="23">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>43129</v>
+        <v>49</v>
+      </c>
+      <c r="D40" s="80">
+        <v>38767</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="29" t="s">
         <v>393</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C41" s="23">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>40248</v>
+        <v>45</v>
+      </c>
+      <c r="D41" s="80">
+        <v>43129</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="29" t="s">
         <v>393</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C42" s="23">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>38653</v>
+        <v>37</v>
+      </c>
+      <c r="D42" s="80">
+        <v>40248</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B43" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C43" s="23">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>41178</v>
+        <v>23</v>
+      </c>
+      <c r="D43" s="80">
+        <v>34706</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>393</v>
       </c>
       <c r="B44" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C44" s="23">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>42822</v>
+        <v>20</v>
+      </c>
+      <c r="D44" s="80">
+        <v>38653</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C45" s="23">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>53728</v>
+        <v>18</v>
+      </c>
+      <c r="D45" s="80">
+        <v>41178</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C46" s="23">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="D46" s="80">
+        <v>42822</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="s">
         <v>393</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C47" s="23">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="D47" s="80">
+        <v>53728</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="29" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C48" s="23">
         <v>12</v>
       </c>
-      <c r="D48" s="60">
+      <c r="D48" s="80">
+        <v>36848</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>393</v>
+      </c>
+      <c r="B49" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="23">
+        <v>12</v>
+      </c>
+      <c r="D49" s="80">
+        <v>42643</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="B50" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="23">
+        <v>12</v>
+      </c>
+      <c r="D50" s="80">
         <v>48847</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A50" s="98" t="s">
+    <row r="51" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C51"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="97" t="s">
         <v>411</v>
       </c>
-      <c r="B50" s="99"/>
-[...10 lines deleted...]
-      <c r="A52" s="92" t="s">
+      <c r="B52" s="98"/>
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+    </row>
+    <row r="53" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="98"/>
+      <c r="B53" s="98"/>
+      <c r="C53" s="98"/>
+      <c r="D53" s="98"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B52" s="92" t="s">
+      <c r="B54" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C52" s="100" t="s">
+      <c r="C54" s="99" t="s">
         <v>328</v>
       </c>
-      <c r="D52" s="100" t="s">
+      <c r="D54" s="99" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      </c>
+    <row r="55" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="92"/>
+      <c r="B55" s="92"/>
+      <c r="C55" s="100"/>
+      <c r="D55" s="100"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B56" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C56" s="23">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>79038</v>
+        <v>637</v>
+      </c>
+      <c r="D56" s="80">
+        <v>85094</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B57" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C57" s="23">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>56135</v>
+        <v>109</v>
+      </c>
+      <c r="D57" s="80">
+        <v>74692</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="29" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B58" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C58" s="23">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>70543</v>
+        <v>104</v>
+      </c>
+      <c r="D58" s="80">
+        <v>79038</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C59" s="23">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>66992</v>
+        <v>86</v>
+      </c>
+      <c r="D59" s="80">
+        <v>56135</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="29" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B60" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C60" s="23">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>54233</v>
+        <v>83</v>
+      </c>
+      <c r="D60" s="80">
+        <v>70543</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="29" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B61" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C61" s="23">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>92040</v>
+        <v>79</v>
+      </c>
+      <c r="D61" s="80">
+        <v>66992</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B62" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C62" s="23">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>113878</v>
+        <v>73</v>
+      </c>
+      <c r="D62" s="80">
+        <v>54233</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="29" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B63" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C63" s="23">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>88869</v>
+        <v>65</v>
+      </c>
+      <c r="D63" s="80">
+        <v>92040</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="29" t="s">
         <v>385</v>
       </c>
       <c r="B64" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C64" s="23">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>79256</v>
+        <v>60</v>
+      </c>
+      <c r="D64" s="80">
+        <v>113878</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="29" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B65" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C65" s="23">
         <v>59</v>
       </c>
-      <c r="D65" s="81">
-        <v>50965</v>
+      <c r="D65" s="80">
+        <v>88869</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="29" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B66" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C66" s="23">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>53042</v>
+        <v>59</v>
+      </c>
+      <c r="D66" s="80">
+        <v>79256</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="29" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B67" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C67" s="23">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>101152</v>
+        <v>59</v>
+      </c>
+      <c r="D67" s="80">
+        <v>50965</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="29" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B68" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C68" s="23">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>82573</v>
+        <v>55</v>
+      </c>
+      <c r="D68" s="80">
+        <v>53042</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" s="29" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B69" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C69" s="23">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>62862</v>
+        <v>51</v>
+      </c>
+      <c r="D69" s="80">
+        <v>101152</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="29" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B70" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C70" s="23">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>132681</v>
+        <v>50</v>
+      </c>
+      <c r="D70" s="80">
+        <v>82573</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="29" t="s">
         <v>395</v>
       </c>
       <c r="B71" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C71" s="23">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>57653</v>
+        <v>45</v>
+      </c>
+      <c r="D71" s="80">
+        <v>62862</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="29" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B72" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C72" s="23">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>114737</v>
+        <v>43</v>
+      </c>
+      <c r="D72" s="80">
+        <v>132681</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="B73" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="23">
+        <v>41</v>
+      </c>
+      <c r="D73" s="80">
+        <v>57653</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="B74" t="s">
+        <v>164</v>
+      </c>
+      <c r="C74" s="23">
+        <v>40</v>
+      </c>
+      <c r="D74" s="80">
+        <v>114737</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="29" t="s">
         <v>388</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B75" t="s">
         <v>166</v>
       </c>
-      <c r="C73" s="23">
+      <c r="C75" s="23">
         <v>37</v>
       </c>
-      <c r="D73" s="81">
+      <c r="D75" s="80">
         <v>108981</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A75" s="98" t="s">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="97" t="s">
         <v>419</v>
       </c>
-      <c r="B75" s="99"/>
-[...10 lines deleted...]
-      <c r="A77" s="92" t="s">
+      <c r="B77" s="98"/>
+      <c r="C77" s="98"/>
+      <c r="D77" s="98"/>
+    </row>
+    <row r="78" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="98"/>
+      <c r="B78" s="98"/>
+      <c r="C78" s="98"/>
+      <c r="D78" s="98"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B77" s="92" t="s">
+      <c r="B79" s="91" t="s">
         <v>342</v>
       </c>
-      <c r="C77" s="94" t="s">
+      <c r="C79" s="93" t="s">
         <v>328</v>
       </c>
-      <c r="D77" s="96" t="s">
+      <c r="D79" s="95" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="A79" s="29" t="s">
+    <row r="80" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="92"/>
+      <c r="B80" s="92"/>
+      <c r="C80" s="94"/>
+      <c r="D80" s="96"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="29" t="s">
         <v>423</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B81" t="s">
         <v>248</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C81" s="25">
         <v>7</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D81" s="33">
         <v>137990</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A80" s="29" t="s">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="29" t="s">
         <v>420</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B82" t="s">
         <v>250</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C82" s="25">
         <v>4</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D82" s="33">
         <v>95797</v>
       </c>
     </row>
-    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A82" s="34" t="s">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" s="34" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A83" s="41" t="s">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" s="41" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A84" t="s">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A85" s="57" t="s">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" s="57" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A86" t="s">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A87" t="s">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
         <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A5:D6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
-    <mergeCell ref="A52:A53"/>
-[...13 lines deleted...]
-    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="D54:D55"/>
+    <mergeCell ref="A26:D27"/>
+    <mergeCell ref="A52:D53"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="A77:D78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A85" r:id="rId1" xr:uid="{C7EB3227-3629-4804-B549-DAB3E300D092}"/>
+    <hyperlink ref="A87" r:id="rId1" xr:uid="{C7EB3227-3629-4804-B549-DAB3E300D092}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7C0314B-6599-47B7-901A-9AC043EB1135}">
-  <dimension ref="A1:E85"/>
+  <dimension ref="A1:E75"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="39" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>426</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="43"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
     </row>
     <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
         <v>427</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>345</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="11"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="37"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="98" t="s">
+      <c r="A5" s="97" t="s">
         <v>398</v>
       </c>
-      <c r="B5" s="99"/>
-[...2 lines deleted...]
-      <c r="E5" s="99"/>
+      <c r="B5" s="98"/>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
     </row>
     <row r="6" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="99"/>
-[...3 lines deleted...]
-      <c r="E6" s="99"/>
+      <c r="A6" s="98"/>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="92" t="s">
+      <c r="A7" s="91" t="s">
         <v>410</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="91" t="s">
         <v>342</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>331</v>
       </c>
-      <c r="D7" s="100" t="s">
+      <c r="D7" s="99" t="s">
         <v>328</v>
       </c>
-      <c r="E7" s="100" t="s">
+      <c r="E7" s="99" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="93"/>
-      <c r="B8" s="93"/>
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
       <c r="C8" s="21" t="s">
         <v>338</v>
       </c>
-      <c r="D8" s="101"/>
-      <c r="E8" s="101"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A9" s="29" t="s">
+        <v>385</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="26">
         <v>15.196099999999999</v>
       </c>
       <c r="D9" s="31">
         <v>25</v>
       </c>
       <c r="E9" s="33">
         <v>46198</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A10" s="29" t="s">
+        <v>385</v>
       </c>
       <c r="B10" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="26">
         <v>6.6666999999999996</v>
       </c>
       <c r="D10" s="31">
         <v>3</v>
       </c>
       <c r="E10" s="33">
         <v>41549</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A11" s="29" t="s">
+        <v>385</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="26">
         <v>6.6193999999999997</v>
       </c>
       <c r="D11" s="31">
         <v>117</v>
       </c>
       <c r="E11" s="33">
         <v>37880</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="29" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A12" s="29" t="s">
+        <v>394</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="26">
         <v>6.4050000000000002</v>
       </c>
       <c r="D12" s="31">
         <v>83</v>
       </c>
       <c r="E12" s="33">
         <v>36777</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A13" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="26">
         <v>6.2962999999999996</v>
       </c>
       <c r="D13" s="31">
         <v>85</v>
       </c>
       <c r="E13" s="33">
         <v>33375</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A14" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="26">
         <v>6.0811000000000002</v>
       </c>
       <c r="D14" s="31">
         <v>21</v>
       </c>
       <c r="E14" s="33">
         <v>39846</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A15" s="29" t="s">
+        <v>385</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="26">
         <v>5</v>
       </c>
       <c r="D15" s="31">
         <v>3</v>
       </c>
       <c r="E15" s="33">
         <v>55117</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A16" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="26">
         <v>3.2258</v>
       </c>
       <c r="D16" s="31">
         <v>4</v>
       </c>
       <c r="E16" s="33">
         <v>40290</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="29" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A17" s="29" t="s">
+        <v>394</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="26">
         <v>3.0303</v>
       </c>
       <c r="D17" s="31">
         <v>65</v>
       </c>
       <c r="E17" s="33">
         <v>29026</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A18" s="29" t="s">
+        <v>385</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="26">
         <v>2.9855</v>
       </c>
       <c r="D18" s="31">
         <v>479</v>
       </c>
       <c r="E18" s="33">
         <v>35988</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="33"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="29" t="str">
-[...32 lines deleted...]
-      </c>
+      <c r="A20" s="97" t="s">
+        <v>399</v>
+      </c>
+      <c r="B20" s="98"/>
+      <c r="C20" s="98"/>
+      <c r="D20" s="98"/>
+      <c r="E20" s="98"/>
+    </row>
+    <row r="21" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="98"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="29" t="str">
-[...32 lines deleted...]
-      </c>
+      <c r="A22" s="91" t="s">
+        <v>410</v>
+      </c>
+      <c r="B22" s="91" t="s">
+        <v>342</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>331</v>
+      </c>
+      <c r="D22" s="99" t="s">
+        <v>328</v>
+      </c>
+      <c r="E22" s="99" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="92"/>
+      <c r="B23" s="92"/>
+      <c r="C23" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="D23" s="100"/>
+      <c r="E23" s="100"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="D24" s="31"/>
-      <c r="E24" s="33"/>
+      <c r="A24" s="29" t="s">
+        <v>396</v>
+      </c>
+      <c r="B24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="26">
+        <v>20.363199999999999</v>
+      </c>
+      <c r="D24" s="31">
+        <v>123</v>
+      </c>
+      <c r="E24" s="33">
+        <v>45729</v>
+      </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="98" t="s">
-[...12 lines deleted...]
-      <c r="E26" s="99"/>
+      <c r="A25" s="29" t="s">
+        <v>396</v>
+      </c>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="26">
+        <v>17.808199999999999</v>
+      </c>
+      <c r="D25" s="31">
+        <v>155</v>
+      </c>
+      <c r="E25" s="33">
+        <v>35035</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="B26" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="26">
+        <v>17.5</v>
+      </c>
+      <c r="D26" s="31">
+        <v>12</v>
+      </c>
+      <c r="E26" s="33">
+        <v>36848</v>
+      </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="92" t="s">
-[...22 lines deleted...]
-      <c r="E28" s="101"/>
+      <c r="A27" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="B27" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="26">
+        <v>17.4603</v>
+      </c>
+      <c r="D27" s="31">
+        <v>12</v>
+      </c>
+      <c r="E27" s="33">
+        <v>48847</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>400</v>
+      </c>
+      <c r="B28" t="s">
+        <v>168</v>
+      </c>
+      <c r="C28" s="26">
+        <v>9.3332999999999995</v>
+      </c>
+      <c r="D28" s="31">
+        <v>7</v>
+      </c>
+      <c r="E28" s="29" t="s">
+        <v>400</v>
+      </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="29" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A29" s="29" t="s">
+        <v>400</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>170</v>
       </c>
       <c r="C29" s="26">
-        <v>20.363199999999999</v>
+        <v>9.0908999999999995</v>
       </c>
       <c r="D29" s="31">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>45729</v>
+        <v>5</v>
+      </c>
+      <c r="E29" s="29" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="29" t="str">
-[...1 lines deleted...]
-        <v>B+</v>
+      <c r="A30" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>172</v>
       </c>
       <c r="C30" s="26">
-        <v>17.808199999999999</v>
+        <v>8.8888999999999996</v>
       </c>
       <c r="D30" s="31">
-        <v>155</v>
+        <v>4</v>
       </c>
       <c r="E30" s="33">
-        <v>35035</v>
+        <v>47479</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A31" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="C31" s="26">
-        <v>17.5</v>
+        <v>6.5933999999999999</v>
       </c>
       <c r="D31" s="31">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E31" s="33">
-        <v>36848</v>
+        <v>52847</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="29" t="str">
-[...1 lines deleted...]
-        <v>B</v>
+      <c r="A32" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>176</v>
       </c>
       <c r="C32" s="26">
-        <v>17.4603</v>
+        <v>6.0606</v>
       </c>
       <c r="D32" s="31">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E32" s="33">
-        <v>48847</v>
+        <v>60663</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="29" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="C33" s="26">
-        <v>9.3332999999999995</v>
+        <v>4.6609999999999996</v>
       </c>
       <c r="D33" s="31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>18</v>
+      </c>
+      <c r="E33" s="33">
+        <v>41178</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="29" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B34" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C34" s="26">
-        <v>9.0908999999999995</v>
+        <v>3.6145</v>
       </c>
       <c r="D34" s="31">
+        <v>6</v>
+      </c>
+      <c r="E34" s="33">
+        <v>59805</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="B35" t="s">
+        <v>180</v>
+      </c>
+      <c r="C35" s="26">
+        <v>3.4483000000000001</v>
+      </c>
+      <c r="D35" s="31">
         <v>5</v>
       </c>
-      <c r="E34" s="33" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="E35" s="33">
-        <v>47479</v>
+        <v>46651</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A36" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B36" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="C36" s="26">
-        <v>6.5933999999999999</v>
+        <v>2.9529999999999998</v>
       </c>
       <c r="D36" s="31">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33">
-        <v>52847</v>
+        <v>48920</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="29" t="str">
-[...1 lines deleted...]
-        <v>C+</v>
+      <c r="A37" s="29" t="s">
+        <v>395</v>
       </c>
       <c r="B37" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C37" s="26">
-        <v>6.0606</v>
+        <v>2.907</v>
       </c>
       <c r="D37" s="31">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E37" s="33">
-        <v>60663</v>
+        <v>66310</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="D38" s="31"/>
+      <c r="E38" s="33"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="29" t="str">
-[...32 lines deleted...]
-      </c>
+      <c r="A39" s="97" t="s">
+        <v>414</v>
+      </c>
+      <c r="B39" s="98"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="98"/>
+      <c r="E39" s="98"/>
+    </row>
+    <row r="40" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="98"/>
+      <c r="B40" s="98"/>
+      <c r="C40" s="98"/>
+      <c r="D40" s="98"/>
+      <c r="E40" s="98"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="29" t="str">
-[...32 lines deleted...]
-      </c>
+      <c r="A41" s="91" t="s">
+        <v>410</v>
+      </c>
+      <c r="B41" s="91" t="s">
+        <v>342</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>331</v>
+      </c>
+      <c r="D41" s="99" t="s">
+        <v>328</v>
+      </c>
+      <c r="E41" s="99" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="92"/>
+      <c r="B42" s="92"/>
+      <c r="C42" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="str">
         <f>VLOOKUP(B43,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>D</v>
+        <v>A+</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>184</v>
       </c>
       <c r="C43" s="26">
-        <v>2.0133999999999999</v>
+        <v>28.965499999999999</v>
       </c>
       <c r="D43" s="31">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E43" s="33">
-        <v>42643</v>
+        <v>128030</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="str">
         <f>VLOOKUP(B44,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>A+</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="C44" s="26">
-        <v>1.9157</v>
+        <v>26.087</v>
       </c>
       <c r="D44" s="31">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="E44" s="33">
-        <v>34077</v>
+        <v>92040</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="str">
         <f>VLOOKUP(B45,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>C+</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>186</v>
       </c>
       <c r="C45" s="26">
-        <v>1.7241</v>
+        <v>20.7547</v>
       </c>
       <c r="D45" s="31">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E45" s="33">
-        <v>38767</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="str">
         <f>VLOOKUP(B46,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C+</v>
+        <v>A+</v>
       </c>
       <c r="B46" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="C46" s="26">
-        <v>1.1434</v>
+        <v>19.320599999999999</v>
       </c>
       <c r="D46" s="31">
-        <v>767</v>
+        <v>43</v>
       </c>
       <c r="E46" s="33">
-        <v>34853</v>
+        <v>132681</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="str">
         <f>VLOOKUP(B47,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="B47" t="s">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="C47" s="26">
-        <v>0.68379999999999996</v>
+        <v>15.107900000000001</v>
       </c>
       <c r="D47" s="31">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="E47" s="33">
-        <v>37369</v>
+        <v>108981</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="D48" s="31"/>
-      <c r="E48" s="33"/>
+      <c r="A48" s="29" t="str">
+        <f>VLOOKUP(B48,'[1]West Central'!$B:$D,3,FALSE)</f>
+        <v>B+</v>
+      </c>
+      <c r="B48" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" s="26">
+        <v>13.2743</v>
+      </c>
+      <c r="D48" s="31">
+        <v>9</v>
+      </c>
+      <c r="E48" s="33">
+        <v>119729</v>
+      </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="98" t="s">
-[...12 lines deleted...]
-      <c r="E50" s="99"/>
+      <c r="A49" s="29" t="str">
+        <f>VLOOKUP(B49,'[1]West Central'!$B:$D,3,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="B49" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="26">
+        <v>11.643800000000001</v>
+      </c>
+      <c r="D49" s="31">
+        <v>86</v>
+      </c>
+      <c r="E49" s="33">
+        <v>56135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="str">
+        <f>VLOOKUP(B50,'[1]West Central'!$B:$D,3,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="B50" t="s">
+        <v>190</v>
+      </c>
+      <c r="C50" s="26">
+        <v>11.004799999999999</v>
+      </c>
+      <c r="D50" s="31">
+        <v>20</v>
+      </c>
+      <c r="E50" s="33">
+        <v>100048</v>
+      </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="92" t="s">
-[...22 lines deleted...]
-      <c r="E52" s="101"/>
+      <c r="A51" s="29" t="str">
+        <f>VLOOKUP(B51,'[1]West Central'!$B:$D,3,FALSE)</f>
+        <v>C+</v>
+      </c>
+      <c r="B51" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="26">
+        <v>9.5132999999999992</v>
+      </c>
+      <c r="D51" s="31">
+        <v>41</v>
+      </c>
+      <c r="E51" s="33">
+        <v>57653</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="str">
+        <f>VLOOKUP(B52,'[1]West Central'!$B:$D,3,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="B52" t="s">
+        <v>148</v>
+      </c>
+      <c r="C52" s="26">
+        <v>7.8689</v>
+      </c>
+      <c r="D52" s="31">
+        <v>59</v>
+      </c>
+      <c r="E52" s="33">
+        <v>79256</v>
+      </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="29" t="str">
         <f>VLOOKUP(B53,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>A+</v>
+        <v>C+</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="C53" s="26">
-        <v>28.965499999999999</v>
+        <v>6.9530000000000003</v>
       </c>
       <c r="D53" s="31">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E53" s="33">
-        <v>128030</v>
+        <v>62862</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="29" t="str">
         <f>VLOOKUP(B54,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>A+</v>
+        <v>B</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C54" s="26">
-        <v>26.087</v>
+        <v>6.6666999999999996</v>
       </c>
       <c r="D54" s="31">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E54" s="33">
-        <v>92040</v>
+        <v>66992</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="29" t="str">
         <f>VLOOKUP(B55,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C+</v>
+        <v>B</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="C55" s="26">
-        <v>20.7547</v>
+        <v>6.1074000000000002</v>
       </c>
       <c r="D55" s="31">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="E55" s="33">
-        <v>46246</v>
+        <v>74692</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="29" t="str">
         <f>VLOOKUP(B56,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>A+</v>
+        <v>C</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="C56" s="26">
-        <v>19.320599999999999</v>
+        <v>5.9259000000000004</v>
       </c>
       <c r="D56" s="31">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="E56" s="33">
-        <v>132681</v>
+        <v>67843</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="29" t="str">
         <f>VLOOKUP(B57,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="C57" s="26">
-        <v>15.107900000000001</v>
+        <v>5.8289</v>
       </c>
       <c r="D57" s="31">
-        <v>37</v>
+        <v>637</v>
       </c>
       <c r="E57" s="33">
-        <v>108981</v>
+        <v>85094</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="29" t="str">
         <f>VLOOKUP(B58,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>B+</v>
+        <v>C</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C58" s="26">
-        <v>13.2743</v>
+        <v>5.7291999999999996</v>
       </c>
       <c r="D58" s="31">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E58" s="33">
-        <v>119729</v>
+        <v>59170</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="29" t="str">
         <f>VLOOKUP(B59,'[1]West Central'!$B:$D,3,FALSE)</f>
         <v>B</v>
       </c>
       <c r="B59" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C59" s="26">
-        <v>11.643800000000001</v>
+        <v>5.2632000000000003</v>
       </c>
       <c r="D59" s="31">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="E59" s="33">
-        <v>56135</v>
+        <v>88869</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="29" t="str">
         <f>VLOOKUP(B60,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="B60" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="C60" s="26">
-        <v>11.004799999999999</v>
+        <v>4.4222999999999999</v>
       </c>
       <c r="D60" s="31">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="E60" s="33">
-        <v>100048</v>
+        <v>50965</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="29" t="str">
         <f>VLOOKUP(B61,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>C+</v>
+        <v>D</v>
       </c>
       <c r="B61" t="s">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C61" s="26">
-        <v>9.5132999999999992</v>
+        <v>4.0541</v>
       </c>
       <c r="D61" s="31">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E61" s="33">
-        <v>57653</v>
+        <v>48788</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="str">
         <f>VLOOKUP(B62,'[1]West Central'!$B:$D,3,FALSE)</f>
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="B62" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="C62" s="26">
-        <v>7.8689</v>
+        <v>4</v>
       </c>
       <c r="D62" s="31">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E62" s="33">
-        <v>79256</v>
+        <v>83631</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A63" s="29" t="str">
-[...86 lines deleted...]
-      </c>
+      <c r="D63" s="31"/>
+      <c r="E63" s="33"/>
+    </row>
+    <row r="64" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="97" t="s">
+        <v>429</v>
+      </c>
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+    </row>
+    <row r="65" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="98"/>
+      <c r="B65" s="98"/>
+      <c r="C65" s="98"/>
+      <c r="D65" s="98"/>
+      <c r="E65" s="98"/>
+    </row>
+    <row r="66" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="91" t="s">
+        <v>410</v>
+      </c>
+      <c r="B66" s="91" t="s">
+        <v>342</v>
+      </c>
+      <c r="C66" s="38" t="s">
+        <v>331</v>
+      </c>
+      <c r="D66" s="99" t="s">
+        <v>328</v>
+      </c>
+      <c r="E66" s="99" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="92"/>
+      <c r="B67" s="92"/>
+      <c r="C67" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="D67" s="100"/>
+      <c r="E67" s="100"/>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A68" s="29" t="str">
-[...1 lines deleted...]
-        <v>C</v>
+      <c r="A68" s="29" t="s">
+        <v>423</v>
       </c>
       <c r="B68" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="C68" s="26">
-        <v>5.7291999999999996</v>
+        <v>3.508</v>
       </c>
       <c r="D68" s="31">
-        <v>17</v>
+        <f>VLOOKUP(B68,'5. All Occupations'!D7:P165,13,FALSE)</f>
+        <v>4</v>
       </c>
       <c r="E68" s="33">
-        <v>59170</v>
+        <v>95797</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A69" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="D69" s="31"/>
+      <c r="E69" s="33"/>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A70" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="A70" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="D70" s="31"/>
+      <c r="E70" s="33"/>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A71" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="A71" s="41" t="s">
+        <v>344</v>
+      </c>
+      <c r="D71" s="31"/>
+      <c r="E71" s="33"/>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A72" s="29" t="str">
-[...14 lines deleted...]
-      </c>
+      <c r="A72" t="s">
+        <v>408</v>
+      </c>
+      <c r="D72" s="31"/>
+      <c r="E72" s="33"/>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="D73" s="31"/>
-[...88 lines deleted...]
-      <c r="A83" s="57" t="s">
+      <c r="A73" s="57" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A84" t="s">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
         <v>413</v>
       </c>
-      <c r="C84" s="40"/>
-[...4 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C74" s="40"/>
+      <c r="D74"/>
+      <c r="E74"/>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
         <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A51:A52"/>
-[...2 lines deleted...]
-    <mergeCell ref="E51:E52"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="E41:E42"/>
     <mergeCell ref="A5:E6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
-    <mergeCell ref="A25:E26"/>
-[...9 lines deleted...]
-    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="A20:E21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="A39:E40"/>
+    <mergeCell ref="A64:E65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:B67"/>
+    <mergeCell ref="D66:D67"/>
+    <mergeCell ref="E66:E67"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A83" r:id="rId1" xr:uid="{FD72EA31-55EB-4909-A425-C6F9D22DDFC8}"/>
+    <hyperlink ref="A73" r:id="rId1" xr:uid="{FD72EA31-55EB-4909-A425-C6F9D22DDFC8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BFDCFB1-F575-4E6B-B575-EB2C21F04D04}">
   <dimension ref="A1:W172"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="97" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="10" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" bestFit="1" customWidth="1"/>
@@ -13068,88 +12817,88 @@
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="44"/>
       <c r="U3" s="44"/>
       <c r="V3" s="44"/>
       <c r="W3" s="12"/>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="83" t="s">
         <v>327</v>
       </c>
-      <c r="B4" s="91"/>
-[...1 lines deleted...]
-      <c r="D4" s="89"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="85"/>
       <c r="E4" s="15">
         <v>2024</v>
       </c>
       <c r="F4" s="15">
         <v>2034</v>
       </c>
-      <c r="G4" s="88" t="s">
+      <c r="G4" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="H4" s="89"/>
-      <c r="I4" s="90" t="s">
+      <c r="H4" s="85"/>
+      <c r="I4" s="83" t="s">
         <v>380</v>
       </c>
-      <c r="J4" s="91"/>
-[...2 lines deleted...]
-      <c r="M4" s="90" t="s">
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="83" t="s">
         <v>328</v>
       </c>
-      <c r="N4" s="91"/>
-[...2 lines deleted...]
-      <c r="Q4" s="90" t="s">
+      <c r="N4" s="84"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="83" t="s">
         <v>347</v>
       </c>
-      <c r="R4" s="91"/>
-[...1 lines deleted...]
-      <c r="T4" s="90" t="s">
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="83" t="s">
         <v>348</v>
       </c>
-      <c r="U4" s="91"/>
-      <c r="V4" s="91"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
       <c r="W4" s="45" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="46" t="s">
         <v>410</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>349</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>329</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>330</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>2</v>
@@ -13183,9593 +12932,9658 @@
       </c>
       <c r="Q5" s="20" t="s">
         <v>199</v>
       </c>
       <c r="R5" s="21" t="s">
         <v>200</v>
       </c>
       <c r="S5" s="21" t="s">
         <v>201</v>
       </c>
       <c r="T5" s="48" t="s">
         <v>350</v>
       </c>
       <c r="U5" s="47" t="s">
         <v>351</v>
       </c>
       <c r="V5" s="49" t="s">
         <v>352</v>
       </c>
       <c r="W5" s="50" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="6" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A6" s="28"/>
-      <c r="B6" s="28" t="s">
+      <c r="B6" t="s">
         <v>203</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="82">
+      <c r="E6" s="81">
         <v>94502</v>
       </c>
-      <c r="F6" s="82">
+      <c r="F6" s="81">
         <v>96975</v>
       </c>
-      <c r="G6" s="82">
+      <c r="G6" s="81">
         <v>2473</v>
       </c>
-      <c r="H6" s="61">
+      <c r="H6" s="60">
         <v>2.6168999999999998E-2</v>
       </c>
-      <c r="I6" s="62">
+      <c r="I6" s="61">
         <v>33960</v>
       </c>
-      <c r="J6" s="62">
+      <c r="J6" s="61">
         <v>51563</v>
       </c>
-      <c r="K6" s="62">
+      <c r="K6" s="61">
         <v>42390</v>
       </c>
-      <c r="L6" s="62">
+      <c r="L6" s="61">
         <v>58417</v>
       </c>
-      <c r="M6" s="82">
+      <c r="M6" s="81">
         <v>4655</v>
       </c>
-      <c r="N6" s="82">
+      <c r="N6" s="81">
         <v>5631</v>
       </c>
-      <c r="O6" s="82">
+      <c r="O6" s="81">
         <v>247</v>
       </c>
-      <c r="P6" s="82">
+      <c r="P6" s="81">
         <v>10533</v>
       </c>
       <c r="Q6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V6" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W6" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A7" s="28"/>
-      <c r="B7" s="28"/>
+      <c r="B7" t="s">
+        <v>391</v>
+      </c>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
-      <c r="E7" s="82"/>
-[...10 lines deleted...]
-      <c r="P7" s="82"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="81"/>
+      <c r="N7" s="81"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
       <c r="Q7" s="28"/>
       <c r="R7" s="28"/>
       <c r="S7" s="28"/>
       <c r="T7" s="28"/>
       <c r="U7" s="28"/>
       <c r="V7" s="28"/>
       <c r="W7" s="28"/>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A8" s="28"/>
-      <c r="B8" s="28" t="s">
+      <c r="B8" t="s">
         <v>203</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="82">
+      <c r="E8" s="81">
         <v>14935</v>
       </c>
-      <c r="F8" s="82">
+      <c r="F8" s="81">
         <v>15597</v>
       </c>
-      <c r="G8" s="82">
+      <c r="G8" s="81">
         <v>662</v>
       </c>
-      <c r="H8" s="61">
+      <c r="H8" s="60">
         <v>4.4325000000000003E-2</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I8" s="61">
         <v>55601</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="61">
         <v>92970</v>
       </c>
-      <c r="K8" s="62">
+      <c r="K8" s="61">
         <v>79577</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="61">
         <v>109580</v>
       </c>
-      <c r="M8" s="82">
+      <c r="M8" s="81">
         <v>438</v>
       </c>
-      <c r="N8" s="82">
+      <c r="N8" s="81">
         <v>737</v>
       </c>
-      <c r="O8" s="82">
+      <c r="O8" s="81">
         <v>66</v>
       </c>
-      <c r="P8" s="82">
+      <c r="P8" s="81">
         <v>1241</v>
       </c>
       <c r="Q8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V8" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W8" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>385</v>
       </c>
       <c r="B9" t="s">
         <v>126</v>
       </c>
       <c r="C9" t="s">
         <v>204</v>
       </c>
       <c r="D9" t="s">
         <v>205</v>
       </c>
-      <c r="E9" s="83"/>
-[...1 lines deleted...]
-      <c r="G9" s="83"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
       <c r="H9" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I9" s="53"/>
       <c r="J9" s="53"/>
       <c r="K9" s="53"/>
       <c r="L9" s="53"/>
-      <c r="M9" s="83"/>
-[...2 lines deleted...]
-      <c r="P9" s="83"/>
+      <c r="M9" s="82"/>
+      <c r="N9" s="82"/>
+      <c r="O9" s="82"/>
+      <c r="P9" s="82"/>
       <c r="Q9" t="s">
         <v>206</v>
       </c>
       <c r="R9" t="s">
         <v>207</v>
       </c>
       <c r="S9" t="s">
         <v>208</v>
       </c>
       <c r="T9" t="s">
         <v>209</v>
       </c>
       <c r="U9" t="s">
         <v>210</v>
       </c>
       <c r="V9" t="s">
         <v>209</v>
       </c>
       <c r="W9" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>385</v>
       </c>
       <c r="B10" t="s">
         <v>126</v>
       </c>
       <c r="C10" t="s">
         <v>127</v>
       </c>
       <c r="D10" t="s">
         <v>128</v>
       </c>
-      <c r="E10" s="83">
+      <c r="E10" s="82">
         <v>7480</v>
       </c>
-      <c r="F10" s="83">
+      <c r="F10" s="82">
         <v>7916</v>
       </c>
-      <c r="G10" s="83">
+      <c r="G10" s="82">
         <v>436</v>
       </c>
       <c r="H10" s="52">
         <v>5.8289000000000001E-2</v>
       </c>
       <c r="I10" s="53">
         <v>48163</v>
       </c>
       <c r="J10" s="53">
         <v>85094</v>
       </c>
       <c r="K10" s="53">
         <v>67319</v>
       </c>
       <c r="L10" s="53">
         <v>99948</v>
       </c>
-      <c r="M10" s="83">
+      <c r="M10" s="82">
         <v>178</v>
       </c>
-      <c r="N10" s="83">
+      <c r="N10" s="82">
         <v>415</v>
       </c>
-      <c r="O10" s="83">
+      <c r="O10" s="82">
         <v>44</v>
       </c>
-      <c r="P10" s="83">
+      <c r="P10" s="82">
         <v>637</v>
       </c>
       <c r="Q10" t="s">
         <v>206</v>
       </c>
       <c r="R10" t="s">
         <v>207</v>
       </c>
       <c r="S10" t="s">
         <v>208</v>
       </c>
       <c r="T10" t="s">
         <v>209</v>
       </c>
       <c r="U10" t="s">
         <v>209</v>
       </c>
       <c r="V10" t="s">
         <v>209</v>
       </c>
       <c r="W10" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>394</v>
       </c>
       <c r="B11" t="s">
         <v>126</v>
       </c>
       <c r="C11" t="s">
         <v>214</v>
       </c>
       <c r="D11" t="s">
         <v>215</v>
       </c>
-      <c r="E11" s="83">
+      <c r="E11" s="82">
         <v>150</v>
       </c>
-      <c r="F11" s="83">
+      <c r="F11" s="82">
         <v>151</v>
       </c>
-      <c r="G11" s="83">
+      <c r="G11" s="82">
         <v>1</v>
       </c>
       <c r="H11" s="52">
         <v>6.6669999999999993E-3</v>
       </c>
       <c r="I11" s="53">
         <v>53302</v>
       </c>
       <c r="J11" s="53">
         <v>79296</v>
       </c>
       <c r="K11" s="53">
         <v>75292</v>
       </c>
       <c r="L11" s="53">
         <v>100984</v>
       </c>
-      <c r="M11" s="83">
+      <c r="M11" s="82">
         <v>5</v>
       </c>
-      <c r="N11" s="83">
+      <c r="N11" s="82">
         <v>7</v>
       </c>
-      <c r="O11" s="83">
+      <c r="O11" s="82">
         <v>0</v>
       </c>
-      <c r="P11" s="83">
+      <c r="P11" s="82">
         <v>12</v>
       </c>
       <c r="Q11" t="s">
         <v>206</v>
       </c>
       <c r="R11" t="s">
         <v>211</v>
       </c>
       <c r="S11" t="s">
         <v>208</v>
       </c>
       <c r="T11" t="s">
         <v>209</v>
       </c>
       <c r="U11" t="s">
         <v>209</v>
       </c>
       <c r="V11" t="s">
         <v>213</v>
       </c>
       <c r="W11" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>396</v>
       </c>
       <c r="B12" t="s">
         <v>126</v>
       </c>
       <c r="C12" t="s">
         <v>187</v>
       </c>
       <c r="D12" t="s">
         <v>188</v>
       </c>
-      <c r="E12" s="83">
+      <c r="E12" s="82">
         <v>113</v>
       </c>
-      <c r="F12" s="83">
+      <c r="F12" s="82">
         <v>128</v>
       </c>
-      <c r="G12" s="83">
+      <c r="G12" s="82">
         <v>15</v>
       </c>
       <c r="H12" s="52">
         <v>0.132743</v>
       </c>
       <c r="I12" s="53">
         <v>85715</v>
       </c>
       <c r="J12" s="53">
         <v>119729</v>
       </c>
       <c r="K12" s="53">
         <v>106890</v>
       </c>
       <c r="L12" s="53">
         <v>149752</v>
       </c>
-      <c r="M12" s="83">
+      <c r="M12" s="82">
         <v>2</v>
       </c>
-      <c r="N12" s="83">
+      <c r="N12" s="82">
         <v>5</v>
       </c>
-      <c r="O12" s="83">
+      <c r="O12" s="82">
         <v>2</v>
       </c>
-      <c r="P12" s="83">
+      <c r="P12" s="82">
         <v>9</v>
       </c>
       <c r="Q12" t="s">
         <v>206</v>
       </c>
       <c r="R12" t="s">
         <v>207</v>
       </c>
       <c r="S12" t="s">
         <v>208</v>
       </c>
       <c r="T12" t="s">
         <v>209</v>
       </c>
       <c r="U12" t="s">
         <v>209</v>
       </c>
       <c r="V12" t="s">
         <v>209</v>
       </c>
       <c r="W12" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>384</v>
       </c>
       <c r="B13" t="s">
         <v>126</v>
       </c>
       <c r="C13" t="s">
         <v>159</v>
       </c>
       <c r="D13" t="s">
         <v>160</v>
       </c>
-      <c r="E13" s="83">
+      <c r="E13" s="82">
         <v>471</v>
       </c>
-      <c r="F13" s="83">
+      <c r="F13" s="82">
         <v>562</v>
       </c>
-      <c r="G13" s="83">
+      <c r="G13" s="82">
         <v>91</v>
       </c>
       <c r="H13" s="52">
         <v>0.19320599999999999</v>
       </c>
       <c r="I13" s="53">
         <v>87185</v>
       </c>
       <c r="J13" s="53">
         <v>132681</v>
       </c>
       <c r="K13" s="53">
         <v>119610</v>
       </c>
       <c r="L13" s="53">
         <v>161983</v>
       </c>
-      <c r="M13" s="83">
+      <c r="M13" s="82">
         <v>13</v>
       </c>
-      <c r="N13" s="83">
+      <c r="N13" s="82">
         <v>21</v>
       </c>
-      <c r="O13" s="83">
+      <c r="O13" s="82">
         <v>9</v>
       </c>
-      <c r="P13" s="83">
+      <c r="P13" s="82">
         <v>43</v>
       </c>
       <c r="Q13" t="s">
         <v>206</v>
       </c>
       <c r="R13" t="s">
         <v>207</v>
       </c>
       <c r="S13" t="s">
         <v>208</v>
       </c>
       <c r="T13" t="s">
         <v>209</v>
       </c>
       <c r="U13" t="s">
         <v>209</v>
       </c>
       <c r="V13" t="s">
         <v>209</v>
       </c>
       <c r="W13" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>385</v>
       </c>
       <c r="B14" t="s">
         <v>126</v>
       </c>
       <c r="C14" t="s">
         <v>143</v>
       </c>
       <c r="D14" t="s">
         <v>144</v>
       </c>
-      <c r="E14" s="83">
+      <c r="E14" s="82">
         <v>897</v>
       </c>
-      <c r="F14" s="83">
+      <c r="F14" s="82">
         <v>890</v>
       </c>
-      <c r="G14" s="83">
+      <c r="G14" s="82">
         <v>-7</v>
       </c>
       <c r="H14" s="52">
         <v>-7.8040000000000002E-3</v>
       </c>
       <c r="I14" s="53">
         <v>81821</v>
       </c>
       <c r="J14" s="53">
         <v>113878</v>
       </c>
       <c r="K14" s="53">
         <v>103186</v>
       </c>
       <c r="L14" s="53">
         <v>132413</v>
       </c>
-      <c r="M14" s="83">
+      <c r="M14" s="82">
         <v>21</v>
       </c>
-      <c r="N14" s="83">
+      <c r="N14" s="82">
         <v>40</v>
       </c>
-      <c r="O14" s="83">
+      <c r="O14" s="82">
         <v>-1</v>
       </c>
-      <c r="P14" s="83">
+      <c r="P14" s="82">
         <v>60</v>
       </c>
       <c r="Q14" t="s">
         <v>206</v>
       </c>
       <c r="R14" t="s">
         <v>207</v>
       </c>
       <c r="S14" t="s">
         <v>208</v>
       </c>
       <c r="T14" t="s">
         <v>213</v>
       </c>
       <c r="U14" t="s">
         <v>213</v>
       </c>
       <c r="V14" t="s">
         <v>213</v>
       </c>
       <c r="W14" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>395</v>
       </c>
       <c r="B15" t="s">
         <v>126</v>
       </c>
       <c r="C15" t="s">
         <v>219</v>
       </c>
       <c r="D15" t="s">
         <v>220</v>
       </c>
-      <c r="E15" s="83">
+      <c r="E15" s="82">
         <v>166</v>
       </c>
-      <c r="F15" s="83">
+      <c r="F15" s="82">
         <v>165</v>
       </c>
-      <c r="G15" s="83">
+      <c r="G15" s="82">
         <v>-1</v>
       </c>
       <c r="H15" s="52">
         <v>-6.0240000000000007E-3</v>
       </c>
       <c r="I15" s="53">
         <v>78925</v>
       </c>
       <c r="J15" s="53">
         <v>94435</v>
       </c>
       <c r="K15" s="53">
         <v>90593</v>
       </c>
       <c r="L15" s="53">
         <v>108859</v>
       </c>
-      <c r="M15" s="83">
+      <c r="M15" s="82">
         <v>4</v>
       </c>
-      <c r="N15" s="83">
+      <c r="N15" s="82">
         <v>7</v>
       </c>
-      <c r="O15" s="83">
+      <c r="O15" s="82">
         <v>0</v>
       </c>
-      <c r="P15" s="83">
+      <c r="P15" s="82">
         <v>11</v>
       </c>
       <c r="Q15" t="s">
         <v>221</v>
       </c>
       <c r="R15" t="s">
         <v>207</v>
       </c>
       <c r="S15" t="s">
         <v>208</v>
       </c>
       <c r="T15" t="s">
         <v>209</v>
       </c>
       <c r="U15" t="s">
         <v>209</v>
       </c>
       <c r="V15" t="s">
         <v>209</v>
       </c>
       <c r="W15" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>385</v>
       </c>
       <c r="B16" t="s">
         <v>126</v>
       </c>
       <c r="C16" t="s">
         <v>163</v>
       </c>
       <c r="D16" t="s">
         <v>164</v>
       </c>
-      <c r="E16" s="83">
+      <c r="E16" s="82">
         <v>580</v>
       </c>
-      <c r="F16" s="83">
+      <c r="F16" s="82">
         <v>596</v>
       </c>
-      <c r="G16" s="83">
+      <c r="G16" s="82">
         <v>16</v>
       </c>
       <c r="H16" s="52">
         <v>2.7585999999999999E-2</v>
       </c>
       <c r="I16" s="53">
         <v>69740</v>
       </c>
       <c r="J16" s="53">
         <v>114737</v>
       </c>
       <c r="K16" s="53">
         <v>84880</v>
       </c>
       <c r="L16" s="53">
         <v>138545</v>
       </c>
-      <c r="M16" s="83">
+      <c r="M16" s="82">
         <v>14</v>
       </c>
-      <c r="N16" s="83">
+      <c r="N16" s="82">
         <v>24</v>
       </c>
-      <c r="O16" s="83">
+      <c r="O16" s="82">
         <v>2</v>
       </c>
-      <c r="P16" s="83">
+      <c r="P16" s="82">
         <v>40</v>
       </c>
       <c r="Q16" t="s">
         <v>221</v>
       </c>
       <c r="R16" t="s">
         <v>211</v>
       </c>
       <c r="S16" t="s">
         <v>208</v>
       </c>
       <c r="T16" t="s">
         <v>209</v>
       </c>
       <c r="U16" t="s">
         <v>209</v>
       </c>
       <c r="V16" t="s">
         <v>209</v>
       </c>
       <c r="W16" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>388</v>
       </c>
       <c r="B17" t="s">
         <v>126</v>
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17" t="s">
         <v>166</v>
       </c>
-      <c r="E17" s="83">
+      <c r="E17" s="82">
         <v>417</v>
       </c>
-      <c r="F17" s="83">
+      <c r="F17" s="82">
         <v>480</v>
       </c>
-      <c r="G17" s="83">
+      <c r="G17" s="82">
         <v>63</v>
       </c>
       <c r="H17" s="52">
         <v>0.15107900000000002</v>
       </c>
       <c r="I17" s="53">
         <v>79536</v>
       </c>
       <c r="J17" s="53">
         <v>108981</v>
       </c>
       <c r="K17" s="53">
         <v>97847</v>
       </c>
       <c r="L17" s="53">
         <v>124978</v>
       </c>
-      <c r="M17" s="83">
+      <c r="M17" s="82">
         <v>12</v>
       </c>
-      <c r="N17" s="83">
+      <c r="N17" s="82">
         <v>19</v>
       </c>
-      <c r="O17" s="83">
+      <c r="O17" s="82">
         <v>6</v>
       </c>
-      <c r="P17" s="83">
+      <c r="P17" s="82">
         <v>37</v>
       </c>
       <c r="Q17" t="s">
         <v>206</v>
       </c>
       <c r="R17" t="s">
         <v>211</v>
       </c>
       <c r="S17" t="s">
         <v>208</v>
       </c>
       <c r="T17" t="s">
         <v>213</v>
       </c>
       <c r="U17" t="s">
         <v>213</v>
       </c>
       <c r="V17" t="s">
         <v>213</v>
       </c>
       <c r="W17" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>393</v>
       </c>
       <c r="B18" t="s">
         <v>126</v>
       </c>
       <c r="C18" t="s">
         <v>225</v>
       </c>
       <c r="D18" t="s">
         <v>226</v>
       </c>
-      <c r="E18" s="83">
+      <c r="E18" s="82">
         <v>199</v>
       </c>
-      <c r="F18" s="83">
+      <c r="F18" s="82">
         <v>194</v>
       </c>
-      <c r="G18" s="83">
+      <c r="G18" s="82">
         <v>-5</v>
       </c>
       <c r="H18" s="52">
         <v>-2.5125999999999999E-2</v>
       </c>
       <c r="I18" s="53">
         <v>55869</v>
       </c>
       <c r="J18" s="53">
         <v>69741</v>
       </c>
       <c r="K18" s="53">
         <v>67142</v>
       </c>
       <c r="L18" s="53">
         <v>80683</v>
       </c>
-      <c r="M18" s="83">
+      <c r="M18" s="82">
         <v>6</v>
       </c>
-      <c r="N18" s="83">
+      <c r="N18" s="82">
         <v>9</v>
       </c>
-      <c r="O18" s="83">
+      <c r="O18" s="82">
         <v>0</v>
       </c>
-      <c r="P18" s="83">
+      <c r="P18" s="82">
         <v>15</v>
       </c>
       <c r="Q18" t="s">
         <v>206</v>
       </c>
       <c r="R18" t="s">
         <v>211</v>
       </c>
       <c r="S18" t="s">
         <v>208</v>
       </c>
       <c r="T18" t="s">
         <v>213</v>
       </c>
       <c r="U18" t="s">
         <v>209</v>
       </c>
       <c r="V18" t="s">
         <v>213</v>
       </c>
       <c r="W18" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>385</v>
       </c>
       <c r="B19" t="s">
         <v>126</v>
       </c>
       <c r="C19" t="s">
         <v>153</v>
       </c>
       <c r="D19" t="s">
         <v>154</v>
       </c>
-      <c r="E19" s="83">
+      <c r="E19" s="82">
         <v>648</v>
       </c>
-      <c r="F19" s="83">
+      <c r="F19" s="82">
         <v>667</v>
       </c>
-      <c r="G19" s="83">
+      <c r="G19" s="82">
         <v>19</v>
       </c>
       <c r="H19" s="52">
         <v>2.9321E-2</v>
       </c>
       <c r="I19" s="53">
         <v>65185</v>
       </c>
       <c r="J19" s="53">
         <v>101152</v>
       </c>
       <c r="K19" s="53">
         <v>93059</v>
       </c>
       <c r="L19" s="53">
         <v>134166</v>
       </c>
-      <c r="M19" s="83">
+      <c r="M19" s="82">
         <v>19</v>
       </c>
-      <c r="N19" s="83">
+      <c r="N19" s="82">
         <v>30</v>
       </c>
-      <c r="O19" s="83">
+      <c r="O19" s="82">
         <v>2</v>
       </c>
-      <c r="P19" s="83">
+      <c r="P19" s="82">
         <v>51</v>
       </c>
       <c r="Q19" t="s">
         <v>206</v>
       </c>
       <c r="R19" t="s">
         <v>211</v>
       </c>
       <c r="S19" t="s">
         <v>208</v>
       </c>
       <c r="T19" t="s">
         <v>213</v>
       </c>
       <c r="U19" t="s">
         <v>209</v>
       </c>
       <c r="V19" t="s">
         <v>213</v>
       </c>
       <c r="W19" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E20" s="83"/>
-[...1 lines deleted...]
-      <c r="G20" s="83"/>
+      <c r="B20" t="s">
+        <v>391</v>
+      </c>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
       <c r="H20" s="52"/>
       <c r="I20" s="53"/>
       <c r="J20" s="53"/>
       <c r="K20" s="53"/>
       <c r="L20" s="53"/>
-      <c r="M20" s="83"/>
-[...2 lines deleted...]
-      <c r="P20" s="83"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="82"/>
+      <c r="O20" s="82"/>
+      <c r="P20" s="82"/>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B21" t="s">
         <v>203</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="82">
+      <c r="E21" s="81">
         <v>8493</v>
       </c>
-      <c r="F21" s="82">
+      <c r="F21" s="81">
         <v>9017</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="81">
         <v>524</v>
       </c>
-      <c r="H21" s="61">
+      <c r="H21" s="60">
         <v>6.1698000000000003E-2</v>
       </c>
-      <c r="I21" s="62">
+      <c r="I21" s="61">
         <v>50551</v>
       </c>
-      <c r="J21" s="62">
+      <c r="J21" s="61">
         <v>73744</v>
       </c>
-      <c r="K21" s="62">
+      <c r="K21" s="61">
         <v>64752</v>
       </c>
-      <c r="L21" s="62">
+      <c r="L21" s="61">
         <v>90064</v>
       </c>
-      <c r="M21" s="82">
+      <c r="M21" s="81">
         <v>264</v>
       </c>
-      <c r="N21" s="82">
+      <c r="N21" s="81">
         <v>416</v>
       </c>
-      <c r="O21" s="82">
+      <c r="O21" s="81">
         <v>52</v>
       </c>
-      <c r="P21" s="82">
+      <c r="P21" s="81">
         <v>732</v>
       </c>
       <c r="Q21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V21" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W21" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>385</v>
       </c>
       <c r="B22" t="s">
         <v>126</v>
       </c>
       <c r="C22" t="s">
         <v>137</v>
       </c>
       <c r="D22" t="s">
         <v>138</v>
       </c>
-      <c r="E22" s="83">
+      <c r="E22" s="82">
         <v>780</v>
       </c>
-      <c r="F22" s="83">
+      <c r="F22" s="82">
         <v>832</v>
       </c>
-      <c r="G22" s="83">
+      <c r="G22" s="82">
         <v>52</v>
       </c>
       <c r="H22" s="52">
         <v>6.666699999999999E-2</v>
       </c>
       <c r="I22" s="53">
         <v>50468</v>
       </c>
       <c r="J22" s="53">
         <v>66992</v>
       </c>
       <c r="K22" s="53">
         <v>60205</v>
       </c>
       <c r="L22" s="53">
         <v>77737</v>
       </c>
-      <c r="M22" s="83">
+      <c r="M22" s="82">
         <v>32</v>
       </c>
-      <c r="N22" s="83">
+      <c r="N22" s="82">
         <v>42</v>
       </c>
-      <c r="O22" s="83">
+      <c r="O22" s="82">
         <v>5</v>
       </c>
-      <c r="P22" s="83">
+      <c r="P22" s="82">
         <v>79</v>
       </c>
       <c r="Q22" t="s">
         <v>206</v>
       </c>
       <c r="R22" t="s">
         <v>208</v>
       </c>
       <c r="S22" t="s">
         <v>218</v>
       </c>
       <c r="T22" t="s">
         <v>209</v>
       </c>
       <c r="U22" t="s">
         <v>213</v>
       </c>
       <c r="V22" t="s">
         <v>209</v>
       </c>
       <c r="W22" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>394</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>191</v>
       </c>
       <c r="D23" t="s">
         <v>192</v>
       </c>
-      <c r="E23" s="83">
+      <c r="E23" s="82">
         <v>135</v>
       </c>
-      <c r="F23" s="83">
+      <c r="F23" s="82">
         <v>143</v>
       </c>
-      <c r="G23" s="83">
+      <c r="G23" s="82">
         <v>8</v>
       </c>
       <c r="H23" s="52">
         <v>5.9259000000000006E-2</v>
       </c>
       <c r="I23" s="53">
         <v>48955</v>
       </c>
       <c r="J23" s="53">
         <v>67843</v>
       </c>
       <c r="K23" s="53">
         <v>62608</v>
       </c>
       <c r="L23" s="53">
         <v>81994</v>
       </c>
-      <c r="M23" s="83">
+      <c r="M23" s="82">
         <v>5</v>
       </c>
-      <c r="N23" s="83">
+      <c r="N23" s="82">
         <v>6</v>
       </c>
-      <c r="O23" s="83">
+      <c r="O23" s="82">
         <v>1</v>
       </c>
-      <c r="P23" s="83">
+      <c r="P23" s="82">
         <v>12</v>
       </c>
       <c r="Q23" t="s">
         <v>206</v>
       </c>
       <c r="R23" t="s">
         <v>208</v>
       </c>
       <c r="S23" t="s">
         <v>218</v>
       </c>
       <c r="T23" t="s">
         <v>223</v>
       </c>
       <c r="U23" t="s">
         <v>213</v>
       </c>
       <c r="V23" t="s">
         <v>213</v>
       </c>
       <c r="W23" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>395</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>135</v>
       </c>
       <c r="D24" t="s">
         <v>136</v>
       </c>
-      <c r="E24" s="83">
+      <c r="E24" s="82">
         <v>1010</v>
       </c>
-      <c r="F24" s="83">
+      <c r="F24" s="82">
         <v>1037</v>
       </c>
-      <c r="G24" s="83">
+      <c r="G24" s="82">
         <v>27</v>
       </c>
       <c r="H24" s="52">
         <v>2.6732999999999996E-2</v>
       </c>
       <c r="I24" s="53">
         <v>50663</v>
       </c>
       <c r="J24" s="53">
         <v>70543</v>
       </c>
       <c r="K24" s="53">
         <v>63748</v>
       </c>
       <c r="L24" s="53">
         <v>84993</v>
       </c>
-      <c r="M24" s="83">
+      <c r="M24" s="82">
         <v>29</v>
       </c>
-      <c r="N24" s="83">
+      <c r="N24" s="82">
         <v>51</v>
       </c>
-      <c r="O24" s="83">
+      <c r="O24" s="82">
         <v>3</v>
       </c>
-      <c r="P24" s="83">
+      <c r="P24" s="82">
         <v>83</v>
       </c>
       <c r="Q24" t="s">
         <v>206</v>
       </c>
       <c r="R24" t="s">
         <v>208</v>
       </c>
       <c r="S24" t="s">
         <v>208</v>
       </c>
       <c r="T24" t="s">
         <v>213</v>
       </c>
       <c r="U24" t="s">
         <v>213</v>
       </c>
       <c r="V24" t="s">
         <v>213</v>
       </c>
       <c r="W24" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>385</v>
       </c>
       <c r="B25" t="s">
         <v>126</v>
       </c>
       <c r="C25" t="s">
         <v>145</v>
       </c>
       <c r="D25" t="s">
         <v>146</v>
       </c>
-      <c r="E25" s="83">
+      <c r="E25" s="82">
         <v>798</v>
       </c>
-      <c r="F25" s="83">
+      <c r="F25" s="82">
         <v>840</v>
       </c>
-      <c r="G25" s="83">
+      <c r="G25" s="82">
         <v>42</v>
       </c>
       <c r="H25" s="52">
         <v>5.2632000000000005E-2</v>
       </c>
       <c r="I25" s="53">
         <v>62184</v>
       </c>
       <c r="J25" s="53">
         <v>88869</v>
       </c>
       <c r="K25" s="53">
         <v>81715</v>
       </c>
       <c r="L25" s="53">
         <v>102529</v>
       </c>
-      <c r="M25" s="83">
+      <c r="M25" s="82">
         <v>19</v>
       </c>
-      <c r="N25" s="83">
+      <c r="N25" s="82">
         <v>36</v>
       </c>
-      <c r="O25" s="83">
+      <c r="O25" s="82">
         <v>4</v>
       </c>
-      <c r="P25" s="83">
+      <c r="P25" s="82">
         <v>59</v>
       </c>
       <c r="Q25" t="s">
         <v>206</v>
       </c>
       <c r="R25" t="s">
         <v>208</v>
       </c>
       <c r="S25" t="s">
         <v>208</v>
       </c>
       <c r="T25" t="s">
         <v>213</v>
       </c>
       <c r="U25" t="s">
         <v>209</v>
       </c>
       <c r="V25" t="s">
         <v>213</v>
       </c>
       <c r="W25" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="26" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>385</v>
       </c>
       <c r="B26" t="s">
         <v>126</v>
       </c>
       <c r="C26" t="s">
         <v>189</v>
       </c>
       <c r="D26" t="s">
         <v>190</v>
       </c>
-      <c r="E26" s="83">
+      <c r="E26" s="82">
         <v>209</v>
       </c>
-      <c r="F26" s="83">
+      <c r="F26" s="82">
         <v>232</v>
       </c>
-      <c r="G26" s="83">
+      <c r="G26" s="82">
         <v>23</v>
       </c>
       <c r="H26" s="52">
         <v>0.11004799999999999</v>
       </c>
       <c r="I26" s="53">
         <v>67808</v>
       </c>
       <c r="J26" s="53">
         <v>100048</v>
       </c>
       <c r="K26" s="53">
         <v>84678</v>
       </c>
       <c r="L26" s="53">
         <v>117811</v>
       </c>
-      <c r="M26" s="83">
+      <c r="M26" s="82">
         <v>8</v>
       </c>
-      <c r="N26" s="83">
+      <c r="N26" s="82">
         <v>10</v>
       </c>
-      <c r="O26" s="83">
+      <c r="O26" s="82">
         <v>2</v>
       </c>
-      <c r="P26" s="83">
+      <c r="P26" s="82">
         <v>20</v>
       </c>
       <c r="Q26" t="s">
         <v>206</v>
       </c>
       <c r="R26" t="s">
         <v>211</v>
       </c>
       <c r="S26" t="s">
         <v>208</v>
       </c>
       <c r="T26" t="s">
         <v>213</v>
       </c>
       <c r="U26" t="s">
         <v>213</v>
       </c>
       <c r="V26" t="s">
         <v>213</v>
       </c>
       <c r="W26" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="27" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>385</v>
       </c>
       <c r="B27" t="s">
         <v>126</v>
       </c>
       <c r="C27" t="s">
         <v>133</v>
       </c>
       <c r="D27" t="s">
         <v>134</v>
       </c>
-      <c r="E27" s="83">
+      <c r="E27" s="82">
         <v>876</v>
       </c>
-      <c r="F27" s="83">
+      <c r="F27" s="82">
         <v>978</v>
       </c>
-      <c r="G27" s="83">
+      <c r="G27" s="82">
         <v>102</v>
       </c>
       <c r="H27" s="52">
         <v>0.116438</v>
       </c>
       <c r="I27" s="53">
         <v>43015</v>
       </c>
       <c r="J27" s="53">
         <v>56135</v>
       </c>
       <c r="K27" s="53">
         <v>48398</v>
       </c>
       <c r="L27" s="53">
         <v>62792</v>
       </c>
-      <c r="M27" s="83">
+      <c r="M27" s="82">
         <v>28</v>
       </c>
-      <c r="N27" s="83">
+      <c r="N27" s="82">
         <v>48</v>
       </c>
-      <c r="O27" s="83">
+      <c r="O27" s="82">
         <v>10</v>
       </c>
-      <c r="P27" s="83">
+      <c r="P27" s="82">
         <v>86</v>
       </c>
       <c r="Q27" t="s">
         <v>206</v>
       </c>
       <c r="R27" t="s">
         <v>211</v>
       </c>
       <c r="S27" t="s">
         <v>208</v>
       </c>
       <c r="T27" t="s">
         <v>213</v>
       </c>
       <c r="U27" t="s">
         <v>209</v>
       </c>
       <c r="V27" t="s">
         <v>213</v>
       </c>
       <c r="W27" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>395</v>
       </c>
       <c r="B28" t="s">
         <v>126</v>
       </c>
       <c r="C28" t="s">
         <v>157</v>
       </c>
       <c r="D28" t="s">
         <v>158</v>
       </c>
-      <c r="E28" s="83">
+      <c r="E28" s="82">
         <v>489</v>
       </c>
-      <c r="F28" s="83">
+      <c r="F28" s="82">
         <v>523</v>
       </c>
-      <c r="G28" s="83">
+      <c r="G28" s="82">
         <v>34</v>
       </c>
       <c r="H28" s="52">
         <v>6.9530000000000008E-2</v>
       </c>
       <c r="I28" s="53">
         <v>42127</v>
       </c>
       <c r="J28" s="53">
         <v>62862</v>
       </c>
       <c r="K28" s="53">
         <v>52000</v>
       </c>
       <c r="L28" s="53">
         <v>74961</v>
       </c>
-      <c r="M28" s="83">
+      <c r="M28" s="82">
         <v>14</v>
       </c>
-      <c r="N28" s="83">
+      <c r="N28" s="82">
         <v>28</v>
       </c>
-      <c r="O28" s="83">
+      <c r="O28" s="82">
         <v>3</v>
       </c>
-      <c r="P28" s="83">
+      <c r="P28" s="82">
         <v>45</v>
       </c>
       <c r="Q28" t="s">
         <v>206</v>
       </c>
       <c r="R28" t="s">
         <v>208</v>
       </c>
       <c r="S28" t="s">
         <v>208</v>
       </c>
       <c r="T28" t="s">
         <v>213</v>
       </c>
       <c r="U28" t="s">
         <v>213</v>
       </c>
       <c r="V28" t="s">
         <v>213</v>
       </c>
       <c r="W28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>385</v>
       </c>
       <c r="B29" t="s">
         <v>126</v>
       </c>
       <c r="C29" t="s">
         <v>147</v>
       </c>
       <c r="D29" t="s">
         <v>148</v>
       </c>
-      <c r="E29" s="83">
+      <c r="E29" s="82">
         <v>610</v>
       </c>
-      <c r="F29" s="83">
+      <c r="F29" s="82">
         <v>658</v>
       </c>
-      <c r="G29" s="83">
+      <c r="G29" s="82">
         <v>48</v>
       </c>
       <c r="H29" s="52">
         <v>7.8688999999999995E-2</v>
       </c>
       <c r="I29" s="53">
         <v>56250</v>
       </c>
       <c r="J29" s="53">
         <v>79256</v>
       </c>
       <c r="K29" s="53">
         <v>75130</v>
       </c>
       <c r="L29" s="53">
         <v>97677</v>
       </c>
-      <c r="M29" s="83">
+      <c r="M29" s="82">
         <v>22</v>
       </c>
-      <c r="N29" s="83">
+      <c r="N29" s="82">
         <v>32</v>
       </c>
-      <c r="O29" s="83">
+      <c r="O29" s="82">
         <v>5</v>
       </c>
-      <c r="P29" s="83">
+      <c r="P29" s="82">
         <v>59</v>
       </c>
       <c r="Q29" t="s">
         <v>206</v>
       </c>
       <c r="R29" t="s">
         <v>208</v>
       </c>
       <c r="S29" t="s">
         <v>208</v>
       </c>
       <c r="T29" t="s">
         <v>213</v>
       </c>
       <c r="U29" t="s">
         <v>209</v>
       </c>
       <c r="V29" t="s">
         <v>213</v>
       </c>
       <c r="W29" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="30" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>385</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>130</v>
       </c>
-      <c r="E30" s="83">
+      <c r="E30" s="82">
         <v>1359</v>
       </c>
-      <c r="F30" s="83">
+      <c r="F30" s="82">
         <v>1442</v>
       </c>
-      <c r="G30" s="83">
+      <c r="G30" s="82">
         <v>83</v>
       </c>
       <c r="H30" s="52">
         <v>6.1074000000000003E-2</v>
       </c>
       <c r="I30" s="53">
         <v>52690</v>
       </c>
       <c r="J30" s="53">
         <v>74692</v>
       </c>
       <c r="K30" s="53">
         <v>62549</v>
       </c>
       <c r="L30" s="53">
         <v>88382</v>
       </c>
-      <c r="M30" s="83">
+      <c r="M30" s="82">
         <v>43</v>
       </c>
-      <c r="N30" s="83">
+      <c r="N30" s="82">
         <v>58</v>
       </c>
-      <c r="O30" s="83">
+      <c r="O30" s="82">
         <v>8</v>
       </c>
-      <c r="P30" s="83">
+      <c r="P30" s="82">
         <v>109</v>
       </c>
       <c r="Q30" t="s">
         <v>206</v>
       </c>
       <c r="R30" t="s">
         <v>208</v>
       </c>
       <c r="S30" t="s">
         <v>208</v>
       </c>
       <c r="T30" t="s">
         <v>209</v>
       </c>
       <c r="U30" t="s">
         <v>213</v>
       </c>
       <c r="V30" t="s">
         <v>209</v>
       </c>
       <c r="W30" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="31" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E31" s="83"/>
-[...1 lines deleted...]
-      <c r="G31" s="83"/>
+      <c r="B31" t="s">
+        <v>391</v>
+      </c>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
       <c r="H31" s="52"/>
       <c r="I31" s="53"/>
       <c r="J31" s="53"/>
       <c r="K31" s="53"/>
       <c r="L31" s="53"/>
-      <c r="M31" s="83"/>
-[...2 lines deleted...]
-      <c r="P31" s="83"/>
+      <c r="M31" s="82"/>
+      <c r="N31" s="82"/>
+      <c r="O31" s="82"/>
+      <c r="P31" s="82"/>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B32" s="28" t="s">
+      <c r="B32" t="s">
         <v>203</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="E32" s="82">
+      <c r="E32" s="81">
         <v>1312</v>
       </c>
-      <c r="F32" s="82">
+      <c r="F32" s="81">
         <v>1371</v>
       </c>
-      <c r="G32" s="82">
+      <c r="G32" s="81">
         <v>59</v>
       </c>
-      <c r="H32" s="61">
+      <c r="H32" s="60">
         <v>4.4969999999999996E-2</v>
       </c>
-      <c r="I32" s="62">
+      <c r="I32" s="61">
         <v>52588</v>
       </c>
-      <c r="J32" s="62">
+      <c r="J32" s="61">
         <v>78417</v>
       </c>
-      <c r="K32" s="62">
+      <c r="K32" s="61">
         <v>67953</v>
       </c>
-      <c r="L32" s="62">
+      <c r="L32" s="61">
         <v>95501</v>
       </c>
-      <c r="M32" s="82">
+      <c r="M32" s="81">
         <v>30</v>
       </c>
-      <c r="N32" s="82">
+      <c r="N32" s="81">
         <v>43</v>
       </c>
-      <c r="O32" s="82">
+      <c r="O32" s="81">
         <v>6</v>
       </c>
-      <c r="P32" s="82">
+      <c r="P32" s="81">
         <v>79</v>
       </c>
       <c r="Q32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V32" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W32" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>393</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
-      <c r="E33" s="83">
+      <c r="E33" s="82">
         <v>250</v>
       </c>
-      <c r="F33" s="83">
+      <c r="F33" s="82">
         <v>241</v>
       </c>
-      <c r="G33" s="83">
+      <c r="G33" s="82">
         <v>-9</v>
       </c>
       <c r="H33" s="52">
         <v>-3.6000000000000004E-2</v>
       </c>
       <c r="I33" s="53">
         <v>38568</v>
       </c>
       <c r="J33" s="53">
         <v>53728</v>
       </c>
       <c r="K33" s="53">
         <v>49770</v>
       </c>
       <c r="L33" s="53">
         <v>62934</v>
       </c>
-      <c r="M33" s="83">
+      <c r="M33" s="82">
         <v>6</v>
       </c>
-      <c r="N33" s="83">
+      <c r="N33" s="82">
         <v>9</v>
       </c>
-      <c r="O33" s="83">
+      <c r="O33" s="82">
         <v>-1</v>
       </c>
-      <c r="P33" s="83">
+      <c r="P33" s="82">
         <v>14</v>
       </c>
       <c r="Q33" t="s">
         <v>229</v>
       </c>
       <c r="R33" t="s">
         <v>208</v>
       </c>
       <c r="S33" t="s">
         <v>218</v>
       </c>
       <c r="T33" t="s">
         <v>213</v>
       </c>
       <c r="U33" t="s">
         <v>213</v>
       </c>
       <c r="V33" t="s">
         <v>213</v>
       </c>
       <c r="W33" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>393</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>230</v>
       </c>
       <c r="D34" t="s">
         <v>231</v>
       </c>
-      <c r="E34" s="83">
+      <c r="E34" s="82">
         <v>139</v>
       </c>
-      <c r="F34" s="83">
+      <c r="F34" s="82">
         <v>141</v>
       </c>
-      <c r="G34" s="83">
+      <c r="G34" s="82">
         <v>2</v>
       </c>
       <c r="H34" s="52">
         <v>1.4388000000000001E-2</v>
       </c>
       <c r="I34" s="53">
         <v>55155</v>
       </c>
       <c r="J34" s="53">
         <v>74283</v>
       </c>
       <c r="K34" s="53">
         <v>62831</v>
       </c>
       <c r="L34" s="53">
         <v>82757</v>
       </c>
-      <c r="M34" s="83">
+      <c r="M34" s="82">
         <v>3</v>
       </c>
-      <c r="N34" s="83">
+      <c r="N34" s="82">
         <v>4</v>
       </c>
-      <c r="O34" s="83">
+      <c r="O34" s="82">
         <v>0</v>
       </c>
-      <c r="P34" s="83">
+      <c r="P34" s="82">
         <v>7</v>
       </c>
       <c r="Q34" t="s">
         <v>206</v>
       </c>
       <c r="R34" t="s">
         <v>208</v>
       </c>
       <c r="S34" t="s">
         <v>208</v>
       </c>
       <c r="T34" t="s">
         <v>209</v>
       </c>
       <c r="U34" t="s">
         <v>209</v>
       </c>
       <c r="V34" t="s">
         <v>213</v>
       </c>
       <c r="W34" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>394</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>197</v>
       </c>
       <c r="D35" t="s">
         <v>198</v>
       </c>
-      <c r="E35" s="83">
+      <c r="E35" s="82">
         <v>225</v>
       </c>
-      <c r="F35" s="83">
+      <c r="F35" s="82">
         <v>234</v>
       </c>
-      <c r="G35" s="83">
+      <c r="G35" s="82">
         <v>9</v>
       </c>
       <c r="H35" s="52">
         <v>0.04</v>
       </c>
       <c r="I35" s="53">
         <v>56885</v>
       </c>
       <c r="J35" s="53">
         <v>83631</v>
       </c>
       <c r="K35" s="53">
         <v>75627</v>
       </c>
       <c r="L35" s="53">
         <v>97677</v>
       </c>
-      <c r="M35" s="83">
+      <c r="M35" s="82">
         <v>5</v>
       </c>
-      <c r="N35" s="83">
+      <c r="N35" s="82">
         <v>7</v>
       </c>
-      <c r="O35" s="83">
+      <c r="O35" s="82">
         <v>1</v>
       </c>
-      <c r="P35" s="83">
+      <c r="P35" s="82">
         <v>13</v>
       </c>
       <c r="Q35" t="s">
         <v>206</v>
       </c>
       <c r="R35" t="s">
         <v>208</v>
       </c>
       <c r="S35" t="s">
         <v>208</v>
       </c>
       <c r="T35" t="s">
         <v>213</v>
       </c>
       <c r="U35" t="s">
         <v>209</v>
       </c>
       <c r="V35" t="s">
         <v>209</v>
       </c>
       <c r="W35" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E36" s="83"/>
-[...1 lines deleted...]
-      <c r="G36" s="83"/>
+      <c r="B36" t="s">
+        <v>391</v>
+      </c>
+      <c r="E36" s="82"/>
+      <c r="F36" s="82"/>
+      <c r="G36" s="82"/>
       <c r="H36" s="52"/>
       <c r="I36" s="53"/>
       <c r="J36" s="53"/>
       <c r="K36" s="53"/>
       <c r="L36" s="53"/>
-      <c r="M36" s="83"/>
-[...2 lines deleted...]
-      <c r="P36" s="83"/>
+      <c r="M36" s="82"/>
+      <c r="N36" s="82"/>
+      <c r="O36" s="82"/>
+      <c r="P36" s="82"/>
     </row>
     <row r="37" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B37" s="28" t="s">
+      <c r="B37" t="s">
         <v>203</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="E37" s="82">
+      <c r="E37" s="81">
         <v>2725</v>
       </c>
-      <c r="F37" s="82">
+      <c r="F37" s="81">
         <v>3045</v>
       </c>
-      <c r="G37" s="82">
+      <c r="G37" s="81">
         <v>320</v>
       </c>
-      <c r="H37" s="61">
+      <c r="H37" s="60">
         <v>0.11743100000000001</v>
       </c>
-      <c r="I37" s="62">
+      <c r="I37" s="61">
         <v>63190</v>
       </c>
-      <c r="J37" s="62">
+      <c r="J37" s="61">
         <v>85927</v>
       </c>
-      <c r="K37" s="62">
+      <c r="K37" s="61">
         <v>80704</v>
       </c>
-      <c r="L37" s="62">
+      <c r="L37" s="61">
         <v>100708</v>
       </c>
-      <c r="M37" s="82">
+      <c r="M37" s="81">
         <v>67</v>
       </c>
-      <c r="N37" s="82">
+      <c r="N37" s="81">
         <v>107</v>
       </c>
-      <c r="O37" s="82">
+      <c r="O37" s="81">
         <v>32</v>
       </c>
-      <c r="P37" s="82">
+      <c r="P37" s="81">
         <v>206</v>
       </c>
       <c r="Q37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V37" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W37" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>384</v>
       </c>
       <c r="B38" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s">
         <v>141</v>
       </c>
       <c r="D38" t="s">
         <v>142</v>
       </c>
-      <c r="E38" s="83">
+      <c r="E38" s="82">
         <v>713</v>
       </c>
-      <c r="F38" s="83">
+      <c r="F38" s="82">
         <v>899</v>
       </c>
-      <c r="G38" s="83">
+      <c r="G38" s="82">
         <v>186</v>
       </c>
       <c r="H38" s="52">
         <v>0.26086999999999999</v>
       </c>
       <c r="I38" s="53">
         <v>73701</v>
       </c>
       <c r="J38" s="53">
         <v>92040</v>
       </c>
       <c r="K38" s="53">
         <v>87788</v>
       </c>
       <c r="L38" s="53">
         <v>104522</v>
       </c>
-      <c r="M38" s="83">
+      <c r="M38" s="82">
         <v>17</v>
       </c>
-      <c r="N38" s="83">
+      <c r="N38" s="82">
         <v>29</v>
       </c>
-      <c r="O38" s="83">
+      <c r="O38" s="82">
         <v>19</v>
       </c>
-      <c r="P38" s="83">
+      <c r="P38" s="82">
         <v>65</v>
       </c>
       <c r="Q38" t="s">
         <v>206</v>
       </c>
       <c r="R38" t="s">
         <v>208</v>
       </c>
       <c r="S38" t="s">
         <v>208</v>
       </c>
       <c r="T38" t="s">
         <v>209</v>
       </c>
       <c r="U38" t="s">
         <v>210</v>
       </c>
       <c r="V38" t="s">
         <v>210</v>
       </c>
       <c r="W38" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>385</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>155</v>
       </c>
       <c r="D39" t="s">
         <v>156</v>
       </c>
-      <c r="E39" s="83">
+      <c r="E39" s="82">
         <v>940</v>
       </c>
-      <c r="F39" s="83">
+      <c r="F39" s="82">
         <v>960</v>
       </c>
-      <c r="G39" s="83">
+      <c r="G39" s="82">
         <v>20</v>
       </c>
       <c r="H39" s="52">
         <v>2.1277000000000001E-2</v>
       </c>
       <c r="I39" s="53">
         <v>68668</v>
       </c>
       <c r="J39" s="53">
         <v>82573</v>
       </c>
       <c r="K39" s="53">
         <v>81573</v>
       </c>
       <c r="L39" s="53">
         <v>96930</v>
       </c>
-      <c r="M39" s="83">
+      <c r="M39" s="82">
         <v>18</v>
       </c>
-      <c r="N39" s="83">
+      <c r="N39" s="82">
         <v>30</v>
       </c>
-      <c r="O39" s="83">
+      <c r="O39" s="82">
         <v>2</v>
       </c>
-      <c r="P39" s="83">
+      <c r="P39" s="82">
         <v>50</v>
       </c>
       <c r="Q39" t="s">
         <v>206</v>
       </c>
       <c r="R39" t="s">
         <v>208</v>
       </c>
       <c r="S39" t="s">
         <v>208</v>
       </c>
       <c r="T39" t="s">
         <v>210</v>
       </c>
       <c r="U39" t="s">
         <v>210</v>
       </c>
       <c r="V39" t="s">
         <v>210</v>
       </c>
       <c r="W39" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="40" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E40" s="83"/>
-[...1 lines deleted...]
-      <c r="G40" s="83"/>
+      <c r="B40" t="s">
+        <v>391</v>
+      </c>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
       <c r="H40" s="52"/>
       <c r="I40" s="53"/>
       <c r="J40" s="53"/>
       <c r="K40" s="53"/>
       <c r="L40" s="53"/>
-      <c r="M40" s="83"/>
-[...2 lines deleted...]
-      <c r="P40" s="83"/>
+      <c r="M40" s="82"/>
+      <c r="N40" s="82"/>
+      <c r="O40" s="82"/>
+      <c r="P40" s="82"/>
     </row>
     <row r="41" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B41" s="28" t="s">
+      <c r="B41" t="s">
         <v>203</v>
       </c>
       <c r="C41" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="82">
+      <c r="E41" s="81">
         <v>1272</v>
       </c>
-      <c r="F41" s="82">
+      <c r="F41" s="81">
         <v>1370</v>
       </c>
-      <c r="G41" s="82">
+      <c r="G41" s="81">
         <v>98</v>
       </c>
-      <c r="H41" s="61">
+      <c r="H41" s="60">
         <v>7.7044000000000001E-2</v>
       </c>
-      <c r="I41" s="62">
+      <c r="I41" s="61">
         <v>46712</v>
       </c>
-      <c r="J41" s="62">
+      <c r="J41" s="61">
         <v>71319</v>
       </c>
-      <c r="K41" s="62">
+      <c r="K41" s="61">
         <v>66548</v>
       </c>
-      <c r="L41" s="62">
+      <c r="L41" s="61">
         <v>87970</v>
       </c>
-      <c r="M41" s="82">
+      <c r="M41" s="81">
         <v>28</v>
       </c>
-      <c r="N41" s="82">
+      <c r="N41" s="81">
         <v>97</v>
       </c>
-      <c r="O41" s="82">
+      <c r="O41" s="81">
         <v>10</v>
       </c>
-      <c r="P41" s="82">
+      <c r="P41" s="81">
         <v>135</v>
       </c>
       <c r="Q41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V41" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W41" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>395</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
-      <c r="E42" s="83">
+      <c r="E42" s="82">
         <v>80</v>
       </c>
-      <c r="F42" s="83">
+      <c r="F42" s="82">
         <v>94</v>
       </c>
-      <c r="G42" s="83">
+      <c r="G42" s="82">
         <v>14</v>
       </c>
       <c r="H42" s="52">
         <v>0.17499999999999999</v>
       </c>
       <c r="I42" s="53">
         <v>31200</v>
       </c>
       <c r="J42" s="53">
         <v>36848</v>
       </c>
       <c r="K42" s="53">
         <v>33925</v>
       </c>
       <c r="L42" s="53">
         <v>33925</v>
       </c>
-      <c r="M42" s="83">
+      <c r="M42" s="82">
         <v>2</v>
       </c>
-      <c r="N42" s="83">
+      <c r="N42" s="82">
         <v>9</v>
       </c>
-      <c r="O42" s="83">
+      <c r="O42" s="82">
         <v>1</v>
       </c>
-      <c r="P42" s="83">
+      <c r="P42" s="82">
         <v>12</v>
       </c>
       <c r="Q42" t="s">
         <v>227</v>
       </c>
       <c r="R42" t="s">
         <v>208</v>
       </c>
       <c r="S42" t="s">
         <v>208</v>
       </c>
       <c r="T42" t="s">
         <v>209</v>
       </c>
       <c r="U42" t="s">
         <v>209</v>
       </c>
       <c r="V42" t="s">
         <v>209</v>
       </c>
       <c r="W42" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E43" s="83"/>
-[...1 lines deleted...]
-      <c r="G43" s="83"/>
+      <c r="B43" t="s">
+        <v>391</v>
+      </c>
+      <c r="E43" s="82"/>
+      <c r="F43" s="82"/>
+      <c r="G43" s="82"/>
       <c r="H43" s="52"/>
       <c r="I43" s="53"/>
       <c r="J43" s="53"/>
       <c r="K43" s="53"/>
       <c r="L43" s="53"/>
-      <c r="M43" s="83"/>
-[...2 lines deleted...]
-      <c r="P43" s="83"/>
+      <c r="M43" s="82"/>
+      <c r="N43" s="82"/>
+      <c r="O43" s="82"/>
+      <c r="P43" s="82"/>
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B44" s="28" t="s">
+      <c r="B44" t="s">
         <v>203</v>
       </c>
       <c r="C44" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="E44" s="82">
+      <c r="E44" s="81">
         <v>3070</v>
       </c>
-      <c r="F44" s="82">
+      <c r="F44" s="81">
         <v>3211</v>
       </c>
-      <c r="G44" s="82">
+      <c r="G44" s="81">
         <v>141</v>
       </c>
-      <c r="H44" s="61">
+      <c r="H44" s="60">
         <v>4.5928000000000004E-2</v>
       </c>
-      <c r="I44" s="62">
+      <c r="I44" s="61">
         <v>39133</v>
       </c>
-      <c r="J44" s="62">
+      <c r="J44" s="61">
         <v>50786</v>
       </c>
-      <c r="K44" s="62">
+      <c r="K44" s="61">
         <v>46779</v>
       </c>
-      <c r="L44" s="62">
+      <c r="L44" s="61">
         <v>58081</v>
       </c>
-      <c r="M44" s="82">
+      <c r="M44" s="81">
         <v>118</v>
       </c>
-      <c r="N44" s="82">
+      <c r="N44" s="81">
         <v>144</v>
       </c>
-      <c r="O44" s="82">
+      <c r="O44" s="81">
         <v>14</v>
       </c>
-      <c r="P44" s="82">
+      <c r="P44" s="81">
         <v>276</v>
       </c>
       <c r="Q44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V44" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W44" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>394</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" t="s">
         <v>149</v>
       </c>
       <c r="D45" t="s">
         <v>150</v>
       </c>
-      <c r="E45" s="83">
+      <c r="E45" s="82">
         <v>701</v>
       </c>
-      <c r="F45" s="83">
+      <c r="F45" s="82">
         <v>732</v>
       </c>
-      <c r="G45" s="83">
+      <c r="G45" s="82">
         <v>31</v>
       </c>
       <c r="H45" s="52">
         <v>4.4222999999999998E-2</v>
       </c>
       <c r="I45" s="53">
         <v>41983</v>
       </c>
       <c r="J45" s="53">
         <v>50965</v>
       </c>
       <c r="K45" s="53">
         <v>50024</v>
       </c>
       <c r="L45" s="53">
         <v>60333</v>
       </c>
-      <c r="M45" s="83">
+      <c r="M45" s="82">
         <v>24</v>
       </c>
-      <c r="N45" s="83">
+      <c r="N45" s="82">
         <v>32</v>
       </c>
-      <c r="O45" s="83">
+      <c r="O45" s="82">
         <v>3</v>
       </c>
-      <c r="P45" s="83">
+      <c r="P45" s="82">
         <v>59</v>
       </c>
       <c r="Q45" t="s">
         <v>221</v>
       </c>
       <c r="R45" t="s">
         <v>208</v>
       </c>
       <c r="S45" t="s">
         <v>208</v>
       </c>
       <c r="T45" t="s">
         <v>213</v>
       </c>
       <c r="U45" t="s">
         <v>213</v>
       </c>
       <c r="V45" t="s">
         <v>213</v>
       </c>
       <c r="W45" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>395</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>161</v>
       </c>
       <c r="D46" t="s">
         <v>162</v>
       </c>
-      <c r="E46" s="83">
+      <c r="E46" s="82">
         <v>452</v>
       </c>
-      <c r="F46" s="83">
+      <c r="F46" s="82">
         <v>495</v>
       </c>
-      <c r="G46" s="83">
+      <c r="G46" s="82">
         <v>43</v>
       </c>
       <c r="H46" s="52">
         <v>9.5132999999999995E-2</v>
       </c>
       <c r="I46" s="53">
         <v>44922</v>
       </c>
       <c r="J46" s="53">
         <v>57653</v>
       </c>
       <c r="K46" s="53">
         <v>49113</v>
       </c>
       <c r="L46" s="53">
         <v>63059</v>
       </c>
-      <c r="M46" s="83">
+      <c r="M46" s="82">
         <v>16</v>
       </c>
-      <c r="N46" s="83">
+      <c r="N46" s="82">
         <v>21</v>
       </c>
-      <c r="O46" s="83">
+      <c r="O46" s="82">
         <v>4</v>
       </c>
-      <c r="P46" s="83">
+      <c r="P46" s="82">
         <v>41</v>
       </c>
       <c r="Q46" t="s">
         <v>221</v>
       </c>
       <c r="R46" t="s">
         <v>208</v>
       </c>
       <c r="S46" t="s">
         <v>232</v>
       </c>
       <c r="T46" t="s">
         <v>223</v>
       </c>
       <c r="U46" t="s">
         <v>209</v>
       </c>
       <c r="V46" t="s">
         <v>213</v>
       </c>
       <c r="W46" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>393</v>
       </c>
       <c r="B47" t="s">
         <v>126</v>
       </c>
       <c r="C47" t="s">
         <v>235</v>
       </c>
       <c r="D47" t="s">
         <v>236</v>
       </c>
-      <c r="E47" s="83">
+      <c r="E47" s="82">
         <v>187</v>
       </c>
-      <c r="F47" s="83">
+      <c r="F47" s="82">
         <v>188</v>
       </c>
-      <c r="G47" s="83">
+      <c r="G47" s="82">
         <v>1</v>
       </c>
       <c r="H47" s="52">
         <v>5.3480000000000003E-3</v>
       </c>
       <c r="I47" s="53">
         <v>39108</v>
       </c>
       <c r="J47" s="53">
         <v>49665</v>
       </c>
       <c r="K47" s="53">
         <v>44774</v>
       </c>
       <c r="L47" s="53">
         <v>56208</v>
       </c>
-      <c r="M47" s="83">
+      <c r="M47" s="82">
         <v>7</v>
       </c>
-      <c r="N47" s="83">
+      <c r="N47" s="82">
         <v>9</v>
       </c>
-      <c r="O47" s="83">
+      <c r="O47" s="82">
         <v>0</v>
       </c>
-      <c r="P47" s="83">
+      <c r="P47" s="82">
         <v>16</v>
       </c>
       <c r="Q47" t="s">
         <v>221</v>
       </c>
       <c r="R47" t="s">
         <v>208</v>
       </c>
       <c r="S47" t="s">
         <v>232</v>
       </c>
       <c r="T47" t="s">
         <v>213</v>
       </c>
       <c r="U47" t="s">
         <v>213</v>
       </c>
       <c r="V47" t="s">
         <v>213</v>
       </c>
       <c r="W47" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>395</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>185</v>
       </c>
       <c r="D48" t="s">
         <v>186</v>
       </c>
-      <c r="E48" s="83">
+      <c r="E48" s="82">
         <v>106</v>
       </c>
-      <c r="F48" s="83">
+      <c r="F48" s="82">
         <v>128</v>
       </c>
-      <c r="G48" s="83">
+      <c r="G48" s="82">
         <v>22</v>
       </c>
       <c r="H48" s="52">
         <v>0.20754700000000001</v>
       </c>
       <c r="I48" s="53">
         <v>46842</v>
       </c>
       <c r="J48" s="53">
         <v>46246</v>
       </c>
       <c r="K48" s="53">
         <v>46842</v>
       </c>
       <c r="L48" s="53">
         <v>46842</v>
       </c>
-      <c r="M48" s="83">
+      <c r="M48" s="82">
         <v>3</v>
       </c>
-      <c r="N48" s="83">
+      <c r="N48" s="82">
         <v>6</v>
       </c>
-      <c r="O48" s="83">
+      <c r="O48" s="82">
         <v>2</v>
       </c>
-      <c r="P48" s="83">
+      <c r="P48" s="82">
         <v>11</v>
       </c>
       <c r="Q48" t="s">
         <v>206</v>
       </c>
       <c r="R48" t="s">
         <v>208</v>
       </c>
       <c r="S48" t="s">
         <v>218</v>
       </c>
       <c r="T48" t="s">
         <v>223</v>
       </c>
       <c r="U48" t="s">
         <v>213</v>
       </c>
       <c r="V48" t="s">
         <v>213</v>
       </c>
       <c r="W48" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>393</v>
       </c>
       <c r="B49" t="s">
         <v>81</v>
       </c>
       <c r="C49" t="s">
         <v>112</v>
       </c>
       <c r="D49" t="s">
         <v>113</v>
       </c>
-      <c r="E49" s="83">
+      <c r="E49" s="82">
         <v>215</v>
       </c>
-      <c r="F49" s="83">
+      <c r="F49" s="82">
         <v>202</v>
       </c>
-      <c r="G49" s="83">
+      <c r="G49" s="82">
         <v>-13</v>
       </c>
       <c r="H49" s="52">
         <v>-6.0464999999999998E-2</v>
       </c>
       <c r="I49" s="53">
         <v>31497</v>
       </c>
       <c r="J49" s="53">
         <v>38653</v>
       </c>
       <c r="K49" s="53">
         <v>38426</v>
       </c>
       <c r="L49" s="53">
         <v>44609</v>
       </c>
-      <c r="M49" s="83">
+      <c r="M49" s="82">
         <v>9</v>
       </c>
-      <c r="N49" s="83">
+      <c r="N49" s="82">
         <v>12</v>
       </c>
-      <c r="O49" s="83">
+      <c r="O49" s="82">
         <v>-1</v>
       </c>
-      <c r="P49" s="83">
+      <c r="P49" s="82">
         <v>20</v>
       </c>
       <c r="Q49" t="s">
         <v>217</v>
       </c>
       <c r="R49" t="s">
         <v>208</v>
       </c>
       <c r="S49" t="s">
         <v>222</v>
       </c>
       <c r="T49" t="s">
         <v>213</v>
       </c>
       <c r="U49" t="s">
         <v>213</v>
       </c>
       <c r="V49" t="s">
         <v>213</v>
       </c>
       <c r="W49" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E50" s="83"/>
-[...1 lines deleted...]
-      <c r="G50" s="83"/>
+      <c r="B50" t="s">
+        <v>391</v>
+      </c>
+      <c r="E50" s="82"/>
+      <c r="F50" s="82"/>
+      <c r="G50" s="82"/>
       <c r="H50" s="52"/>
       <c r="I50" s="53"/>
       <c r="J50" s="53"/>
       <c r="K50" s="53"/>
       <c r="L50" s="53"/>
-      <c r="M50" s="83"/>
-[...2 lines deleted...]
-      <c r="P50" s="83"/>
+      <c r="M50" s="82"/>
+      <c r="N50" s="82"/>
+      <c r="O50" s="82"/>
+      <c r="P50" s="82"/>
     </row>
     <row r="51" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B51" s="28" t="s">
+      <c r="B51" t="s">
         <v>203</v>
       </c>
       <c r="C51" s="28" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="E51" s="82">
+      <c r="E51" s="81">
         <v>547</v>
       </c>
-      <c r="F51" s="82">
+      <c r="F51" s="81">
         <v>577</v>
       </c>
-      <c r="G51" s="82">
+      <c r="G51" s="81">
         <v>30</v>
       </c>
-      <c r="H51" s="61">
+      <c r="H51" s="60">
         <v>5.4844999999999998E-2</v>
       </c>
-      <c r="I51" s="62">
+      <c r="I51" s="61">
         <v>47051</v>
       </c>
-      <c r="J51" s="62">
+      <c r="J51" s="61">
         <v>98094</v>
       </c>
-      <c r="K51" s="62">
+      <c r="K51" s="61">
         <v>72134</v>
       </c>
-      <c r="L51" s="62">
+      <c r="L51" s="61">
         <v>100505</v>
       </c>
-      <c r="M51" s="82">
+      <c r="M51" s="81">
         <v>14</v>
       </c>
-      <c r="N51" s="82">
+      <c r="N51" s="81">
         <v>24</v>
       </c>
-      <c r="O51" s="82">
+      <c r="O51" s="81">
         <v>3</v>
       </c>
-      <c r="P51" s="82">
+      <c r="P51" s="81">
         <v>41</v>
       </c>
       <c r="Q51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V51" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W51" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="52" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E52" s="83"/>
-[...1 lines deleted...]
-      <c r="G52" s="83"/>
+      <c r="B52" t="s">
+        <v>391</v>
+      </c>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
       <c r="H52" s="52"/>
       <c r="I52" s="53"/>
       <c r="J52" s="53"/>
       <c r="K52" s="53"/>
       <c r="L52" s="53"/>
-      <c r="M52" s="83"/>
-[...2 lines deleted...]
-      <c r="P52" s="83"/>
+      <c r="M52" s="82"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="82"/>
+      <c r="P52" s="82"/>
     </row>
     <row r="53" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A53" s="28"/>
-      <c r="B53" s="28" t="s">
+      <c r="B53" t="s">
         <v>203</v>
       </c>
       <c r="C53" s="28" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="E53" s="82"/>
-[...10 lines deleted...]
-      <c r="P53" s="82"/>
+      <c r="E53" s="81"/>
+      <c r="F53" s="81"/>
+      <c r="G53" s="81"/>
+      <c r="H53" s="60"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="61"/>
+      <c r="K53" s="61"/>
+      <c r="L53" s="61"/>
+      <c r="M53" s="81"/>
+      <c r="N53" s="81"/>
+      <c r="O53" s="81"/>
+      <c r="P53" s="81"/>
       <c r="Q53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V53" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W53" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>420</v>
       </c>
       <c r="B54" t="s">
         <v>233</v>
       </c>
       <c r="C54" t="s">
         <v>237</v>
       </c>
       <c r="D54" t="s">
         <v>238</v>
       </c>
-      <c r="E54" s="83"/>
-[...1 lines deleted...]
-      <c r="G54" s="83"/>
+      <c r="E54" s="82"/>
+      <c r="F54" s="82"/>
+      <c r="G54" s="82"/>
       <c r="H54" s="52"/>
       <c r="I54" s="53">
         <v>29162</v>
       </c>
       <c r="J54" s="53">
         <v>64291</v>
       </c>
       <c r="K54" s="53">
         <v>62833</v>
       </c>
       <c r="L54" s="53">
         <v>89013</v>
       </c>
-      <c r="M54" s="83"/>
-[...2 lines deleted...]
-      <c r="P54" s="83"/>
+      <c r="M54" s="82"/>
+      <c r="N54" s="82"/>
+      <c r="O54" s="82"/>
+      <c r="P54" s="82"/>
       <c r="Q54" t="s">
         <v>234</v>
       </c>
       <c r="R54" t="s">
         <v>208</v>
       </c>
       <c r="S54" t="s">
         <v>208</v>
       </c>
       <c r="T54" t="s">
         <v>209</v>
       </c>
       <c r="U54" t="s">
         <v>212</v>
       </c>
       <c r="V54" t="s">
         <v>210</v>
       </c>
       <c r="W54" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>394</v>
       </c>
       <c r="B55" t="s">
         <v>126</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>152</v>
       </c>
-      <c r="E55" s="83">
+      <c r="E55" s="82">
         <v>851</v>
       </c>
-      <c r="F55" s="83">
+      <c r="F55" s="82">
         <v>843</v>
       </c>
-      <c r="G55" s="83">
+      <c r="G55" s="82">
         <v>-8</v>
       </c>
       <c r="H55" s="52">
         <v>-9.4009999999999996E-3</v>
       </c>
       <c r="I55" s="53">
         <v>45513</v>
       </c>
       <c r="J55" s="53">
         <v>53042</v>
       </c>
       <c r="K55" s="53">
         <v>47938</v>
       </c>
       <c r="L55" s="53">
         <v>59444</v>
       </c>
-      <c r="M55" s="83">
+      <c r="M55" s="82">
         <v>28</v>
       </c>
-      <c r="N55" s="83">
+      <c r="N55" s="82">
         <v>28</v>
       </c>
-      <c r="O55" s="83">
+      <c r="O55" s="82">
         <v>-1</v>
       </c>
-      <c r="P55" s="83">
+      <c r="P55" s="82">
         <v>55</v>
       </c>
       <c r="Q55" t="s">
         <v>206</v>
       </c>
       <c r="R55" t="s">
         <v>208</v>
       </c>
       <c r="S55" t="s">
         <v>208</v>
       </c>
       <c r="T55" t="s">
         <v>213</v>
       </c>
       <c r="U55" t="s">
         <v>210</v>
       </c>
       <c r="V55" t="s">
         <v>209</v>
       </c>
       <c r="W55" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>393</v>
       </c>
       <c r="B56" t="s">
         <v>126</v>
       </c>
       <c r="C56" t="s">
         <v>239</v>
       </c>
       <c r="D56" t="s">
         <v>240</v>
       </c>
-      <c r="E56" s="83">
+      <c r="E56" s="82">
         <v>82</v>
       </c>
-      <c r="F56" s="83">
+      <c r="F56" s="82">
         <v>81</v>
       </c>
-      <c r="G56" s="83">
+      <c r="G56" s="82">
         <v>-1</v>
       </c>
       <c r="H56" s="52">
         <v>-1.2195000000000001E-2</v>
       </c>
       <c r="I56" s="53">
         <v>45170</v>
       </c>
       <c r="J56" s="53">
         <v>53899</v>
       </c>
       <c r="K56" s="53">
         <v>47739</v>
       </c>
       <c r="L56" s="53">
         <v>60724</v>
       </c>
-      <c r="M56" s="83">
+      <c r="M56" s="82">
         <v>3</v>
       </c>
-      <c r="N56" s="83">
+      <c r="N56" s="82">
         <v>3</v>
       </c>
-      <c r="O56" s="83">
+      <c r="O56" s="82">
         <v>0</v>
       </c>
-      <c r="P56" s="83">
+      <c r="P56" s="82">
         <v>6</v>
       </c>
       <c r="Q56" t="s">
         <v>206</v>
       </c>
       <c r="R56" t="s">
         <v>208</v>
       </c>
       <c r="S56" t="s">
         <v>208</v>
       </c>
       <c r="T56" t="s">
         <v>213</v>
       </c>
       <c r="U56" t="s">
         <v>210</v>
       </c>
       <c r="V56" t="s">
         <v>209</v>
       </c>
       <c r="W56" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>394</v>
       </c>
       <c r="B57" t="s">
         <v>126</v>
       </c>
       <c r="C57" t="s">
         <v>139</v>
       </c>
       <c r="D57" t="s">
         <v>140</v>
       </c>
-      <c r="E57" s="83">
+      <c r="E57" s="82">
         <v>1184</v>
       </c>
-      <c r="F57" s="83">
+      <c r="F57" s="82">
         <v>1175</v>
       </c>
-      <c r="G57" s="83">
+      <c r="G57" s="82">
         <v>-9</v>
       </c>
       <c r="H57" s="52">
         <v>-7.6010000000000001E-3</v>
       </c>
       <c r="I57" s="53">
         <v>45674</v>
       </c>
       <c r="J57" s="53">
         <v>54233</v>
       </c>
       <c r="K57" s="53">
         <v>49169</v>
       </c>
       <c r="L57" s="53">
         <v>60038</v>
       </c>
-      <c r="M57" s="83">
+      <c r="M57" s="82">
         <v>36</v>
       </c>
-      <c r="N57" s="83">
+      <c r="N57" s="82">
         <v>38</v>
       </c>
-      <c r="O57" s="83">
+      <c r="O57" s="82">
         <v>-1</v>
       </c>
-      <c r="P57" s="83">
+      <c r="P57" s="82">
         <v>73</v>
       </c>
       <c r="Q57" t="s">
         <v>206</v>
       </c>
       <c r="R57" t="s">
         <v>208</v>
       </c>
       <c r="S57" t="s">
         <v>208</v>
       </c>
       <c r="T57" t="s">
         <v>213</v>
       </c>
       <c r="U57" t="s">
         <v>210</v>
       </c>
       <c r="V57" t="s">
         <v>209</v>
       </c>
       <c r="W57" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="58" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>393</v>
       </c>
       <c r="B58" t="s">
         <v>126</v>
       </c>
       <c r="C58" t="s">
         <v>241</v>
       </c>
       <c r="D58" t="s">
         <v>242</v>
       </c>
-      <c r="E58" s="83">
+      <c r="E58" s="82">
         <v>107</v>
       </c>
-      <c r="F58" s="83">
+      <c r="F58" s="82">
         <v>106</v>
       </c>
-      <c r="G58" s="83">
+      <c r="G58" s="82">
         <v>-1</v>
       </c>
       <c r="H58" s="52">
         <v>-9.3460000000000001E-3</v>
       </c>
       <c r="I58" s="53">
         <v>43723</v>
       </c>
       <c r="J58" s="53">
         <v>51829</v>
       </c>
       <c r="K58" s="53">
         <v>47382</v>
       </c>
       <c r="L58" s="53">
         <v>58545</v>
       </c>
-      <c r="M58" s="83">
+      <c r="M58" s="82">
         <v>4</v>
       </c>
-      <c r="N58" s="83">
+      <c r="N58" s="82">
         <v>4</v>
       </c>
-      <c r="O58" s="83">
+      <c r="O58" s="82">
         <v>0</v>
       </c>
-      <c r="P58" s="83">
+      <c r="P58" s="82">
         <v>8</v>
       </c>
       <c r="Q58" t="s">
         <v>206</v>
       </c>
       <c r="R58" t="s">
         <v>208</v>
       </c>
       <c r="S58" t="s">
         <v>208</v>
       </c>
       <c r="T58" t="s">
         <v>213</v>
       </c>
       <c r="U58" t="s">
         <v>210</v>
       </c>
       <c r="V58" t="s">
         <v>209</v>
       </c>
       <c r="W58" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="59" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>393</v>
       </c>
       <c r="B59" t="s">
         <v>126</v>
       </c>
       <c r="C59" t="s">
         <v>243</v>
       </c>
       <c r="D59" t="s">
         <v>244</v>
       </c>
-      <c r="E59" s="83">
+      <c r="E59" s="82">
         <v>255</v>
       </c>
-      <c r="F59" s="83">
+      <c r="F59" s="82">
         <v>263</v>
       </c>
-      <c r="G59" s="83">
+      <c r="G59" s="82">
         <v>8</v>
       </c>
       <c r="H59" s="52">
         <v>3.1373000000000005E-2</v>
       </c>
       <c r="I59" s="53">
         <v>28754</v>
       </c>
       <c r="J59" s="53">
         <v>37285</v>
       </c>
       <c r="K59" s="53">
         <v>30849</v>
       </c>
       <c r="L59" s="53">
         <v>34880</v>
       </c>
-      <c r="M59" s="83">
+      <c r="M59" s="82">
         <v>15</v>
       </c>
-      <c r="N59" s="83">
+      <c r="N59" s="82">
         <v>15</v>
       </c>
-      <c r="O59" s="83">
+      <c r="O59" s="82">
         <v>1</v>
       </c>
-      <c r="P59" s="83">
+      <c r="P59" s="82">
         <v>31</v>
       </c>
       <c r="Q59" t="s">
         <v>206</v>
       </c>
       <c r="R59" t="s">
         <v>208</v>
       </c>
       <c r="S59" t="s">
         <v>208</v>
       </c>
       <c r="T59" t="s">
         <v>213</v>
       </c>
       <c r="U59" t="s">
         <v>210</v>
       </c>
       <c r="V59" t="s">
         <v>209</v>
       </c>
       <c r="W59" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>394</v>
       </c>
       <c r="B60" t="s">
         <v>81</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60" t="s">
         <v>97</v>
       </c>
-      <c r="E60" s="83">
+      <c r="E60" s="82">
         <v>585</v>
       </c>
-      <c r="F60" s="83">
+      <c r="F60" s="82">
         <v>589</v>
       </c>
-      <c r="G60" s="83">
+      <c r="G60" s="82">
         <v>4</v>
       </c>
       <c r="H60" s="52">
         <v>6.8379999999999995E-3</v>
       </c>
       <c r="I60" s="53">
         <v>28947</v>
       </c>
       <c r="J60" s="53">
         <v>37369</v>
       </c>
       <c r="K60" s="53">
         <v>36546</v>
       </c>
       <c r="L60" s="53">
         <v>43979</v>
       </c>
-      <c r="M60" s="83">
+      <c r="M60" s="82">
         <v>34</v>
       </c>
-      <c r="N60" s="83">
+      <c r="N60" s="82">
         <v>38</v>
       </c>
-      <c r="O60" s="83">
+      <c r="O60" s="82">
         <v>0</v>
       </c>
-      <c r="P60" s="83">
+      <c r="P60" s="82">
         <v>72</v>
       </c>
       <c r="Q60" t="s">
         <v>229</v>
       </c>
       <c r="R60" t="s">
         <v>208</v>
       </c>
       <c r="S60" t="s">
         <v>208</v>
       </c>
       <c r="T60" t="s">
         <v>213</v>
       </c>
       <c r="U60" t="s">
         <v>213</v>
       </c>
       <c r="V60" t="s">
         <v>223</v>
       </c>
       <c r="W60" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>393</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61" t="s">
         <v>195</v>
       </c>
       <c r="D61" t="s">
         <v>196</v>
       </c>
-      <c r="E61" s="83">
+      <c r="E61" s="82">
         <v>74</v>
       </c>
-      <c r="F61" s="83">
+      <c r="F61" s="82">
         <v>77</v>
       </c>
-      <c r="G61" s="83">
+      <c r="G61" s="82">
         <v>3</v>
       </c>
       <c r="H61" s="52">
         <v>4.0541000000000001E-2</v>
       </c>
       <c r="I61" s="53">
         <v>28600</v>
       </c>
       <c r="J61" s="53">
         <v>48788</v>
       </c>
       <c r="K61" s="53">
         <v>45074</v>
       </c>
       <c r="L61" s="53">
         <v>65992</v>
       </c>
-      <c r="M61" s="83">
+      <c r="M61" s="82">
         <v>4</v>
       </c>
-      <c r="N61" s="83">
+      <c r="N61" s="82">
         <v>3</v>
       </c>
-      <c r="O61" s="83">
+      <c r="O61" s="82">
         <v>0</v>
       </c>
-      <c r="P61" s="83">
+      <c r="P61" s="82">
         <v>7</v>
       </c>
       <c r="Q61" t="s">
         <v>206</v>
       </c>
       <c r="R61" t="s">
         <v>208</v>
       </c>
       <c r="S61" t="s">
         <v>208</v>
       </c>
       <c r="T61" t="s">
         <v>213</v>
       </c>
       <c r="U61" t="s">
         <v>213</v>
       </c>
       <c r="V61" t="s">
         <v>213</v>
       </c>
       <c r="W61" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E62" s="83"/>
-[...1 lines deleted...]
-      <c r="G62" s="83"/>
+      <c r="B62" t="s">
+        <v>391</v>
+      </c>
+      <c r="E62" s="82"/>
+      <c r="F62" s="82"/>
+      <c r="G62" s="82"/>
       <c r="H62" s="52"/>
       <c r="I62" s="53"/>
       <c r="J62" s="53"/>
       <c r="K62" s="53"/>
       <c r="L62" s="53"/>
-      <c r="M62" s="83"/>
-[...2 lines deleted...]
-      <c r="P62" s="83"/>
+      <c r="M62" s="82"/>
+      <c r="N62" s="82"/>
+      <c r="O62" s="82"/>
+      <c r="P62" s="82"/>
     </row>
     <row r="63" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A63" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B63" s="28" t="s">
+      <c r="B63" t="s">
         <v>203</v>
       </c>
       <c r="C63" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D63" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="E63" s="82">
+      <c r="E63" s="81">
         <v>1788</v>
       </c>
-      <c r="F63" s="82">
+      <c r="F63" s="81">
         <v>1857</v>
       </c>
-      <c r="G63" s="82">
+      <c r="G63" s="81">
         <v>69</v>
       </c>
-      <c r="H63" s="61">
+      <c r="H63" s="60">
         <v>3.8591E-2</v>
       </c>
-      <c r="I63" s="62">
+      <c r="I63" s="61">
         <v>35168</v>
       </c>
-      <c r="J63" s="62">
+      <c r="J63" s="61">
         <v>54862</v>
       </c>
-      <c r="K63" s="62">
+      <c r="K63" s="61">
         <v>43519</v>
       </c>
-      <c r="L63" s="62">
+      <c r="L63" s="61">
         <v>59161</v>
       </c>
-      <c r="M63" s="82">
+      <c r="M63" s="81">
         <v>91</v>
       </c>
-      <c r="N63" s="82">
+      <c r="N63" s="81">
         <v>107</v>
       </c>
-      <c r="O63" s="82">
+      <c r="O63" s="81">
         <v>7</v>
       </c>
-      <c r="P63" s="82">
+      <c r="P63" s="81">
         <v>205</v>
       </c>
       <c r="Q63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V63" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W63" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>394</v>
       </c>
       <c r="B64" t="s">
         <v>126</v>
       </c>
       <c r="C64" t="s">
         <v>193</v>
       </c>
       <c r="D64" t="s">
         <v>194</v>
       </c>
-      <c r="E64" s="83">
+      <c r="E64" s="82">
         <v>192</v>
       </c>
-      <c r="F64" s="83">
-[...2 lines deleted...]
-      <c r="G64" s="83">
+      <c r="F64" s="82">
+        <v>203</v>
+      </c>
+      <c r="G64" s="82">
         <v>11</v>
       </c>
       <c r="H64" s="52">
         <v>5.7291999999999996E-2</v>
       </c>
       <c r="I64" s="53">
         <v>43139</v>
       </c>
       <c r="J64" s="53">
         <v>59170</v>
       </c>
       <c r="K64" s="53">
         <v>54767</v>
       </c>
       <c r="L64" s="53">
         <v>68764</v>
       </c>
-      <c r="M64" s="83">
+      <c r="M64" s="82">
         <v>6</v>
       </c>
-      <c r="N64" s="83">
+      <c r="N64" s="82">
         <v>10</v>
       </c>
-      <c r="O64" s="83">
+      <c r="O64" s="82">
         <v>1</v>
       </c>
-      <c r="P64" s="83">
+      <c r="P64" s="82">
         <v>17</v>
       </c>
       <c r="Q64" t="s">
         <v>206</v>
       </c>
       <c r="R64" t="s">
         <v>208</v>
       </c>
       <c r="S64" t="s">
         <v>208</v>
       </c>
       <c r="T64" t="s">
         <v>213</v>
       </c>
       <c r="U64" t="s">
         <v>209</v>
       </c>
       <c r="V64" t="s">
         <v>213</v>
       </c>
       <c r="W64" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E65" s="83"/>
-[...1 lines deleted...]
-      <c r="G65" s="83"/>
+      <c r="B65" t="s">
+        <v>391</v>
+      </c>
+      <c r="E65" s="82"/>
+      <c r="F65" s="82"/>
+      <c r="G65" s="82"/>
       <c r="H65" s="52"/>
       <c r="I65" s="53"/>
       <c r="J65" s="53"/>
       <c r="K65" s="53"/>
       <c r="L65" s="53"/>
-      <c r="M65" s="83"/>
-[...2 lines deleted...]
-      <c r="P65" s="83"/>
+      <c r="M65" s="82"/>
+      <c r="N65" s="82"/>
+      <c r="O65" s="82"/>
+      <c r="P65" s="82"/>
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A66" s="28"/>
-      <c r="B66" s="28" t="s">
+      <c r="B66" t="s">
         <v>203</v>
       </c>
       <c r="C66" s="28" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="E66" s="82">
+      <c r="E66" s="81">
         <v>6900</v>
       </c>
-      <c r="F66" s="82">
+      <c r="F66" s="81">
         <v>7117</v>
       </c>
-      <c r="G66" s="82">
+      <c r="G66" s="81">
         <v>217</v>
       </c>
-      <c r="H66" s="61">
+      <c r="H66" s="60">
         <v>3.1448999999999998E-2</v>
       </c>
-      <c r="I66" s="62">
+      <c r="I66" s="61">
         <v>48373</v>
       </c>
-      <c r="J66" s="62">
+      <c r="J66" s="61">
         <v>81929</v>
       </c>
-      <c r="K66" s="62">
+      <c r="K66" s="61">
         <v>66821</v>
       </c>
-      <c r="L66" s="62">
+      <c r="L66" s="61">
         <v>85185</v>
       </c>
-      <c r="M66" s="82">
+      <c r="M66" s="81">
         <v>212</v>
       </c>
-      <c r="N66" s="82">
-[...2 lines deleted...]
-      <c r="O66" s="82">
+      <c r="N66" s="81">
+        <v>203</v>
+      </c>
+      <c r="O66" s="81">
         <v>22</v>
       </c>
-      <c r="P66" s="82">
+      <c r="P66" s="81">
         <v>437</v>
       </c>
       <c r="Q66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V66" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W66" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>420</v>
       </c>
       <c r="B67" t="s">
         <v>233</v>
       </c>
       <c r="C67" t="s">
         <v>247</v>
       </c>
       <c r="D67" t="s">
         <v>248</v>
       </c>
-      <c r="E67" s="83">
+      <c r="E67" s="82">
         <v>252</v>
       </c>
-      <c r="F67" s="83">
+      <c r="F67" s="82">
         <v>231</v>
       </c>
-      <c r="G67" s="83">
+      <c r="G67" s="82">
         <v>-21</v>
       </c>
       <c r="H67" s="52">
         <v>-8.333299999999999E-2</v>
       </c>
       <c r="I67" s="53">
         <v>128619</v>
       </c>
       <c r="J67" s="53">
         <v>137990</v>
       </c>
       <c r="K67" s="53">
         <v>137525</v>
       </c>
       <c r="L67" s="53">
         <v>155407</v>
       </c>
-      <c r="M67" s="83">
+      <c r="M67" s="82">
         <v>6</v>
       </c>
-      <c r="N67" s="83">
+      <c r="N67" s="82">
         <v>3</v>
       </c>
-      <c r="O67" s="83">
+      <c r="O67" s="82">
         <v>-2</v>
       </c>
-      <c r="P67" s="83">
+      <c r="P67" s="82">
         <v>7</v>
       </c>
       <c r="Q67" t="s">
         <v>234</v>
       </c>
       <c r="R67" t="s">
         <v>208</v>
       </c>
       <c r="S67" t="s">
         <v>208</v>
       </c>
       <c r="T67" t="s">
         <v>210</v>
       </c>
       <c r="U67" t="s">
         <v>212</v>
       </c>
       <c r="V67" t="s">
         <v>212</v>
       </c>
       <c r="W67" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="68" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>420</v>
       </c>
       <c r="B68" t="s">
         <v>233</v>
       </c>
       <c r="C68" t="s">
         <v>249</v>
       </c>
       <c r="D68" t="s">
         <v>250</v>
       </c>
-      <c r="E68" s="83">
+      <c r="E68" s="82">
         <v>114</v>
       </c>
-      <c r="F68" s="83">
+      <c r="F68" s="82">
         <v>118</v>
       </c>
-      <c r="G68" s="83">
+      <c r="G68" s="82">
         <v>4</v>
       </c>
       <c r="H68" s="52">
         <v>3.5088000000000001E-2</v>
       </c>
       <c r="I68" s="53">
         <v>78891</v>
       </c>
       <c r="J68" s="53">
         <v>95797</v>
       </c>
       <c r="K68" s="53">
         <v>96904</v>
       </c>
       <c r="L68" s="53">
         <v>109075</v>
       </c>
-      <c r="M68" s="83">
+      <c r="M68" s="82">
         <v>2</v>
       </c>
-      <c r="N68" s="83">
+      <c r="N68" s="82">
         <v>2</v>
       </c>
-      <c r="O68" s="83">
+      <c r="O68" s="82">
         <v>0</v>
       </c>
-      <c r="P68" s="83">
+      <c r="P68" s="82">
         <v>4</v>
       </c>
       <c r="Q68" t="s">
         <v>234</v>
       </c>
       <c r="R68" t="s">
         <v>208</v>
       </c>
       <c r="S68" t="s">
         <v>208</v>
       </c>
       <c r="T68" t="s">
         <v>213</v>
       </c>
       <c r="U68" t="s">
         <v>210</v>
       </c>
       <c r="V68" t="s">
         <v>209</v>
       </c>
       <c r="W68" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>385</v>
       </c>
       <c r="B69" t="s">
         <v>126</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69" t="s">
         <v>132</v>
       </c>
-      <c r="E69" s="83">
+      <c r="E69" s="82">
         <v>1973</v>
       </c>
-      <c r="F69" s="83">
+      <c r="F69" s="82">
         <v>2025</v>
       </c>
-      <c r="G69" s="83">
+      <c r="G69" s="82">
         <v>52</v>
       </c>
       <c r="H69" s="52">
         <v>2.6356000000000001E-2</v>
       </c>
       <c r="I69" s="53">
         <v>66821</v>
       </c>
       <c r="J69" s="53">
         <v>79038</v>
       </c>
       <c r="K69" s="53">
         <v>79954</v>
       </c>
       <c r="L69" s="53">
         <v>83296</v>
       </c>
-      <c r="M69" s="83">
+      <c r="M69" s="82">
         <v>56</v>
       </c>
-      <c r="N69" s="83">
+      <c r="N69" s="82">
         <v>43</v>
       </c>
-      <c r="O69" s="83">
+      <c r="O69" s="82">
         <v>5</v>
       </c>
-      <c r="P69" s="83">
+      <c r="P69" s="82">
         <v>104</v>
       </c>
       <c r="Q69" t="s">
         <v>206</v>
       </c>
       <c r="R69" t="s">
         <v>208</v>
       </c>
       <c r="S69" t="s">
         <v>208</v>
       </c>
       <c r="T69" t="s">
         <v>209</v>
       </c>
       <c r="U69" t="s">
         <v>209</v>
       </c>
       <c r="V69" t="s">
         <v>213</v>
       </c>
       <c r="W69" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>384</v>
       </c>
       <c r="B70" t="s">
         <v>126</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>184</v>
       </c>
-      <c r="E70" s="83">
+      <c r="E70" s="82">
         <v>435</v>
       </c>
-      <c r="F70" s="83">
+      <c r="F70" s="82">
         <v>561</v>
       </c>
-      <c r="G70" s="83">
+      <c r="G70" s="82">
         <v>126</v>
       </c>
       <c r="H70" s="52">
         <v>0.289655</v>
       </c>
       <c r="I70" s="53">
         <v>114532</v>
       </c>
       <c r="J70" s="53">
         <v>128030</v>
       </c>
       <c r="K70" s="53">
         <v>122652</v>
       </c>
       <c r="L70" s="53">
         <v>138927</v>
       </c>
-      <c r="M70" s="83">
+      <c r="M70" s="82">
         <v>11</v>
       </c>
-      <c r="N70" s="83">
+      <c r="N70" s="82">
         <v>10</v>
       </c>
-      <c r="O70" s="83">
+      <c r="O70" s="82">
         <v>13</v>
       </c>
-      <c r="P70" s="83">
+      <c r="P70" s="82">
         <v>34</v>
       </c>
       <c r="Q70" t="s">
         <v>221</v>
       </c>
       <c r="R70" t="s">
         <v>208</v>
       </c>
       <c r="S70" t="s">
         <v>208</v>
       </c>
       <c r="T70" t="s">
         <v>210</v>
       </c>
       <c r="U70" t="s">
         <v>209</v>
       </c>
       <c r="V70" t="s">
         <v>213</v>
       </c>
       <c r="W70" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>420</v>
       </c>
       <c r="B71" t="s">
         <v>233</v>
       </c>
       <c r="C71" t="s">
         <v>251</v>
       </c>
       <c r="D71" t="s">
         <v>252</v>
       </c>
-      <c r="E71" s="83"/>
-[...1 lines deleted...]
-      <c r="G71" s="83"/>
+      <c r="E71" s="82"/>
+      <c r="F71" s="82"/>
+      <c r="G71" s="82"/>
       <c r="H71" s="52"/>
       <c r="I71" s="53">
         <v>226899</v>
       </c>
       <c r="J71" s="53">
         <v>313166</v>
       </c>
       <c r="K71" s="53">
         <v>343520</v>
       </c>
       <c r="L71" s="53">
         <v>396721</v>
       </c>
-      <c r="M71" s="83"/>
-[...2 lines deleted...]
-      <c r="P71" s="83"/>
+      <c r="M71" s="82"/>
+      <c r="N71" s="82"/>
+      <c r="O71" s="82"/>
+      <c r="P71" s="82"/>
       <c r="Q71" t="s">
         <v>234</v>
       </c>
       <c r="R71" t="s">
         <v>208</v>
       </c>
       <c r="S71" t="s">
         <v>232</v>
       </c>
       <c r="T71" t="s">
         <v>210</v>
       </c>
       <c r="U71" t="s">
         <v>212</v>
       </c>
       <c r="V71" t="s">
         <v>212</v>
       </c>
       <c r="W71" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>393</v>
       </c>
       <c r="B72" t="s">
         <v>126</v>
       </c>
       <c r="C72" t="s">
         <v>253</v>
       </c>
       <c r="D72" t="s">
         <v>254</v>
       </c>
-      <c r="E72" s="83">
+      <c r="E72" s="82">
         <v>180</v>
       </c>
-      <c r="F72" s="83">
+      <c r="F72" s="82">
         <v>177</v>
       </c>
-      <c r="G72" s="83">
+      <c r="G72" s="82">
         <v>-3</v>
       </c>
       <c r="H72" s="52">
         <v>-1.6667000000000001E-2</v>
       </c>
       <c r="I72" s="53">
         <v>42742</v>
       </c>
       <c r="J72" s="53">
         <v>63024</v>
       </c>
       <c r="K72" s="53">
         <v>63430</v>
       </c>
       <c r="L72" s="53">
         <v>80956</v>
       </c>
-      <c r="M72" s="83">
+      <c r="M72" s="82">
         <v>6</v>
       </c>
-      <c r="N72" s="83">
+      <c r="N72" s="82">
         <v>6</v>
       </c>
-      <c r="O72" s="83">
+      <c r="O72" s="82">
         <v>0</v>
       </c>
-      <c r="P72" s="83">
+      <c r="P72" s="82">
         <v>12</v>
       </c>
       <c r="Q72" t="s">
         <v>206</v>
       </c>
       <c r="R72" t="s">
         <v>208</v>
       </c>
       <c r="S72" t="s">
         <v>208</v>
       </c>
       <c r="T72" t="s">
         <v>209</v>
       </c>
       <c r="U72" t="s">
         <v>209</v>
       </c>
       <c r="V72" t="s">
         <v>209</v>
       </c>
       <c r="W72" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>394</v>
       </c>
       <c r="B73" t="s">
         <v>81</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73" t="s">
         <v>115</v>
       </c>
-      <c r="E73" s="83">
+      <c r="E73" s="82">
         <v>236</v>
       </c>
-      <c r="F73" s="83">
+      <c r="F73" s="82">
         <v>247</v>
       </c>
-      <c r="G73" s="83">
+      <c r="G73" s="82">
         <v>11</v>
       </c>
       <c r="H73" s="52">
         <v>4.6609999999999999E-2</v>
       </c>
       <c r="I73" s="53">
         <v>35439</v>
       </c>
       <c r="J73" s="53">
         <v>41178</v>
       </c>
       <c r="K73" s="53">
         <v>38652</v>
       </c>
       <c r="L73" s="53">
         <v>46532</v>
       </c>
-      <c r="M73" s="83">
+      <c r="M73" s="82">
         <v>6</v>
       </c>
-      <c r="N73" s="83">
+      <c r="N73" s="82">
         <v>11</v>
       </c>
-      <c r="O73" s="83">
+      <c r="O73" s="82">
         <v>1</v>
       </c>
-      <c r="P73" s="83">
+      <c r="P73" s="82">
         <v>18</v>
       </c>
       <c r="Q73" t="s">
         <v>245</v>
       </c>
       <c r="R73" t="s">
         <v>208</v>
       </c>
       <c r="S73" t="s">
         <v>208</v>
       </c>
       <c r="T73" t="s">
         <v>223</v>
       </c>
       <c r="U73" t="s">
         <v>209</v>
       </c>
       <c r="V73" t="s">
         <v>213</v>
       </c>
       <c r="W73" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>393</v>
       </c>
       <c r="B74" t="s">
         <v>81</v>
       </c>
       <c r="C74" t="s">
         <v>100</v>
       </c>
       <c r="D74" t="s">
         <v>101</v>
       </c>
-      <c r="E74" s="83">
+      <c r="E74" s="82">
         <v>723</v>
       </c>
-      <c r="F74" s="83">
+      <c r="F74" s="82">
         <v>701</v>
       </c>
-      <c r="G74" s="83">
+      <c r="G74" s="82">
         <v>-22</v>
       </c>
       <c r="H74" s="52">
         <v>-3.0428999999999998E-2</v>
       </c>
       <c r="I74" s="53">
         <v>35059</v>
       </c>
       <c r="J74" s="53">
         <v>39280</v>
       </c>
       <c r="K74" s="53">
         <v>36731</v>
       </c>
       <c r="L74" s="53">
         <v>44557</v>
       </c>
-      <c r="M74" s="83">
+      <c r="M74" s="82">
         <v>27</v>
       </c>
-      <c r="N74" s="83">
+      <c r="N74" s="82">
         <v>38</v>
       </c>
-      <c r="O74" s="83">
+      <c r="O74" s="82">
         <v>-2</v>
       </c>
-      <c r="P74" s="83">
+      <c r="P74" s="82">
         <v>63</v>
       </c>
       <c r="Q74" t="s">
         <v>217</v>
       </c>
       <c r="R74" t="s">
         <v>208</v>
       </c>
       <c r="S74" t="s">
         <v>218</v>
       </c>
       <c r="T74" t="s">
         <v>213</v>
       </c>
       <c r="U74" t="s">
         <v>213</v>
       </c>
       <c r="V74" t="s">
         <v>213</v>
       </c>
       <c r="W74" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>385</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75" t="s">
         <v>98</v>
       </c>
       <c r="D75" t="s">
         <v>99</v>
       </c>
-      <c r="E75" s="83">
+      <c r="E75" s="82">
         <v>900</v>
       </c>
-      <c r="F75" s="83">
+      <c r="F75" s="82">
         <v>891</v>
       </c>
-      <c r="G75" s="83">
+      <c r="G75" s="82">
         <v>-9</v>
       </c>
       <c r="H75" s="52">
         <v>-0.01</v>
       </c>
       <c r="I75" s="53">
         <v>50405</v>
       </c>
       <c r="J75" s="53">
         <v>58823</v>
       </c>
       <c r="K75" s="53">
         <v>58459</v>
       </c>
       <c r="L75" s="53">
         <v>63627</v>
       </c>
-      <c r="M75" s="83">
+      <c r="M75" s="82">
         <v>37</v>
       </c>
-      <c r="N75" s="83">
+      <c r="N75" s="82">
         <v>34</v>
       </c>
-      <c r="O75" s="83">
+      <c r="O75" s="82">
         <v>-1</v>
       </c>
-      <c r="P75" s="83">
+      <c r="P75" s="82">
         <v>70</v>
       </c>
       <c r="Q75" t="s">
         <v>245</v>
       </c>
       <c r="R75" t="s">
         <v>208</v>
       </c>
       <c r="S75" t="s">
         <v>208</v>
       </c>
       <c r="T75" t="s">
         <v>213</v>
       </c>
       <c r="U75" t="s">
         <v>213</v>
       </c>
       <c r="V75" t="s">
         <v>213</v>
       </c>
       <c r="W75" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>394</v>
       </c>
       <c r="B76" t="s">
         <v>81</v>
       </c>
       <c r="C76" t="s">
         <v>179</v>
       </c>
       <c r="D76" t="s">
         <v>180</v>
       </c>
-      <c r="E76" s="83">
+      <c r="E76" s="82">
         <v>87</v>
       </c>
-      <c r="F76" s="83">
+      <c r="F76" s="82">
         <v>90</v>
       </c>
-      <c r="G76" s="83">
+      <c r="G76" s="82">
         <v>3</v>
       </c>
       <c r="H76" s="52">
         <v>3.4483E-2</v>
       </c>
       <c r="I76" s="53">
         <v>37124</v>
       </c>
       <c r="J76" s="53">
         <v>46651</v>
       </c>
       <c r="K76" s="53">
         <v>45760</v>
       </c>
       <c r="L76" s="53">
         <v>47957</v>
       </c>
-      <c r="M76" s="83">
+      <c r="M76" s="82">
         <v>3</v>
       </c>
-      <c r="N76" s="83">
+      <c r="N76" s="82">
         <v>2</v>
       </c>
-      <c r="O76" s="83">
+      <c r="O76" s="82">
         <v>0</v>
       </c>
-      <c r="P76" s="83">
+      <c r="P76" s="82">
         <v>5</v>
       </c>
       <c r="Q76" t="s">
         <v>245</v>
       </c>
       <c r="R76" t="s">
         <v>208</v>
       </c>
       <c r="S76" t="s">
         <v>208</v>
       </c>
       <c r="T76" t="s">
         <v>223</v>
       </c>
       <c r="U76" t="s">
         <v>213</v>
       </c>
       <c r="V76" t="s">
         <v>213</v>
       </c>
       <c r="W76" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>393</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77" t="s">
         <v>123</v>
       </c>
-      <c r="E77" s="83">
+      <c r="E77" s="82">
         <v>149</v>
       </c>
-      <c r="F77" s="83">
+      <c r="F77" s="82">
         <v>152</v>
       </c>
-      <c r="G77" s="83">
+      <c r="G77" s="82">
         <v>3</v>
       </c>
       <c r="H77" s="52">
         <v>2.0133999999999999E-2</v>
       </c>
       <c r="I77" s="53">
         <v>34823</v>
       </c>
       <c r="J77" s="53">
         <v>42643</v>
       </c>
       <c r="K77" s="53">
         <v>37195</v>
       </c>
       <c r="L77" s="53">
         <v>45750</v>
       </c>
-      <c r="M77" s="83">
+      <c r="M77" s="82">
         <v>6</v>
       </c>
-      <c r="N77" s="83">
+      <c r="N77" s="82">
         <v>6</v>
       </c>
-      <c r="O77" s="83">
+      <c r="O77" s="82">
         <v>0</v>
       </c>
-      <c r="P77" s="83">
+      <c r="P77" s="82">
         <v>12</v>
       </c>
       <c r="Q77" t="s">
         <v>217</v>
       </c>
       <c r="R77" t="s">
         <v>208</v>
       </c>
       <c r="S77" t="s">
         <v>228</v>
       </c>
       <c r="T77" t="s">
         <v>223</v>
       </c>
       <c r="U77" t="s">
         <v>213</v>
       </c>
       <c r="V77" t="s">
         <v>213</v>
       </c>
       <c r="W77" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E78" s="83"/>
-[...1 lines deleted...]
-      <c r="G78" s="83"/>
+      <c r="B78" t="s">
+        <v>391</v>
+      </c>
+      <c r="E78" s="82"/>
+      <c r="F78" s="82"/>
+      <c r="G78" s="82"/>
       <c r="H78" s="52"/>
       <c r="I78" s="53"/>
       <c r="J78" s="53"/>
       <c r="K78" s="53"/>
       <c r="L78" s="53"/>
-      <c r="M78" s="83"/>
-[...2 lines deleted...]
-      <c r="P78" s="83"/>
+      <c r="M78" s="82"/>
+      <c r="N78" s="82"/>
+      <c r="O78" s="82"/>
+      <c r="P78" s="82"/>
     </row>
     <row r="79" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A79" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B79" s="28" t="s">
+      <c r="B79" t="s">
         <v>203</v>
       </c>
       <c r="C79" s="28" t="s">
         <v>26</v>
       </c>
       <c r="D79" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="E79" s="82">
+      <c r="E79" s="81">
         <v>8622</v>
       </c>
-      <c r="F79" s="82">
+      <c r="F79" s="81">
         <v>8800</v>
       </c>
-      <c r="G79" s="82">
+      <c r="G79" s="81">
         <v>178</v>
       </c>
-      <c r="H79" s="61">
+      <c r="H79" s="60">
         <v>2.0644999999999997E-2</v>
       </c>
-      <c r="I79" s="62">
+      <c r="I79" s="61">
         <v>31929</v>
       </c>
-      <c r="J79" s="62">
+      <c r="J79" s="61">
         <v>37111</v>
       </c>
-      <c r="K79" s="62">
+      <c r="K79" s="61">
         <v>35367</v>
       </c>
-      <c r="L79" s="62">
+      <c r="L79" s="61">
         <v>39191</v>
       </c>
-      <c r="M79" s="82">
+      <c r="M79" s="81">
         <v>655</v>
       </c>
-      <c r="N79" s="82">
+      <c r="N79" s="81">
         <v>572</v>
       </c>
-      <c r="O79" s="82">
+      <c r="O79" s="81">
         <v>18</v>
       </c>
-      <c r="P79" s="82">
+      <c r="P79" s="81">
         <v>1245</v>
       </c>
       <c r="Q79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V79" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W79" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>395</v>
       </c>
       <c r="B80" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="C80" t="s">
         <v>82</v>
       </c>
       <c r="D80" t="s">
         <v>83</v>
       </c>
-      <c r="E80" s="83">
+      <c r="E80" s="82">
         <v>5160</v>
       </c>
-      <c r="F80" s="83">
+      <c r="F80" s="82">
         <v>5219</v>
       </c>
-      <c r="G80" s="83">
+      <c r="G80" s="82">
         <v>59</v>
       </c>
       <c r="H80" s="52">
         <v>1.1434E-2</v>
       </c>
       <c r="I80" s="53">
         <v>28870</v>
       </c>
       <c r="J80" s="53">
         <v>34853</v>
       </c>
       <c r="K80" s="53">
         <v>35359</v>
       </c>
       <c r="L80" s="53">
         <v>37713</v>
       </c>
-      <c r="M80" s="83">
+      <c r="M80" s="82">
         <v>444</v>
       </c>
-      <c r="N80" s="83">
+      <c r="N80" s="82">
         <v>317</v>
       </c>
-      <c r="O80" s="83">
+      <c r="O80" s="82">
         <v>6</v>
       </c>
-      <c r="P80" s="83">
+      <c r="P80" s="82">
         <v>767</v>
       </c>
       <c r="Q80" t="s">
         <v>217</v>
       </c>
       <c r="R80" t="s">
         <v>208</v>
       </c>
       <c r="S80" t="s">
         <v>222</v>
       </c>
       <c r="T80" t="s">
         <v>223</v>
       </c>
       <c r="U80" t="s">
         <v>213</v>
       </c>
       <c r="V80" t="s">
         <v>213</v>
       </c>
       <c r="W80" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="81" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>393</v>
       </c>
       <c r="B81" t="s">
         <v>81</v>
       </c>
       <c r="C81" t="s">
         <v>116</v>
       </c>
       <c r="D81" t="s">
         <v>117</v>
       </c>
-      <c r="E81" s="83">
+      <c r="E81" s="82">
         <v>151</v>
       </c>
-      <c r="F81" s="83">
+      <c r="F81" s="82">
         <v>136</v>
       </c>
-      <c r="G81" s="83">
+      <c r="G81" s="82">
         <v>-15</v>
       </c>
       <c r="H81" s="52">
         <v>-9.9337999999999996E-2</v>
       </c>
       <c r="I81" s="53">
         <v>38367</v>
       </c>
       <c r="J81" s="53">
         <v>42822</v>
       </c>
       <c r="K81" s="53">
         <v>43136</v>
       </c>
       <c r="L81" s="53">
         <v>45798</v>
       </c>
-      <c r="M81" s="83">
+      <c r="M81" s="82">
         <v>8</v>
       </c>
-      <c r="N81" s="83">
+      <c r="N81" s="82">
         <v>11</v>
       </c>
-      <c r="O81" s="83">
+      <c r="O81" s="82">
         <v>-2</v>
       </c>
-      <c r="P81" s="83">
+      <c r="P81" s="82">
         <v>17</v>
       </c>
       <c r="Q81" t="s">
         <v>245</v>
       </c>
       <c r="R81" t="s">
         <v>208</v>
       </c>
       <c r="S81" t="s">
         <v>208</v>
       </c>
       <c r="T81" t="s">
         <v>223</v>
       </c>
       <c r="U81" t="s">
         <v>213</v>
       </c>
       <c r="V81" t="s">
         <v>213</v>
       </c>
       <c r="W81" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>394</v>
       </c>
       <c r="B82" t="s">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>104</v>
       </c>
       <c r="D82" t="s">
         <v>105</v>
       </c>
-      <c r="E82" s="83">
+      <c r="E82" s="82">
         <v>406</v>
       </c>
-      <c r="F82" s="83">
+      <c r="F82" s="82">
         <v>413</v>
       </c>
-      <c r="G82" s="83">
+      <c r="G82" s="82">
         <v>7</v>
       </c>
       <c r="H82" s="52">
         <v>1.7240999999999999E-2</v>
       </c>
       <c r="I82" s="53">
         <v>35579</v>
       </c>
       <c r="J82" s="53">
         <v>38767</v>
       </c>
       <c r="K82" s="53">
         <v>37620</v>
       </c>
       <c r="L82" s="53">
         <v>41289</v>
       </c>
-      <c r="M82" s="83">
+      <c r="M82" s="82">
         <v>18</v>
       </c>
-      <c r="N82" s="83">
+      <c r="N82" s="82">
         <v>30</v>
       </c>
-      <c r="O82" s="83">
+      <c r="O82" s="82">
         <v>1</v>
       </c>
-      <c r="P82" s="83">
+      <c r="P82" s="82">
         <v>49</v>
       </c>
       <c r="Q82" t="s">
         <v>245</v>
       </c>
       <c r="R82" t="s">
         <v>208</v>
       </c>
       <c r="S82" t="s">
         <v>208</v>
       </c>
       <c r="T82" t="s">
         <v>213</v>
       </c>
       <c r="U82" t="s">
         <v>213</v>
       </c>
       <c r="V82" t="s">
         <v>213</v>
       </c>
       <c r="W82" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>396</v>
       </c>
       <c r="B83" t="s">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>92</v>
       </c>
       <c r="D83" t="s">
         <v>93</v>
       </c>
-      <c r="E83" s="83">
+      <c r="E83" s="82">
         <v>771</v>
       </c>
-      <c r="F83" s="83">
+      <c r="F83" s="82">
         <v>928</v>
       </c>
-      <c r="G83" s="83">
+      <c r="G83" s="82">
         <v>157</v>
       </c>
       <c r="H83" s="52">
         <v>0.20363199999999998</v>
       </c>
       <c r="I83" s="53">
         <v>39936</v>
       </c>
       <c r="J83" s="53">
         <v>45729</v>
       </c>
       <c r="K83" s="53">
         <v>39936</v>
       </c>
       <c r="L83" s="53">
         <v>44075</v>
       </c>
-      <c r="M83" s="83">
+      <c r="M83" s="82">
         <v>48</v>
       </c>
-      <c r="N83" s="83">
+      <c r="N83" s="82">
         <v>59</v>
       </c>
-      <c r="O83" s="83">
+      <c r="O83" s="82">
         <v>16</v>
       </c>
-      <c r="P83" s="83">
+      <c r="P83" s="82">
         <v>123</v>
       </c>
       <c r="Q83" t="s">
         <v>217</v>
       </c>
       <c r="R83" t="s">
         <v>208</v>
       </c>
       <c r="S83" t="s">
         <v>208</v>
       </c>
       <c r="T83" t="s">
         <v>223</v>
       </c>
       <c r="U83" t="s">
         <v>223</v>
       </c>
       <c r="V83" t="s">
         <v>223</v>
       </c>
       <c r="W83" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E84" s="83"/>
-[...1 lines deleted...]
-      <c r="G84" s="83"/>
+      <c r="B84" t="s">
+        <v>391</v>
+      </c>
+      <c r="E84" s="82"/>
+      <c r="F84" s="82"/>
+      <c r="G84" s="82"/>
       <c r="H84" s="52"/>
       <c r="I84" s="53"/>
       <c r="J84" s="53"/>
       <c r="K84" s="53"/>
       <c r="L84" s="53"/>
-      <c r="M84" s="83"/>
-[...2 lines deleted...]
-      <c r="P84" s="83"/>
+      <c r="M84" s="82"/>
+      <c r="N84" s="82"/>
+      <c r="O84" s="82"/>
+      <c r="P84" s="82"/>
     </row>
     <row r="85" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A85" s="28" t="s">
         <v>392</v>
       </c>
-      <c r="B85" s="28" t="s">
+      <c r="B85" t="s">
         <v>203</v>
       </c>
       <c r="C85" s="28" t="s">
         <v>28</v>
       </c>
       <c r="D85" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="E85" s="82">
+      <c r="E85" s="81">
         <v>3349</v>
       </c>
-      <c r="F85" s="82">
+      <c r="F85" s="81">
         <v>3441</v>
       </c>
-      <c r="G85" s="82">
+      <c r="G85" s="81">
         <v>92</v>
       </c>
-      <c r="H85" s="61">
+      <c r="H85" s="60">
         <v>2.7471000000000002E-2</v>
       </c>
-      <c r="I85" s="62">
+      <c r="I85" s="61">
         <v>33207</v>
       </c>
-      <c r="J85" s="62">
+      <c r="J85" s="61">
         <v>44663</v>
       </c>
-      <c r="K85" s="62">
+      <c r="K85" s="61">
         <v>41883</v>
       </c>
-      <c r="L85" s="62">
+      <c r="L85" s="61">
         <v>48553</v>
       </c>
-      <c r="M85" s="82">
+      <c r="M85" s="81">
         <v>183</v>
       </c>
-      <c r="N85" s="82">
+      <c r="N85" s="81">
         <v>207</v>
       </c>
-      <c r="O85" s="82">
+      <c r="O85" s="81">
         <v>9</v>
       </c>
-      <c r="P85" s="82">
+      <c r="P85" s="81">
         <v>399</v>
       </c>
       <c r="Q85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V85" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W85" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>395</v>
       </c>
       <c r="B86" t="s">
         <v>81</v>
       </c>
       <c r="C86" t="s">
         <v>181</v>
       </c>
       <c r="D86" t="s">
         <v>182</v>
       </c>
-      <c r="E86" s="83">
+      <c r="E86" s="82">
         <v>172</v>
       </c>
-      <c r="F86" s="83">
+      <c r="F86" s="82">
         <v>177</v>
       </c>
-      <c r="G86" s="83">
+      <c r="G86" s="82">
         <v>5</v>
       </c>
       <c r="H86" s="52">
         <v>2.9069999999999999E-2</v>
       </c>
       <c r="I86" s="53">
         <v>58548</v>
       </c>
       <c r="J86" s="53">
         <v>66310</v>
       </c>
       <c r="K86" s="53">
         <v>60557</v>
       </c>
       <c r="L86" s="53">
         <v>77842</v>
       </c>
-      <c r="M86" s="83">
+      <c r="M86" s="82">
         <v>4</v>
       </c>
-      <c r="N86" s="83">
+      <c r="N86" s="82">
         <v>7</v>
       </c>
-      <c r="O86" s="83">
+      <c r="O86" s="82">
         <v>0</v>
       </c>
-      <c r="P86" s="83">
+      <c r="P86" s="82">
         <v>11</v>
       </c>
       <c r="Q86" t="s">
         <v>217</v>
       </c>
       <c r="R86" t="s">
         <v>211</v>
       </c>
       <c r="S86" t="s">
         <v>218</v>
       </c>
       <c r="T86" t="s">
         <v>213</v>
       </c>
       <c r="U86" t="s">
         <v>209</v>
       </c>
       <c r="V86" t="s">
         <v>213</v>
       </c>
       <c r="W86" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="87" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>394</v>
       </c>
       <c r="B87" t="s">
         <v>81</v>
       </c>
       <c r="C87" t="s">
         <v>255</v>
       </c>
       <c r="D87" t="s">
         <v>256</v>
       </c>
-      <c r="E87" s="83"/>
-[...1 lines deleted...]
-      <c r="G87" s="83"/>
+      <c r="E87" s="82"/>
+      <c r="F87" s="82"/>
+      <c r="G87" s="82"/>
       <c r="H87" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I87" s="53">
         <v>31138</v>
       </c>
       <c r="J87" s="53">
         <v>40187</v>
       </c>
       <c r="K87" s="53">
         <v>34944</v>
       </c>
       <c r="L87" s="53">
         <v>42412</v>
       </c>
-      <c r="M87" s="83"/>
-[...2 lines deleted...]
-      <c r="P87" s="83"/>
+      <c r="M87" s="82"/>
+      <c r="N87" s="82"/>
+      <c r="O87" s="82"/>
+      <c r="P87" s="82"/>
       <c r="Q87" t="s">
         <v>245</v>
       </c>
       <c r="R87" t="s">
         <v>208</v>
       </c>
       <c r="S87" t="s">
         <v>228</v>
       </c>
       <c r="T87" t="s">
         <v>213</v>
       </c>
       <c r="U87" t="s">
         <v>213</v>
       </c>
       <c r="V87" t="s">
         <v>213</v>
       </c>
       <c r="W87" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>393</v>
       </c>
       <c r="B88" t="s">
         <v>81</v>
       </c>
       <c r="C88" t="s">
         <v>108</v>
       </c>
       <c r="D88" t="s">
         <v>109</v>
       </c>
-      <c r="E88" s="83">
+      <c r="E88" s="82">
         <v>469</v>
       </c>
-      <c r="F88" s="83">
+      <c r="F88" s="82">
         <v>436</v>
       </c>
-      <c r="G88" s="83">
+      <c r="G88" s="82">
         <v>-33</v>
       </c>
       <c r="H88" s="52">
         <v>-7.0361999999999994E-2</v>
       </c>
       <c r="I88" s="53">
         <v>36937</v>
       </c>
       <c r="J88" s="53">
         <v>40248</v>
       </c>
       <c r="K88" s="53">
         <v>38985</v>
       </c>
       <c r="L88" s="53">
         <v>41883</v>
       </c>
-      <c r="M88" s="83">
+      <c r="M88" s="82">
         <v>15</v>
       </c>
-      <c r="N88" s="83">
+      <c r="N88" s="82">
         <v>25</v>
       </c>
-      <c r="O88" s="83">
+      <c r="O88" s="82">
         <v>-3</v>
       </c>
-      <c r="P88" s="83">
+      <c r="P88" s="82">
         <v>37</v>
       </c>
       <c r="Q88" t="s">
         <v>217</v>
       </c>
       <c r="R88" t="s">
         <v>208</v>
       </c>
       <c r="S88" t="s">
         <v>218</v>
       </c>
       <c r="T88" t="s">
         <v>223</v>
       </c>
       <c r="U88" t="s">
         <v>213</v>
       </c>
       <c r="V88" t="s">
         <v>223</v>
       </c>
       <c r="W88" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>395</v>
       </c>
       <c r="B89" t="s">
         <v>81</v>
       </c>
       <c r="C89" t="s">
         <v>177</v>
       </c>
       <c r="D89" t="s">
         <v>178</v>
       </c>
-      <c r="E89" s="83">
+      <c r="E89" s="82">
         <v>83</v>
       </c>
-      <c r="F89" s="83">
+      <c r="F89" s="82">
         <v>86</v>
       </c>
-      <c r="G89" s="83">
+      <c r="G89" s="82">
         <v>3</v>
       </c>
       <c r="H89" s="52">
         <v>3.6145000000000004E-2</v>
       </c>
       <c r="I89" s="53">
         <v>49730</v>
       </c>
       <c r="J89" s="53">
         <v>59805</v>
       </c>
       <c r="K89" s="53">
         <v>55817</v>
       </c>
       <c r="L89" s="53">
         <v>62548</v>
       </c>
-      <c r="M89" s="83">
+      <c r="M89" s="82">
         <v>2</v>
       </c>
-      <c r="N89" s="83">
+      <c r="N89" s="82">
         <v>4</v>
       </c>
-      <c r="O89" s="83">
+      <c r="O89" s="82">
         <v>0</v>
       </c>
-      <c r="P89" s="83">
+      <c r="P89" s="82">
         <v>6</v>
       </c>
       <c r="Q89" t="s">
         <v>217</v>
       </c>
       <c r="R89" t="s">
         <v>211</v>
       </c>
       <c r="S89" t="s">
         <v>218</v>
       </c>
       <c r="T89" t="s">
         <v>223</v>
       </c>
       <c r="U89" t="s">
         <v>213</v>
       </c>
       <c r="V89" t="s">
         <v>213</v>
       </c>
       <c r="W89" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="90" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>395</v>
       </c>
       <c r="B90" t="s">
         <v>81</v>
       </c>
       <c r="C90" t="s">
         <v>102</v>
       </c>
       <c r="D90" t="s">
         <v>103</v>
       </c>
-      <c r="E90" s="83">
+      <c r="E90" s="82">
         <v>745</v>
       </c>
-      <c r="F90" s="83">
+      <c r="F90" s="82">
         <v>767</v>
       </c>
-      <c r="G90" s="83">
+      <c r="G90" s="82">
         <v>22</v>
       </c>
       <c r="H90" s="52">
         <v>2.9529999999999997E-2</v>
       </c>
       <c r="I90" s="53">
         <v>44887</v>
       </c>
       <c r="J90" s="53">
         <v>48920</v>
       </c>
       <c r="K90" s="53">
         <v>46638</v>
       </c>
       <c r="L90" s="53">
         <v>52482</v>
       </c>
-      <c r="M90" s="83">
+      <c r="M90" s="82">
         <v>18</v>
       </c>
-      <c r="N90" s="83">
+      <c r="N90" s="82">
         <v>37</v>
       </c>
-      <c r="O90" s="83">
+      <c r="O90" s="82">
         <v>2</v>
       </c>
-      <c r="P90" s="83">
+      <c r="P90" s="82">
         <v>57</v>
       </c>
       <c r="Q90" t="s">
         <v>217</v>
       </c>
       <c r="R90" t="s">
         <v>208</v>
       </c>
       <c r="S90" t="s">
         <v>218</v>
       </c>
       <c r="T90" t="s">
         <v>223</v>
       </c>
       <c r="U90" t="s">
         <v>213</v>
       </c>
       <c r="V90" t="s">
         <v>213</v>
       </c>
       <c r="W90" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>395</v>
       </c>
       <c r="B91" t="s">
         <v>50</v>
       </c>
       <c r="C91" t="s">
         <v>65</v>
       </c>
       <c r="D91" t="s">
         <v>66</v>
       </c>
-      <c r="E91" s="83">
+      <c r="E91" s="82">
         <v>535</v>
       </c>
-      <c r="F91" s="83">
+      <c r="F91" s="82">
         <v>538</v>
       </c>
-      <c r="G91" s="83">
+      <c r="G91" s="82">
         <v>3</v>
       </c>
       <c r="H91" s="52">
         <v>5.607E-3</v>
       </c>
       <c r="I91" s="53">
         <v>31051</v>
       </c>
       <c r="J91" s="53">
         <v>37649</v>
       </c>
       <c r="K91" s="53">
         <v>36330</v>
       </c>
       <c r="L91" s="53">
         <v>41600</v>
       </c>
-      <c r="M91" s="83">
+      <c r="M91" s="82">
         <v>27</v>
       </c>
-      <c r="N91" s="83">
+      <c r="N91" s="82">
         <v>41</v>
       </c>
-      <c r="O91" s="83">
+      <c r="O91" s="82">
         <v>0</v>
       </c>
-      <c r="P91" s="83">
+      <c r="P91" s="82">
         <v>68</v>
       </c>
       <c r="Q91" t="s">
         <v>217</v>
       </c>
       <c r="R91" t="s">
         <v>208</v>
       </c>
       <c r="S91" t="s">
         <v>222</v>
       </c>
       <c r="T91" t="s">
         <v>223</v>
       </c>
       <c r="U91" t="s">
         <v>213</v>
       </c>
       <c r="V91" t="s">
         <v>213</v>
       </c>
       <c r="W91" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>394</v>
       </c>
       <c r="B92" t="s">
         <v>50</v>
       </c>
       <c r="C92" t="s">
         <v>67</v>
       </c>
       <c r="D92" t="s">
         <v>68</v>
       </c>
-      <c r="E92" s="83">
+      <c r="E92" s="82">
         <v>231</v>
       </c>
-      <c r="F92" s="83">
+      <c r="F92" s="82">
         <v>238</v>
       </c>
-      <c r="G92" s="83">
+      <c r="G92" s="82">
         <v>7</v>
       </c>
       <c r="H92" s="52">
         <v>3.0303E-2</v>
       </c>
       <c r="I92" s="53">
         <v>28600</v>
       </c>
       <c r="J92" s="53">
         <v>29026</v>
       </c>
       <c r="K92" s="53">
         <v>28600</v>
       </c>
       <c r="L92" s="53">
         <v>28823</v>
       </c>
-      <c r="M92" s="83">
+      <c r="M92" s="82">
         <v>33</v>
       </c>
-      <c r="N92" s="83">
+      <c r="N92" s="82">
         <v>31</v>
       </c>
-      <c r="O92" s="83">
+      <c r="O92" s="82">
         <v>1</v>
       </c>
-      <c r="P92" s="83">
+      <c r="P92" s="82">
         <v>65</v>
       </c>
       <c r="Q92" t="s">
         <v>246</v>
       </c>
       <c r="R92" t="s">
         <v>208</v>
       </c>
       <c r="S92" t="s">
         <v>222</v>
       </c>
       <c r="T92" t="s">
         <v>223</v>
       </c>
       <c r="U92" t="s">
         <v>213</v>
       </c>
       <c r="V92" t="s">
         <v>213</v>
       </c>
       <c r="W92" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E93" s="83"/>
-[...1 lines deleted...]
-      <c r="G93" s="83"/>
+      <c r="B93" t="s">
+        <v>391</v>
+      </c>
+      <c r="E93" s="82"/>
+      <c r="F93" s="82"/>
+      <c r="G93" s="82"/>
       <c r="H93" s="52"/>
       <c r="I93" s="53"/>
       <c r="J93" s="53"/>
       <c r="K93" s="53"/>
       <c r="L93" s="53"/>
-      <c r="M93" s="83"/>
-[...2 lines deleted...]
-      <c r="P93" s="83"/>
+      <c r="M93" s="82"/>
+      <c r="N93" s="82"/>
+      <c r="O93" s="82"/>
+      <c r="P93" s="82"/>
     </row>
     <row r="94" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A94" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B94" s="28" t="s">
+      <c r="B94" t="s">
         <v>203</v>
       </c>
       <c r="C94" s="28" t="s">
         <v>30</v>
       </c>
       <c r="D94" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="E94" s="82">
+      <c r="E94" s="81">
         <v>8380</v>
       </c>
-      <c r="F94" s="82">
+      <c r="F94" s="81">
         <v>8495</v>
       </c>
-      <c r="G94" s="82">
+      <c r="G94" s="81">
         <v>115</v>
       </c>
-      <c r="H94" s="61">
+      <c r="H94" s="60">
         <v>1.3723000000000001E-2</v>
       </c>
-      <c r="I94" s="62">
+      <c r="I94" s="61">
         <v>28600</v>
       </c>
-      <c r="J94" s="62">
+      <c r="J94" s="61">
         <v>32866</v>
       </c>
-      <c r="K94" s="62">
+      <c r="K94" s="61">
         <v>29231</v>
       </c>
-      <c r="L94" s="62">
+      <c r="L94" s="61">
         <v>34861</v>
       </c>
-      <c r="M94" s="82">
+      <c r="M94" s="81">
         <v>604</v>
       </c>
-      <c r="N94" s="82">
+      <c r="N94" s="81">
         <v>763</v>
       </c>
-      <c r="O94" s="82">
+      <c r="O94" s="81">
         <v>12</v>
       </c>
-      <c r="P94" s="82">
+      <c r="P94" s="81">
         <v>1379</v>
       </c>
       <c r="Q94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V94" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W94" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="95" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>81</v>
       </c>
       <c r="C95" t="s">
         <v>257</v>
       </c>
       <c r="D95" t="s">
         <v>258</v>
       </c>
-      <c r="E95" s="83"/>
-[...1 lines deleted...]
-      <c r="G95" s="83"/>
+      <c r="E95" s="82"/>
+      <c r="F95" s="82"/>
+      <c r="G95" s="82"/>
       <c r="H95" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I95" s="53">
         <v>31438</v>
       </c>
       <c r="J95" s="53">
         <v>39008</v>
       </c>
       <c r="K95" s="53">
         <v>35002</v>
       </c>
       <c r="L95" s="53">
         <v>43109</v>
       </c>
-      <c r="M95" s="83"/>
-[...2 lines deleted...]
-      <c r="P95" s="83"/>
+      <c r="M95" s="82"/>
+      <c r="N95" s="82"/>
+      <c r="O95" s="82"/>
+      <c r="P95" s="82"/>
       <c r="Q95" t="s">
         <v>217</v>
       </c>
       <c r="R95" t="s">
         <v>211</v>
       </c>
       <c r="S95" t="s">
         <v>208</v>
       </c>
       <c r="T95" t="s">
         <v>213</v>
       </c>
       <c r="U95" t="s">
         <v>209</v>
       </c>
       <c r="V95" t="s">
         <v>213</v>
       </c>
       <c r="W95" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="96" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>394</v>
       </c>
       <c r="B96" t="s">
         <v>50</v>
       </c>
       <c r="C96" t="s">
         <v>55</v>
       </c>
       <c r="D96" t="s">
         <v>56</v>
       </c>
-      <c r="E96" s="83">
+      <c r="E96" s="82">
         <v>3042</v>
       </c>
-      <c r="F96" s="83">
+      <c r="F96" s="82">
         <v>2750</v>
       </c>
-      <c r="G96" s="83">
+      <c r="G96" s="82">
         <v>-292</v>
       </c>
       <c r="H96" s="52">
         <v>-9.5989000000000005E-2</v>
       </c>
       <c r="I96" s="53">
         <v>28600</v>
       </c>
       <c r="J96" s="53">
         <v>29802</v>
       </c>
       <c r="K96" s="53">
         <v>28732</v>
       </c>
       <c r="L96" s="53">
         <v>29709</v>
       </c>
-      <c r="M96" s="83">
+      <c r="M96" s="82">
         <v>195</v>
       </c>
-      <c r="N96" s="83">
+      <c r="N96" s="82">
         <v>228</v>
       </c>
-      <c r="O96" s="83">
+      <c r="O96" s="82">
         <v>-29</v>
       </c>
-      <c r="P96" s="83">
+      <c r="P96" s="82">
         <v>394</v>
       </c>
       <c r="Q96" t="s">
         <v>246</v>
       </c>
       <c r="R96" t="s">
         <v>208</v>
       </c>
       <c r="S96" t="s">
         <v>222</v>
       </c>
       <c r="T96" t="s">
         <v>223</v>
       </c>
       <c r="U96" t="s">
         <v>223</v>
       </c>
       <c r="V96" t="s">
         <v>223</v>
       </c>
       <c r="W96" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="97" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>395</v>
       </c>
       <c r="B97" t="s">
         <v>50</v>
       </c>
       <c r="C97" t="s">
         <v>61</v>
       </c>
       <c r="D97" t="s">
         <v>62</v>
       </c>
-      <c r="E97" s="83">
+      <c r="E97" s="82">
         <v>540</v>
       </c>
-      <c r="F97" s="83">
+      <c r="F97" s="82">
         <v>574</v>
       </c>
-      <c r="G97" s="83">
+      <c r="G97" s="82">
         <v>34</v>
       </c>
       <c r="H97" s="52">
         <v>6.2962999999999991E-2</v>
       </c>
       <c r="I97" s="53">
         <v>29016</v>
       </c>
       <c r="J97" s="53">
         <v>33375</v>
       </c>
       <c r="K97" s="53">
         <v>31645</v>
       </c>
       <c r="L97" s="53">
         <v>36572</v>
       </c>
-      <c r="M97" s="83">
+      <c r="M97" s="82">
         <v>38</v>
       </c>
-      <c r="N97" s="83">
+      <c r="N97" s="82">
         <v>44</v>
       </c>
-      <c r="O97" s="83">
+      <c r="O97" s="82">
         <v>3</v>
       </c>
-      <c r="P97" s="83">
+      <c r="P97" s="82">
         <v>85</v>
       </c>
       <c r="Q97" t="s">
         <v>246</v>
       </c>
       <c r="R97" t="s">
         <v>208</v>
       </c>
       <c r="S97" t="s">
         <v>222</v>
       </c>
       <c r="T97" t="s">
         <v>213</v>
       </c>
       <c r="U97" t="s">
         <v>213</v>
       </c>
       <c r="V97" t="s">
         <v>213</v>
       </c>
       <c r="W97" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="98" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>396</v>
       </c>
       <c r="B98" t="s">
         <v>81</v>
       </c>
       <c r="C98" t="s">
         <v>86</v>
       </c>
       <c r="D98" t="s">
         <v>87</v>
       </c>
-      <c r="E98" s="83">
+      <c r="E98" s="82">
         <v>876</v>
       </c>
-      <c r="F98" s="83">
+      <c r="F98" s="82">
         <v>1032</v>
       </c>
-      <c r="G98" s="83">
+      <c r="G98" s="82">
         <v>156</v>
       </c>
       <c r="H98" s="52">
         <v>0.17808199999999999</v>
       </c>
       <c r="I98" s="53">
         <v>28848</v>
       </c>
       <c r="J98" s="53">
         <v>35035</v>
       </c>
       <c r="K98" s="53">
         <v>34336</v>
       </c>
       <c r="L98" s="53">
         <v>37216</v>
       </c>
-      <c r="M98" s="83">
+      <c r="M98" s="82">
         <v>64</v>
       </c>
-      <c r="N98" s="83">
+      <c r="N98" s="82">
         <v>75</v>
       </c>
-      <c r="O98" s="83">
+      <c r="O98" s="82">
         <v>16</v>
       </c>
-      <c r="P98" s="83">
+      <c r="P98" s="82">
         <v>155</v>
       </c>
       <c r="Q98" t="s">
         <v>246</v>
       </c>
       <c r="R98" t="s">
         <v>211</v>
       </c>
       <c r="S98" t="s">
         <v>218</v>
       </c>
       <c r="T98" t="s">
         <v>223</v>
       </c>
       <c r="U98" t="s">
         <v>223</v>
       </c>
       <c r="V98" t="s">
         <v>213</v>
       </c>
       <c r="W98" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="99" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>394</v>
       </c>
       <c r="B99" t="s">
         <v>50</v>
       </c>
       <c r="C99" t="s">
         <v>63</v>
       </c>
       <c r="D99" t="s">
         <v>64</v>
       </c>
-      <c r="E99" s="83">
+      <c r="E99" s="82">
         <v>484</v>
       </c>
-      <c r="F99" s="83">
+      <c r="F99" s="82">
         <v>515</v>
       </c>
-      <c r="G99" s="83">
+      <c r="G99" s="82">
         <v>31</v>
       </c>
       <c r="H99" s="52">
         <v>6.4049999999999996E-2</v>
       </c>
       <c r="I99" s="53">
         <v>28600</v>
       </c>
       <c r="J99" s="53">
         <v>36777</v>
       </c>
       <c r="K99" s="53">
         <v>29390</v>
       </c>
       <c r="L99" s="53">
         <v>41600</v>
       </c>
-      <c r="M99" s="83">
+      <c r="M99" s="82">
         <v>26</v>
       </c>
-      <c r="N99" s="83">
+      <c r="N99" s="82">
         <v>54</v>
       </c>
-      <c r="O99" s="83">
+      <c r="O99" s="82">
         <v>3</v>
       </c>
-      <c r="P99" s="83">
+      <c r="P99" s="82">
         <v>83</v>
       </c>
       <c r="Q99" t="s">
         <v>246</v>
       </c>
       <c r="R99" t="s">
         <v>208</v>
       </c>
       <c r="S99" t="s">
         <v>222</v>
       </c>
       <c r="T99" t="s">
         <v>213</v>
       </c>
       <c r="U99" t="s">
         <v>223</v>
       </c>
       <c r="V99" t="s">
         <v>213</v>
       </c>
       <c r="W99" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="100" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>394</v>
       </c>
       <c r="B100" t="s">
         <v>50</v>
       </c>
       <c r="C100" t="s">
         <v>259</v>
       </c>
       <c r="D100" t="s">
         <v>260</v>
       </c>
-      <c r="E100" s="83"/>
-[...1 lines deleted...]
-      <c r="G100" s="83"/>
+      <c r="E100" s="82"/>
+      <c r="F100" s="82"/>
+      <c r="G100" s="82"/>
       <c r="H100" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I100" s="53">
         <v>28600</v>
       </c>
       <c r="J100" s="53">
         <v>30576</v>
       </c>
       <c r="K100" s="53">
         <v>28600</v>
       </c>
       <c r="L100" s="53">
         <v>31319</v>
       </c>
-      <c r="M100" s="83"/>
-[...2 lines deleted...]
-      <c r="P100" s="83"/>
+      <c r="M100" s="82"/>
+      <c r="N100" s="82"/>
+      <c r="O100" s="82"/>
+      <c r="P100" s="82"/>
       <c r="Q100" t="s">
         <v>246</v>
       </c>
       <c r="R100" t="s">
         <v>208</v>
       </c>
       <c r="S100" t="s">
         <v>222</v>
       </c>
       <c r="T100" t="s">
         <v>223</v>
       </c>
       <c r="U100" t="s">
         <v>223</v>
       </c>
       <c r="V100" t="s">
         <v>223</v>
       </c>
       <c r="W100" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>395</v>
       </c>
       <c r="B101" t="s">
         <v>50</v>
       </c>
       <c r="C101" t="s">
         <v>57</v>
       </c>
       <c r="D101" t="s">
         <v>58</v>
       </c>
-      <c r="E101" s="83">
+      <c r="E101" s="82">
         <v>963</v>
       </c>
-      <c r="F101" s="83">
+      <c r="F101" s="82">
         <v>981</v>
       </c>
-      <c r="G101" s="83">
+      <c r="G101" s="82">
         <v>18</v>
       </c>
       <c r="H101" s="52">
         <v>1.8692E-2</v>
       </c>
       <c r="I101" s="53">
         <v>28600</v>
       </c>
       <c r="J101" s="53">
         <v>34990</v>
       </c>
       <c r="K101" s="53">
         <v>28699</v>
       </c>
       <c r="L101" s="53">
         <v>37251</v>
       </c>
-      <c r="M101" s="83">
+      <c r="M101" s="82">
         <v>80</v>
       </c>
-      <c r="N101" s="83">
+      <c r="N101" s="82">
         <v>112</v>
       </c>
-      <c r="O101" s="83">
+      <c r="O101" s="82">
         <v>2</v>
       </c>
-      <c r="P101" s="83">
+      <c r="P101" s="82">
         <v>194</v>
       </c>
       <c r="Q101" t="s">
         <v>246</v>
       </c>
       <c r="R101" t="s">
         <v>208</v>
       </c>
       <c r="S101" t="s">
         <v>222</v>
       </c>
       <c r="T101" t="s">
         <v>223</v>
       </c>
       <c r="U101" t="s">
         <v>223</v>
       </c>
       <c r="V101" t="s">
         <v>223</v>
       </c>
       <c r="W101" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E102" s="83"/>
-[...1 lines deleted...]
-      <c r="G102" s="83"/>
+      <c r="B102" t="s">
+        <v>391</v>
+      </c>
+      <c r="E102" s="82"/>
+      <c r="F102" s="82"/>
+      <c r="G102" s="82"/>
       <c r="H102" s="52"/>
       <c r="I102" s="53"/>
       <c r="J102" s="53"/>
       <c r="K102" s="53"/>
       <c r="L102" s="53"/>
-      <c r="M102" s="83"/>
-[...2 lines deleted...]
-      <c r="P102" s="83"/>
+      <c r="M102" s="82"/>
+      <c r="N102" s="82"/>
+      <c r="O102" s="82"/>
+      <c r="P102" s="82"/>
     </row>
     <row r="103" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A103" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B103" s="28" t="s">
+      <c r="B103" t="s">
         <v>203</v>
       </c>
       <c r="C103" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D103" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="E103" s="82">
+      <c r="E103" s="81">
         <v>6381</v>
       </c>
-      <c r="F103" s="82">
+      <c r="F103" s="81">
         <v>6394</v>
       </c>
-      <c r="G103" s="82">
+      <c r="G103" s="81">
         <v>13</v>
       </c>
-      <c r="H103" s="61">
+      <c r="H103" s="60">
         <v>2.0369999999999997E-3</v>
       </c>
-      <c r="I103" s="62">
+      <c r="I103" s="61">
         <v>29666</v>
       </c>
-      <c r="J103" s="62">
+      <c r="J103" s="61">
         <v>36121</v>
       </c>
-      <c r="K103" s="62">
+      <c r="K103" s="61">
         <v>34678</v>
       </c>
-      <c r="L103" s="62">
+      <c r="L103" s="61">
         <v>38244</v>
       </c>
-      <c r="M103" s="82">
+      <c r="M103" s="81">
         <v>426</v>
       </c>
-      <c r="N103" s="82">
+      <c r="N103" s="81">
         <v>450</v>
       </c>
-      <c r="O103" s="82">
+      <c r="O103" s="81">
         <v>1</v>
       </c>
-      <c r="P103" s="82">
+      <c r="P103" s="81">
         <v>877</v>
       </c>
       <c r="Q103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V103" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W103" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="104" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>81</v>
       </c>
       <c r="C104" t="s">
         <v>261</v>
       </c>
       <c r="D104" t="s">
         <v>262</v>
       </c>
-      <c r="E104" s="83"/>
-[...1 lines deleted...]
-      <c r="G104" s="83"/>
+      <c r="E104" s="82"/>
+      <c r="F104" s="82"/>
+      <c r="G104" s="82"/>
       <c r="H104" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I104" s="53">
         <v>34662</v>
       </c>
       <c r="J104" s="53">
         <v>42393</v>
       </c>
       <c r="K104" s="53">
         <v>37348</v>
       </c>
       <c r="L104" s="53">
         <v>47880</v>
       </c>
-      <c r="M104" s="83"/>
-[...2 lines deleted...]
-      <c r="P104" s="83"/>
+      <c r="M104" s="82"/>
+      <c r="N104" s="82"/>
+      <c r="O104" s="82"/>
+      <c r="P104" s="82"/>
       <c r="Q104" t="s">
         <v>217</v>
       </c>
       <c r="R104" t="s">
         <v>211</v>
       </c>
       <c r="S104" t="s">
         <v>208</v>
       </c>
       <c r="T104" t="s">
         <v>213</v>
       </c>
       <c r="U104" t="s">
         <v>213</v>
       </c>
       <c r="V104" t="s">
         <v>213</v>
       </c>
       <c r="W104" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="105" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>394</v>
       </c>
       <c r="B105" t="s">
         <v>81</v>
       </c>
       <c r="C105" t="s">
         <v>84</v>
       </c>
       <c r="D105" t="s">
         <v>85</v>
       </c>
-      <c r="E105" s="83">
+      <c r="E105" s="82">
         <v>4109</v>
       </c>
-      <c r="F105" s="83">
+      <c r="F105" s="82">
         <v>4007</v>
       </c>
-      <c r="G105" s="83">
+      <c r="G105" s="82">
         <v>-102</v>
       </c>
       <c r="H105" s="52">
         <v>-2.4824000000000002E-2</v>
       </c>
       <c r="I105" s="53">
         <v>30464</v>
       </c>
       <c r="J105" s="53">
         <v>35448</v>
       </c>
       <c r="K105" s="53">
         <v>35006</v>
       </c>
       <c r="L105" s="53">
         <v>37806</v>
       </c>
-      <c r="M105" s="83">
+      <c r="M105" s="82">
         <v>286</v>
       </c>
-      <c r="N105" s="83">
+      <c r="N105" s="82">
         <v>282</v>
       </c>
-      <c r="O105" s="83">
+      <c r="O105" s="82">
         <v>-10</v>
       </c>
-      <c r="P105" s="83">
+      <c r="P105" s="82">
         <v>558</v>
       </c>
       <c r="Q105" t="s">
         <v>246</v>
       </c>
       <c r="R105" t="s">
         <v>208</v>
       </c>
       <c r="S105" t="s">
         <v>222</v>
       </c>
       <c r="T105" t="s">
         <v>223</v>
       </c>
       <c r="U105" t="s">
         <v>223</v>
       </c>
       <c r="V105" t="s">
         <v>223</v>
       </c>
       <c r="W105" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="106" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>395</v>
       </c>
       <c r="B106" t="s">
         <v>50</v>
       </c>
       <c r="C106" t="s">
         <v>263</v>
       </c>
       <c r="D106" t="s">
         <v>264</v>
       </c>
-      <c r="E106" s="83"/>
-[...1 lines deleted...]
-      <c r="G106" s="83"/>
+      <c r="E106" s="82"/>
+      <c r="F106" s="82"/>
+      <c r="G106" s="82"/>
       <c r="H106" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I106" s="53">
         <v>28600</v>
       </c>
       <c r="J106" s="53">
         <v>31240</v>
       </c>
       <c r="K106" s="53">
         <v>29598</v>
       </c>
       <c r="L106" s="53">
         <v>33047</v>
       </c>
-      <c r="M106" s="83"/>
-[...2 lines deleted...]
-      <c r="P106" s="83"/>
+      <c r="M106" s="82"/>
+      <c r="N106" s="82"/>
+      <c r="O106" s="82"/>
+      <c r="P106" s="82"/>
       <c r="Q106" t="s">
         <v>246</v>
       </c>
       <c r="R106" t="s">
         <v>208</v>
       </c>
       <c r="S106" t="s">
         <v>222</v>
       </c>
       <c r="T106" t="s">
         <v>223</v>
       </c>
       <c r="U106" t="s">
         <v>223</v>
       </c>
       <c r="V106" t="s">
         <v>223</v>
       </c>
       <c r="W106" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="107" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>385</v>
       </c>
       <c r="B107" t="s">
         <v>50</v>
       </c>
       <c r="C107" t="s">
         <v>59</v>
       </c>
       <c r="D107" t="s">
         <v>60</v>
       </c>
-      <c r="E107" s="83">
+      <c r="E107" s="82">
         <v>846</v>
       </c>
-      <c r="F107" s="83">
+      <c r="F107" s="82">
         <v>902</v>
       </c>
-      <c r="G107" s="83">
+      <c r="G107" s="82">
         <v>56</v>
       </c>
       <c r="H107" s="52">
         <v>6.6194000000000003E-2</v>
       </c>
       <c r="I107" s="53">
         <v>30752</v>
       </c>
       <c r="J107" s="53">
         <v>37880</v>
       </c>
       <c r="K107" s="53">
         <v>36361</v>
       </c>
       <c r="L107" s="53">
         <v>42952</v>
       </c>
-      <c r="M107" s="83">
+      <c r="M107" s="82">
         <v>45</v>
       </c>
-      <c r="N107" s="83">
+      <c r="N107" s="82">
         <v>66</v>
       </c>
-      <c r="O107" s="83">
+      <c r="O107" s="82">
         <v>6</v>
       </c>
-      <c r="P107" s="83">
+      <c r="P107" s="82">
         <v>117</v>
       </c>
       <c r="Q107" t="s">
         <v>246</v>
       </c>
       <c r="R107" t="s">
         <v>208</v>
       </c>
       <c r="S107" t="s">
         <v>222</v>
       </c>
       <c r="T107" t="s">
         <v>223</v>
       </c>
       <c r="U107" t="s">
         <v>223</v>
       </c>
       <c r="V107" t="s">
         <v>213</v>
       </c>
       <c r="W107" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="108" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E108" s="83"/>
-[...1 lines deleted...]
-      <c r="G108" s="83"/>
+      <c r="B108" t="s">
+        <v>391</v>
+      </c>
+      <c r="E108" s="82"/>
+      <c r="F108" s="82"/>
+      <c r="G108" s="82"/>
       <c r="H108" s="52"/>
       <c r="I108" s="53"/>
       <c r="J108" s="53"/>
       <c r="K108" s="53"/>
       <c r="L108" s="53"/>
-      <c r="M108" s="83"/>
-[...2 lines deleted...]
-      <c r="P108" s="83"/>
+      <c r="M108" s="82"/>
+      <c r="N108" s="82"/>
+      <c r="O108" s="82"/>
+      <c r="P108" s="82"/>
     </row>
     <row r="109" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A109" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B109" s="28" t="s">
+      <c r="B109" t="s">
         <v>203</v>
       </c>
       <c r="C109" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D109" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="E109" s="82">
+      <c r="E109" s="81">
         <v>3068</v>
       </c>
-      <c r="F109" s="82">
+      <c r="F109" s="81">
         <v>3069</v>
       </c>
-      <c r="G109" s="82">
+      <c r="G109" s="81">
         <v>1</v>
       </c>
-      <c r="H109" s="61">
+      <c r="H109" s="60">
         <v>3.2599999999999996E-4</v>
       </c>
-      <c r="I109" s="62">
+      <c r="I109" s="61">
         <v>28600</v>
       </c>
-      <c r="J109" s="62">
+      <c r="J109" s="61">
         <v>34786</v>
       </c>
-      <c r="K109" s="62">
+      <c r="K109" s="61">
         <v>30998</v>
       </c>
-      <c r="L109" s="62">
+      <c r="L109" s="61">
         <v>36764</v>
       </c>
-      <c r="M109" s="82">
+      <c r="M109" s="81">
         <v>213</v>
       </c>
-      <c r="N109" s="82">
+      <c r="N109" s="81">
         <v>334</v>
       </c>
-      <c r="O109" s="82">
+      <c r="O109" s="81">
         <v>0</v>
       </c>
-      <c r="P109" s="82">
+      <c r="P109" s="81">
         <v>547</v>
       </c>
       <c r="Q109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V109" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W109" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="110" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>395</v>
       </c>
       <c r="B110" t="s">
         <v>50</v>
       </c>
       <c r="C110" t="s">
         <v>265</v>
       </c>
       <c r="D110" t="s">
         <v>266</v>
       </c>
-      <c r="E110" s="83"/>
-[...1 lines deleted...]
-      <c r="G110" s="83"/>
+      <c r="E110" s="82"/>
+      <c r="F110" s="82"/>
+      <c r="G110" s="82"/>
       <c r="H110" s="52"/>
       <c r="I110" s="53">
         <v>28600</v>
       </c>
       <c r="J110" s="53">
         <v>32548</v>
       </c>
       <c r="K110" s="53">
         <v>31061</v>
       </c>
       <c r="L110" s="53">
         <v>34461</v>
       </c>
-      <c r="M110" s="83"/>
-[...2 lines deleted...]
-      <c r="P110" s="83"/>
+      <c r="M110" s="82"/>
+      <c r="N110" s="82"/>
+      <c r="O110" s="82"/>
+      <c r="P110" s="82"/>
       <c r="Q110" t="s">
         <v>217</v>
       </c>
       <c r="R110" t="s">
         <v>208</v>
       </c>
       <c r="S110" t="s">
         <v>222</v>
       </c>
       <c r="T110" t="s">
         <v>223</v>
       </c>
       <c r="U110" t="s">
         <v>223</v>
       </c>
       <c r="V110" t="s">
         <v>213</v>
       </c>
       <c r="W110" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="111" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>397</v>
       </c>
       <c r="B111" t="s">
         <v>50</v>
       </c>
       <c r="C111" t="s">
         <v>69</v>
       </c>
       <c r="D111" t="s">
         <v>70</v>
       </c>
-      <c r="E111" s="83">
+      <c r="E111" s="82">
         <v>283</v>
       </c>
-      <c r="F111" s="83">
+      <c r="F111" s="82">
         <v>253</v>
       </c>
-      <c r="G111" s="83">
+      <c r="G111" s="82">
         <v>-30</v>
       </c>
       <c r="H111" s="52">
         <v>-0.106007</v>
       </c>
       <c r="I111" s="53">
         <v>28600</v>
       </c>
       <c r="J111" s="53">
         <v>32042</v>
       </c>
       <c r="K111" s="53">
         <v>30025</v>
       </c>
       <c r="L111" s="53">
         <v>34141</v>
       </c>
-      <c r="M111" s="83">
+      <c r="M111" s="82">
         <v>20</v>
       </c>
-      <c r="N111" s="83">
+      <c r="N111" s="82">
         <v>24</v>
       </c>
-      <c r="O111" s="83">
+      <c r="O111" s="82">
         <v>-3</v>
       </c>
-      <c r="P111" s="83">
+      <c r="P111" s="82">
         <v>41</v>
       </c>
       <c r="Q111" t="s">
         <v>217</v>
       </c>
       <c r="R111" t="s">
         <v>208</v>
       </c>
       <c r="S111" t="s">
         <v>222</v>
       </c>
       <c r="T111" t="s">
         <v>223</v>
       </c>
       <c r="U111" t="s">
         <v>213</v>
       </c>
       <c r="V111" t="s">
         <v>223</v>
       </c>
       <c r="W111" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="112" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>394</v>
       </c>
       <c r="B112" t="s">
         <v>81</v>
       </c>
       <c r="C112" t="s">
         <v>94</v>
       </c>
       <c r="D112" t="s">
         <v>95</v>
       </c>
-      <c r="E112" s="83">
+      <c r="E112" s="82">
         <v>522</v>
       </c>
-      <c r="F112" s="83">
+      <c r="F112" s="82">
         <v>532</v>
       </c>
-      <c r="G112" s="83">
+      <c r="G112" s="82">
         <v>10</v>
       </c>
       <c r="H112" s="52">
         <v>1.9157E-2</v>
       </c>
       <c r="I112" s="53">
         <v>28806</v>
       </c>
       <c r="J112" s="53">
         <v>34077</v>
       </c>
       <c r="K112" s="53">
         <v>31200</v>
       </c>
       <c r="L112" s="53">
         <v>36911</v>
       </c>
-      <c r="M112" s="83">
+      <c r="M112" s="82">
         <v>38</v>
       </c>
-      <c r="N112" s="83">
+      <c r="N112" s="82">
         <v>67</v>
       </c>
-      <c r="O112" s="83">
+      <c r="O112" s="82">
         <v>1</v>
       </c>
-      <c r="P112" s="83">
+      <c r="P112" s="82">
         <v>106</v>
       </c>
       <c r="Q112" t="s">
         <v>217</v>
       </c>
       <c r="R112" t="s">
         <v>208</v>
       </c>
       <c r="S112" t="s">
         <v>222</v>
       </c>
       <c r="T112" t="s">
         <v>223</v>
       </c>
       <c r="U112" t="s">
         <v>213</v>
       </c>
       <c r="V112" t="s">
         <v>213</v>
       </c>
       <c r="W112" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="113" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>397</v>
       </c>
       <c r="B113" t="s">
         <v>81</v>
       </c>
       <c r="C113" t="s">
         <v>110</v>
       </c>
       <c r="D113" t="s">
         <v>111</v>
       </c>
-      <c r="E113" s="83">
+      <c r="E113" s="82">
         <v>137</v>
       </c>
-      <c r="F113" s="83">
+      <c r="F113" s="82">
         <v>131</v>
       </c>
-      <c r="G113" s="83">
+      <c r="G113" s="82">
         <v>-6</v>
       </c>
       <c r="H113" s="52">
         <v>-4.3796000000000002E-2</v>
       </c>
       <c r="I113" s="53">
         <v>28600</v>
       </c>
       <c r="J113" s="53">
         <v>34706</v>
       </c>
       <c r="K113" s="53">
         <v>29813</v>
       </c>
       <c r="L113" s="53">
         <v>41044</v>
       </c>
-      <c r="M113" s="83">
+      <c r="M113" s="82">
         <v>10</v>
       </c>
-      <c r="N113" s="83">
+      <c r="N113" s="82">
         <v>14</v>
       </c>
-      <c r="O113" s="83">
+      <c r="O113" s="82">
         <v>-1</v>
       </c>
-      <c r="P113" s="83">
+      <c r="P113" s="82">
         <v>23</v>
       </c>
       <c r="Q113" t="s">
         <v>217</v>
       </c>
       <c r="R113" t="s">
         <v>208</v>
       </c>
       <c r="S113" t="s">
         <v>222</v>
       </c>
       <c r="T113" t="s">
         <v>223</v>
       </c>
       <c r="U113" t="s">
         <v>223</v>
       </c>
       <c r="V113" t="s">
         <v>223</v>
       </c>
       <c r="W113" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="114" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E114" s="83"/>
-[...1 lines deleted...]
-      <c r="G114" s="83"/>
+      <c r="B114" t="s">
+        <v>391</v>
+      </c>
+      <c r="E114" s="82"/>
+      <c r="F114" s="82"/>
+      <c r="G114" s="82"/>
       <c r="H114" s="52"/>
       <c r="I114" s="53"/>
       <c r="J114" s="53"/>
       <c r="K114" s="53"/>
       <c r="L114" s="53"/>
-      <c r="M114" s="83"/>
-[...2 lines deleted...]
-      <c r="P114" s="83"/>
+      <c r="M114" s="82"/>
+      <c r="N114" s="82"/>
+      <c r="O114" s="82"/>
+      <c r="P114" s="82"/>
     </row>
     <row r="115" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A115" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B115" s="28" t="s">
+      <c r="B115" t="s">
         <v>203</v>
       </c>
       <c r="C115" s="28" t="s">
         <v>36</v>
       </c>
       <c r="D115" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="E115" s="82">
+      <c r="E115" s="81">
         <v>11155</v>
       </c>
-      <c r="F115" s="82">
+      <c r="F115" s="81">
         <v>11019</v>
       </c>
-      <c r="G115" s="82">
+      <c r="G115" s="81">
         <v>-136</v>
       </c>
-      <c r="H115" s="61">
+      <c r="H115" s="60">
         <v>-1.2192000000000001E-2</v>
       </c>
-      <c r="I115" s="62">
+      <c r="I115" s="61">
         <v>28632</v>
       </c>
-      <c r="J115" s="62">
+      <c r="J115" s="61">
         <v>41132</v>
       </c>
-      <c r="K115" s="62">
+      <c r="K115" s="61">
         <v>31833</v>
       </c>
-      <c r="L115" s="62">
+      <c r="L115" s="61">
         <v>41948</v>
       </c>
-      <c r="M115" s="82">
+      <c r="M115" s="81">
         <v>736</v>
       </c>
-      <c r="N115" s="82">
+      <c r="N115" s="81">
         <v>821</v>
       </c>
-      <c r="O115" s="82">
+      <c r="O115" s="81">
         <v>-14</v>
       </c>
-      <c r="P115" s="82">
+      <c r="P115" s="81">
         <v>1543</v>
       </c>
       <c r="Q115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V115" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W115" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="116" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>394</v>
       </c>
       <c r="B116" t="s">
         <v>81</v>
       </c>
       <c r="C116" t="s">
         <v>267</v>
       </c>
       <c r="D116" t="s">
         <v>268</v>
       </c>
-      <c r="E116" s="83"/>
-[...1 lines deleted...]
-      <c r="G116" s="83"/>
+      <c r="E116" s="82"/>
+      <c r="F116" s="82"/>
+      <c r="G116" s="82"/>
       <c r="H116" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I116" s="53">
         <v>34827</v>
       </c>
       <c r="J116" s="53">
         <v>45719</v>
       </c>
       <c r="K116" s="53">
         <v>42865</v>
       </c>
       <c r="L116" s="53">
         <v>50208</v>
       </c>
-      <c r="M116" s="83"/>
-[...2 lines deleted...]
-      <c r="P116" s="83"/>
+      <c r="M116" s="82"/>
+      <c r="N116" s="82"/>
+      <c r="O116" s="82"/>
+      <c r="P116" s="82"/>
       <c r="Q116" t="s">
         <v>217</v>
       </c>
       <c r="R116" t="s">
         <v>211</v>
       </c>
       <c r="S116" t="s">
         <v>208</v>
       </c>
       <c r="T116" t="s">
         <v>213</v>
       </c>
       <c r="U116" t="s">
         <v>213</v>
       </c>
       <c r="V116" t="s">
         <v>213</v>
       </c>
       <c r="W116" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="117" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>395</v>
       </c>
       <c r="B117" t="s">
         <v>50</v>
       </c>
       <c r="C117" t="s">
         <v>51</v>
       </c>
       <c r="D117" t="s">
         <v>52</v>
       </c>
-      <c r="E117" s="83">
+      <c r="E117" s="82">
         <v>3879</v>
       </c>
-      <c r="F117" s="83">
+      <c r="F117" s="82">
         <v>3680</v>
       </c>
-      <c r="G117" s="83">
+      <c r="G117" s="82">
         <v>-199</v>
       </c>
       <c r="H117" s="52">
         <v>-5.1302E-2</v>
       </c>
       <c r="I117" s="53">
         <v>28600</v>
       </c>
       <c r="J117" s="53">
         <v>30645</v>
       </c>
       <c r="K117" s="53">
         <v>29012</v>
       </c>
       <c r="L117" s="53">
         <v>31062</v>
       </c>
-      <c r="M117" s="83">
+      <c r="M117" s="82">
         <v>370</v>
       </c>
-      <c r="N117" s="83">
+      <c r="N117" s="82">
         <v>353</v>
       </c>
-      <c r="O117" s="83">
+      <c r="O117" s="82">
         <v>-20</v>
       </c>
-      <c r="P117" s="83">
+      <c r="P117" s="82">
         <v>703</v>
       </c>
       <c r="Q117" t="s">
         <v>246</v>
       </c>
       <c r="R117" t="s">
         <v>208</v>
       </c>
       <c r="S117" t="s">
         <v>222</v>
       </c>
       <c r="T117" t="s">
         <v>223</v>
       </c>
       <c r="U117" t="s">
         <v>223</v>
       </c>
       <c r="V117" t="s">
         <v>223</v>
       </c>
       <c r="W117" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="118" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>385</v>
       </c>
       <c r="B118" t="s">
         <v>50</v>
       </c>
       <c r="C118" t="s">
         <v>53</v>
       </c>
       <c r="D118" t="s">
         <v>54</v>
       </c>
-      <c r="E118" s="83">
+      <c r="E118" s="82">
         <v>3249</v>
       </c>
-      <c r="F118" s="83">
+      <c r="F118" s="82">
         <v>3346</v>
       </c>
-      <c r="G118" s="83">
+      <c r="G118" s="82">
         <v>97</v>
       </c>
       <c r="H118" s="52">
         <v>2.9855E-2</v>
       </c>
       <c r="I118" s="53">
         <v>29250</v>
       </c>
       <c r="J118" s="53">
         <v>35988</v>
       </c>
       <c r="K118" s="53">
         <v>33293</v>
       </c>
       <c r="L118" s="53">
         <v>36904</v>
       </c>
-      <c r="M118" s="83">
+      <c r="M118" s="82">
         <v>220</v>
       </c>
-      <c r="N118" s="83">
+      <c r="N118" s="82">
         <v>249</v>
       </c>
-      <c r="O118" s="83">
+      <c r="O118" s="82">
         <v>10</v>
       </c>
-      <c r="P118" s="83">
+      <c r="P118" s="82">
         <v>479</v>
       </c>
       <c r="Q118" t="s">
         <v>246</v>
       </c>
       <c r="R118" t="s">
         <v>208</v>
       </c>
       <c r="S118" t="s">
         <v>222</v>
       </c>
       <c r="T118" t="s">
         <v>223</v>
       </c>
       <c r="U118" t="s">
         <v>213</v>
       </c>
       <c r="V118" t="s">
         <v>213</v>
       </c>
       <c r="W118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>385</v>
       </c>
       <c r="B119" t="s">
         <v>81</v>
       </c>
       <c r="C119" t="s">
         <v>269</v>
       </c>
       <c r="D119" t="s">
         <v>270</v>
       </c>
-      <c r="E119" s="83"/>
-[...1 lines deleted...]
-      <c r="G119" s="83"/>
+      <c r="E119" s="82"/>
+      <c r="F119" s="82"/>
+      <c r="G119" s="82"/>
       <c r="H119" s="52"/>
       <c r="I119" s="53">
         <v>42610</v>
       </c>
       <c r="J119" s="53">
         <v>71450</v>
       </c>
       <c r="K119" s="53">
         <v>59950</v>
       </c>
       <c r="L119" s="53">
         <v>86105</v>
       </c>
-      <c r="M119" s="83"/>
-[...2 lines deleted...]
-      <c r="P119" s="83"/>
+      <c r="M119" s="82"/>
+      <c r="N119" s="82"/>
+      <c r="O119" s="82"/>
+      <c r="P119" s="82"/>
       <c r="Q119" t="s">
         <v>217</v>
       </c>
       <c r="R119" t="s">
         <v>208</v>
       </c>
       <c r="S119" t="s">
         <v>218</v>
       </c>
       <c r="T119" t="s">
         <v>209</v>
       </c>
       <c r="U119" t="s">
         <v>209</v>
       </c>
       <c r="V119" t="s">
         <v>213</v>
       </c>
       <c r="W119" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="120" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E120" s="83"/>
-[...1 lines deleted...]
-      <c r="G120" s="83"/>
+      <c r="B120" t="s">
+        <v>391</v>
+      </c>
+      <c r="E120" s="82"/>
+      <c r="F120" s="82"/>
+      <c r="G120" s="82"/>
       <c r="H120" s="52"/>
       <c r="I120" s="53"/>
       <c r="J120" s="53"/>
       <c r="K120" s="53"/>
       <c r="L120" s="53"/>
-      <c r="M120" s="83"/>
-[...2 lines deleted...]
-      <c r="P120" s="83"/>
+      <c r="M120" s="82"/>
+      <c r="N120" s="82"/>
+      <c r="O120" s="82"/>
+      <c r="P120" s="82"/>
     </row>
     <row r="121" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A121" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B121" s="28" t="s">
+      <c r="B121" t="s">
         <v>203</v>
       </c>
       <c r="C121" s="28" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="E121" s="82">
+      <c r="E121" s="81">
         <v>3680</v>
       </c>
-      <c r="F121" s="82">
+      <c r="F121" s="81">
         <v>3503</v>
       </c>
-      <c r="G121" s="82">
+      <c r="G121" s="81">
         <v>-177</v>
       </c>
-      <c r="H121" s="61">
+      <c r="H121" s="60">
         <v>-4.8098000000000002E-2</v>
       </c>
-      <c r="I121" s="62">
+      <c r="I121" s="61">
         <v>34820</v>
       </c>
-      <c r="J121" s="62">
+      <c r="J121" s="61">
         <v>43861</v>
       </c>
-      <c r="K121" s="62">
+      <c r="K121" s="61">
         <v>39442</v>
       </c>
-      <c r="L121" s="62">
+      <c r="L121" s="61">
         <v>48402</v>
       </c>
-      <c r="M121" s="82">
+      <c r="M121" s="81">
         <v>182</v>
       </c>
-      <c r="N121" s="82">
+      <c r="N121" s="81">
         <v>187</v>
       </c>
-      <c r="O121" s="82">
+      <c r="O121" s="81">
         <v>-18</v>
       </c>
-      <c r="P121" s="82">
+      <c r="P121" s="81">
         <v>351</v>
       </c>
       <c r="Q121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V121" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W121" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>385</v>
       </c>
       <c r="B122" t="s">
         <v>81</v>
       </c>
       <c r="C122" t="s">
         <v>88</v>
       </c>
       <c r="D122" t="s">
         <v>89</v>
       </c>
-      <c r="E122" s="83">
+      <c r="E122" s="82">
         <v>1498</v>
       </c>
-      <c r="F122" s="83">
+      <c r="F122" s="82">
         <v>1475</v>
       </c>
-      <c r="G122" s="83">
+      <c r="G122" s="82">
         <v>-23</v>
       </c>
       <c r="H122" s="52">
         <v>-1.5354000000000001E-2</v>
       </c>
       <c r="I122" s="53">
         <v>44489</v>
       </c>
       <c r="J122" s="53">
         <v>61241</v>
       </c>
       <c r="K122" s="53">
         <v>54958</v>
       </c>
       <c r="L122" s="53">
         <v>73404</v>
       </c>
-      <c r="M122" s="83">
+      <c r="M122" s="82">
         <v>60</v>
       </c>
-      <c r="N122" s="83">
+      <c r="N122" s="82">
         <v>78</v>
       </c>
-      <c r="O122" s="83">
+      <c r="O122" s="82">
         <v>-2</v>
       </c>
-      <c r="P122" s="83">
+      <c r="P122" s="82">
         <v>136</v>
       </c>
       <c r="Q122" t="s">
         <v>217</v>
       </c>
       <c r="R122" t="s">
         <v>211</v>
       </c>
       <c r="S122" t="s">
         <v>208</v>
       </c>
       <c r="T122" t="s">
         <v>213</v>
       </c>
       <c r="U122" t="s">
         <v>213</v>
       </c>
       <c r="V122" t="s">
         <v>213</v>
       </c>
       <c r="W122" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="123" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>393</v>
       </c>
       <c r="B123" t="s">
         <v>81</v>
       </c>
       <c r="C123" t="s">
         <v>106</v>
       </c>
       <c r="D123" t="s">
         <v>107</v>
       </c>
-      <c r="E123" s="83">
+      <c r="E123" s="82">
         <v>490</v>
       </c>
-      <c r="F123" s="83">
+      <c r="F123" s="82">
         <v>464</v>
       </c>
-      <c r="G123" s="83">
+      <c r="G123" s="82">
         <v>-26</v>
       </c>
       <c r="H123" s="52">
         <v>-5.3060999999999997E-2</v>
       </c>
       <c r="I123" s="53">
         <v>37440</v>
       </c>
       <c r="J123" s="53">
         <v>43129</v>
       </c>
       <c r="K123" s="53">
         <v>40700</v>
       </c>
       <c r="L123" s="53">
         <v>47308</v>
       </c>
-      <c r="M123" s="83">
+      <c r="M123" s="82">
         <v>22</v>
       </c>
-      <c r="N123" s="83">
+      <c r="N123" s="82">
         <v>26</v>
       </c>
-      <c r="O123" s="83">
+      <c r="O123" s="82">
         <v>-3</v>
       </c>
-      <c r="P123" s="83">
+      <c r="P123" s="82">
         <v>45</v>
       </c>
       <c r="Q123" t="s">
         <v>217</v>
       </c>
       <c r="R123" t="s">
         <v>208</v>
       </c>
       <c r="S123" t="s">
         <v>218</v>
       </c>
       <c r="T123" t="s">
         <v>213</v>
       </c>
       <c r="U123" t="s">
         <v>213</v>
       </c>
       <c r="V123" t="s">
         <v>213</v>
       </c>
       <c r="W123" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="124" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>394</v>
       </c>
       <c r="B124" t="s">
         <v>81</v>
       </c>
       <c r="C124" t="s">
         <v>90</v>
       </c>
       <c r="D124" t="s">
         <v>91</v>
       </c>
-      <c r="E124" s="83">
+      <c r="E124" s="82">
         <v>1331</v>
       </c>
-      <c r="F124" s="83">
+      <c r="F124" s="82">
         <v>1233</v>
       </c>
-      <c r="G124" s="83">
+      <c r="G124" s="82">
         <v>-98</v>
       </c>
       <c r="H124" s="52">
         <v>-7.3629E-2</v>
       </c>
       <c r="I124" s="53">
         <v>36163</v>
       </c>
       <c r="J124" s="53">
         <v>45378</v>
       </c>
       <c r="K124" s="53">
         <v>42889</v>
       </c>
       <c r="L124" s="53">
         <v>49735</v>
       </c>
-      <c r="M124" s="83">
+      <c r="M124" s="82">
         <v>82</v>
       </c>
-      <c r="N124" s="83">
+      <c r="N124" s="82">
         <v>64</v>
       </c>
-      <c r="O124" s="83">
+      <c r="O124" s="82">
         <v>-10</v>
       </c>
-      <c r="P124" s="83">
+      <c r="P124" s="82">
         <v>136</v>
       </c>
       <c r="Q124" t="s">
         <v>229</v>
       </c>
       <c r="R124" t="s">
         <v>208</v>
       </c>
       <c r="S124" t="s">
         <v>218</v>
       </c>
       <c r="T124" t="s">
         <v>213</v>
       </c>
       <c r="U124" t="s">
         <v>213</v>
       </c>
       <c r="V124" t="s">
         <v>213</v>
       </c>
       <c r="W124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>394</v>
       </c>
       <c r="B125" t="s">
         <v>50</v>
       </c>
       <c r="C125" t="s">
         <v>271</v>
       </c>
       <c r="D125" t="s">
         <v>272</v>
       </c>
-      <c r="E125" s="83"/>
-[...1 lines deleted...]
-      <c r="G125" s="83"/>
+      <c r="E125" s="82"/>
+      <c r="F125" s="82"/>
+      <c r="G125" s="82"/>
       <c r="H125" s="52"/>
       <c r="I125" s="53">
         <v>33734</v>
       </c>
       <c r="J125" s="53">
         <v>41142</v>
       </c>
       <c r="K125" s="53">
         <v>37928</v>
       </c>
       <c r="L125" s="53">
         <v>44973</v>
       </c>
-      <c r="M125" s="83"/>
-[...2 lines deleted...]
-      <c r="P125" s="83"/>
+      <c r="M125" s="82"/>
+      <c r="N125" s="82"/>
+      <c r="O125" s="82"/>
+      <c r="P125" s="82"/>
       <c r="Q125" t="s">
         <v>217</v>
       </c>
       <c r="R125" t="s">
         <v>208</v>
       </c>
       <c r="S125" t="s">
         <v>222</v>
       </c>
       <c r="T125" t="s">
         <v>213</v>
       </c>
       <c r="U125" t="s">
         <v>213</v>
       </c>
       <c r="V125" t="s">
         <v>213</v>
       </c>
       <c r="W125" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="126" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>394</v>
       </c>
       <c r="B126" t="s">
         <v>50</v>
       </c>
       <c r="C126" t="s">
         <v>273</v>
       </c>
       <c r="D126" t="s">
         <v>274</v>
       </c>
-      <c r="E126" s="83"/>
-[...1 lines deleted...]
-      <c r="G126" s="83"/>
+      <c r="E126" s="82"/>
+      <c r="F126" s="82"/>
+      <c r="G126" s="82"/>
       <c r="H126" s="52"/>
       <c r="I126" s="53">
         <v>30861</v>
       </c>
       <c r="J126" s="53">
         <v>35636</v>
       </c>
       <c r="K126" s="53">
         <v>35213</v>
       </c>
       <c r="L126" s="53">
         <v>39378</v>
       </c>
-      <c r="M126" s="83"/>
-[...2 lines deleted...]
-      <c r="P126" s="83"/>
+      <c r="M126" s="82"/>
+      <c r="N126" s="82"/>
+      <c r="O126" s="82"/>
+      <c r="P126" s="82"/>
       <c r="Q126" t="s">
         <v>217</v>
       </c>
       <c r="R126" t="s">
         <v>208</v>
       </c>
       <c r="S126" t="s">
         <v>222</v>
       </c>
       <c r="T126" t="s">
         <v>223</v>
       </c>
       <c r="U126" t="s">
         <v>213</v>
       </c>
       <c r="V126" t="s">
         <v>213</v>
       </c>
       <c r="W126" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="127" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>394</v>
       </c>
       <c r="B127" t="s">
         <v>50</v>
       </c>
       <c r="C127" t="s">
         <v>275</v>
       </c>
       <c r="D127" t="s">
         <v>276</v>
       </c>
-      <c r="E127" s="83"/>
-[...1 lines deleted...]
-      <c r="G127" s="83"/>
+      <c r="E127" s="82"/>
+      <c r="F127" s="82"/>
+      <c r="G127" s="82"/>
       <c r="H127" s="52"/>
       <c r="I127" s="53">
         <v>37257</v>
       </c>
       <c r="J127" s="53">
         <v>41927</v>
       </c>
       <c r="K127" s="53">
         <v>37257</v>
       </c>
       <c r="L127" s="53">
         <v>46042</v>
       </c>
-      <c r="M127" s="83"/>
-[...2 lines deleted...]
-      <c r="P127" s="83"/>
+      <c r="M127" s="82"/>
+      <c r="N127" s="82"/>
+      <c r="O127" s="82"/>
+      <c r="P127" s="82"/>
       <c r="Q127" t="s">
         <v>217</v>
       </c>
       <c r="R127" t="s">
         <v>208</v>
       </c>
       <c r="S127" t="s">
         <v>222</v>
       </c>
       <c r="T127" t="s">
         <v>223</v>
       </c>
       <c r="U127" t="s">
         <v>213</v>
       </c>
       <c r="V127" t="s">
         <v>213</v>
       </c>
       <c r="W127" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="128" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>395</v>
       </c>
       <c r="B128" t="s">
         <v>50</v>
       </c>
       <c r="C128" t="s">
         <v>75</v>
       </c>
       <c r="D128" t="s">
         <v>76</v>
       </c>
-      <c r="E128" s="83">
+      <c r="E128" s="82">
         <v>31</v>
       </c>
-      <c r="F128" s="83">
+      <c r="F128" s="82">
         <v>32</v>
       </c>
-      <c r="G128" s="83">
+      <c r="G128" s="82">
         <v>1</v>
       </c>
       <c r="H128" s="52">
         <v>3.2258000000000002E-2</v>
       </c>
       <c r="I128" s="53">
         <v>33732</v>
       </c>
       <c r="J128" s="53">
         <v>40290</v>
       </c>
       <c r="K128" s="53">
         <v>38397</v>
       </c>
       <c r="L128" s="53">
         <v>45661</v>
       </c>
-      <c r="M128" s="83">
+      <c r="M128" s="82">
         <v>2</v>
       </c>
-      <c r="N128" s="83">
+      <c r="N128" s="82">
         <v>2</v>
       </c>
-      <c r="O128" s="83">
+      <c r="O128" s="82">
         <v>0</v>
       </c>
-      <c r="P128" s="83">
+      <c r="P128" s="82">
         <v>4</v>
       </c>
       <c r="Q128" t="s">
         <v>217</v>
       </c>
       <c r="R128" t="s">
         <v>208</v>
       </c>
       <c r="S128" t="s">
         <v>222</v>
       </c>
       <c r="T128" t="s">
         <v>223</v>
       </c>
       <c r="U128" t="s">
         <v>213</v>
       </c>
       <c r="V128" t="s">
         <v>213</v>
       </c>
       <c r="W128" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="129" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>394</v>
       </c>
       <c r="B129" t="s">
         <v>50</v>
       </c>
       <c r="C129" t="s">
         <v>277</v>
       </c>
       <c r="D129" t="s">
         <v>278</v>
       </c>
-      <c r="E129" s="83"/>
-[...1 lines deleted...]
-      <c r="G129" s="83"/>
+      <c r="E129" s="82"/>
+      <c r="F129" s="82"/>
+      <c r="G129" s="82"/>
       <c r="H129" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I129" s="53">
         <v>32555</v>
       </c>
       <c r="J129" s="53">
         <v>42295</v>
       </c>
       <c r="K129" s="53">
         <v>38370</v>
       </c>
       <c r="L129" s="53">
         <v>47399</v>
       </c>
-      <c r="M129" s="83"/>
-[...2 lines deleted...]
-      <c r="P129" s="83"/>
+      <c r="M129" s="82"/>
+      <c r="N129" s="82"/>
+      <c r="O129" s="82"/>
+      <c r="P129" s="82"/>
       <c r="Q129" t="s">
         <v>217</v>
       </c>
       <c r="R129" t="s">
         <v>208</v>
       </c>
       <c r="S129" t="s">
         <v>222</v>
       </c>
       <c r="T129" t="s">
         <v>223</v>
       </c>
       <c r="U129" t="s">
         <v>213</v>
       </c>
       <c r="V129" t="s">
         <v>213</v>
       </c>
       <c r="W129" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="130" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E130" s="83"/>
-[...1 lines deleted...]
-      <c r="G130" s="83"/>
+      <c r="B130" t="s">
+        <v>391</v>
+      </c>
+      <c r="E130" s="82"/>
+      <c r="F130" s="82"/>
+      <c r="G130" s="82"/>
       <c r="H130" s="52"/>
       <c r="I130" s="53"/>
       <c r="J130" s="53"/>
       <c r="K130" s="53"/>
       <c r="L130" s="53"/>
-      <c r="M130" s="83"/>
-[...2 lines deleted...]
-      <c r="P130" s="83"/>
+      <c r="M130" s="82"/>
+      <c r="N130" s="82"/>
+      <c r="O130" s="82"/>
+      <c r="P130" s="82"/>
     </row>
     <row r="131" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A131" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B131" s="28" t="s">
+      <c r="B131" t="s">
         <v>203</v>
       </c>
       <c r="C131" s="28" t="s">
         <v>40</v>
       </c>
       <c r="D131" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="E131" s="82">
+      <c r="E131" s="81">
         <v>1108</v>
       </c>
-      <c r="F131" s="82">
+      <c r="F131" s="81">
         <v>1124</v>
       </c>
-      <c r="G131" s="82">
+      <c r="G131" s="81">
         <v>16</v>
       </c>
-      <c r="H131" s="61">
+      <c r="H131" s="60">
         <v>1.444E-2</v>
       </c>
-      <c r="I131" s="62">
+      <c r="I131" s="61">
         <v>33993</v>
       </c>
-      <c r="J131" s="62">
+      <c r="J131" s="61">
         <v>41471</v>
       </c>
-      <c r="K131" s="62">
+      <c r="K131" s="61">
         <v>37561</v>
       </c>
-      <c r="L131" s="62">
+      <c r="L131" s="61">
         <v>45250</v>
       </c>
-      <c r="M131" s="82">
+      <c r="M131" s="81">
         <v>74</v>
       </c>
-      <c r="N131" s="82">
+      <c r="N131" s="81">
         <v>89</v>
       </c>
-      <c r="O131" s="82">
+      <c r="O131" s="81">
         <v>2</v>
       </c>
-      <c r="P131" s="82">
+      <c r="P131" s="81">
         <v>165</v>
       </c>
       <c r="Q131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V131" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W131" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="132" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>385</v>
       </c>
       <c r="B132" t="s">
         <v>81</v>
       </c>
       <c r="C132" t="s">
         <v>124</v>
       </c>
       <c r="D132" t="s">
         <v>125</v>
       </c>
-      <c r="E132" s="83">
+      <c r="E132" s="82">
         <v>63</v>
       </c>
-      <c r="F132" s="83">
+      <c r="F132" s="82">
         <v>74</v>
       </c>
-      <c r="G132" s="83">
+      <c r="G132" s="82">
         <v>11</v>
       </c>
       <c r="H132" s="52">
         <v>0.17460300000000001</v>
       </c>
       <c r="I132" s="53">
         <v>39436</v>
       </c>
       <c r="J132" s="53">
         <v>48847</v>
       </c>
       <c r="K132" s="53">
         <v>45648</v>
       </c>
       <c r="L132" s="53">
         <v>59689</v>
       </c>
-      <c r="M132" s="83">
+      <c r="M132" s="82">
         <v>5</v>
       </c>
-      <c r="N132" s="83">
+      <c r="N132" s="82">
         <v>6</v>
       </c>
-      <c r="O132" s="83">
+      <c r="O132" s="82">
         <v>1</v>
       </c>
-      <c r="P132" s="83">
+      <c r="P132" s="82">
         <v>12</v>
       </c>
       <c r="Q132" t="s">
         <v>246</v>
       </c>
       <c r="R132" t="s">
         <v>208</v>
       </c>
       <c r="S132" t="s">
         <v>218</v>
       </c>
       <c r="T132" t="s">
         <v>213</v>
       </c>
       <c r="U132" t="s">
         <v>213</v>
       </c>
       <c r="V132" t="s">
         <v>213</v>
       </c>
       <c r="W132" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E133" s="83"/>
-[...1 lines deleted...]
-      <c r="G133" s="83"/>
+      <c r="B133" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" s="82"/>
+      <c r="F133" s="82"/>
+      <c r="G133" s="82"/>
       <c r="H133" s="52"/>
       <c r="I133" s="53"/>
       <c r="J133" s="53"/>
       <c r="K133" s="53"/>
       <c r="L133" s="53"/>
-      <c r="M133" s="83"/>
-[...2 lines deleted...]
-      <c r="P133" s="83"/>
+      <c r="M133" s="82"/>
+      <c r="N133" s="82"/>
+      <c r="O133" s="82"/>
+      <c r="P133" s="82"/>
     </row>
     <row r="134" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A134" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B134" s="28" t="s">
+      <c r="B134" t="s">
         <v>203</v>
       </c>
       <c r="C134" s="28" t="s">
         <v>42</v>
       </c>
       <c r="D134" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="E134" s="82">
+      <c r="E134" s="81">
         <v>113</v>
       </c>
-      <c r="F134" s="82">
+      <c r="F134" s="81">
         <v>120</v>
       </c>
-      <c r="G134" s="82">
+      <c r="G134" s="81">
         <v>7</v>
       </c>
-      <c r="H134" s="61">
+      <c r="H134" s="60">
         <v>6.1947000000000002E-2</v>
       </c>
-      <c r="I134" s="62">
+      <c r="I134" s="61">
         <v>44269</v>
       </c>
-      <c r="J134" s="62">
+      <c r="J134" s="61">
         <v>58536</v>
       </c>
-      <c r="K134" s="62">
+      <c r="K134" s="61">
         <v>51141</v>
       </c>
-      <c r="L134" s="62">
+      <c r="L134" s="61">
         <v>68246</v>
       </c>
-      <c r="M134" s="82">
+      <c r="M134" s="81">
         <v>4</v>
       </c>
-      <c r="N134" s="82">
+      <c r="N134" s="81">
         <v>5</v>
       </c>
-      <c r="O134" s="82">
+      <c r="O134" s="81">
         <v>1</v>
       </c>
-      <c r="P134" s="82">
+      <c r="P134" s="81">
         <v>10</v>
       </c>
       <c r="Q134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V134" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W134" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="135" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>388</v>
       </c>
       <c r="B135" t="s">
         <v>81</v>
       </c>
       <c r="C135" t="s">
         <v>279</v>
       </c>
       <c r="D135" t="s">
         <v>280</v>
       </c>
-      <c r="E135" s="83"/>
-[...1 lines deleted...]
-      <c r="G135" s="83"/>
+      <c r="E135" s="82"/>
+      <c r="F135" s="82"/>
+      <c r="G135" s="82"/>
       <c r="H135" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I135" s="53">
         <v>58022</v>
       </c>
       <c r="J135" s="53">
         <v>76771</v>
       </c>
       <c r="K135" s="53">
         <v>74738</v>
       </c>
       <c r="L135" s="53">
         <v>93241</v>
       </c>
-      <c r="M135" s="83"/>
-[...2 lines deleted...]
-      <c r="P135" s="83"/>
+      <c r="M135" s="82"/>
+      <c r="N135" s="82"/>
+      <c r="O135" s="82"/>
+      <c r="P135" s="82"/>
       <c r="Q135" t="s">
         <v>217</v>
       </c>
       <c r="R135" t="s">
         <v>207</v>
       </c>
       <c r="S135" t="s">
         <v>208</v>
       </c>
       <c r="T135" t="s">
         <v>213</v>
       </c>
       <c r="U135" t="s">
         <v>209</v>
       </c>
       <c r="V135" t="s">
         <v>213</v>
       </c>
       <c r="W135" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="136" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>394</v>
       </c>
       <c r="B136" t="s">
         <v>81</v>
       </c>
       <c r="C136" t="s">
         <v>281</v>
       </c>
       <c r="D136" t="s">
         <v>282</v>
       </c>
-      <c r="E136" s="83"/>
-[...1 lines deleted...]
-      <c r="G136" s="83"/>
+      <c r="E136" s="82"/>
+      <c r="F136" s="82"/>
+      <c r="G136" s="82"/>
       <c r="H136" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I136" s="53">
         <v>44301</v>
       </c>
       <c r="J136" s="53">
         <v>56551</v>
       </c>
       <c r="K136" s="53">
         <v>49619</v>
       </c>
       <c r="L136" s="53">
         <v>64676</v>
       </c>
-      <c r="M136" s="83"/>
-[...2 lines deleted...]
-      <c r="P136" s="83"/>
+      <c r="M136" s="82"/>
+      <c r="N136" s="82"/>
+      <c r="O136" s="82"/>
+      <c r="P136" s="82"/>
       <c r="Q136" t="s">
         <v>217</v>
       </c>
       <c r="R136" t="s">
         <v>208</v>
       </c>
       <c r="S136" t="s">
         <v>283</v>
       </c>
       <c r="T136" t="s">
         <v>213</v>
       </c>
       <c r="U136" t="s">
         <v>213</v>
       </c>
       <c r="V136" t="s">
         <v>213</v>
       </c>
       <c r="W136" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="137" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>385</v>
       </c>
       <c r="B137" t="s">
         <v>50</v>
       </c>
       <c r="C137" t="s">
         <v>77</v>
       </c>
       <c r="D137" t="s">
         <v>78</v>
       </c>
-      <c r="E137" s="83">
+      <c r="E137" s="82">
         <v>40</v>
       </c>
-      <c r="F137" s="83">
+      <c r="F137" s="82">
         <v>42</v>
       </c>
-      <c r="G137" s="83">
+      <c r="G137" s="82">
         <v>2</v>
       </c>
       <c r="H137" s="52">
         <v>0.05</v>
       </c>
       <c r="I137" s="53">
         <v>41182</v>
       </c>
       <c r="J137" s="53">
         <v>55117</v>
       </c>
       <c r="K137" s="53">
         <v>49485</v>
       </c>
       <c r="L137" s="53">
         <v>62871</v>
       </c>
-      <c r="M137" s="83">
+      <c r="M137" s="82">
         <v>1</v>
       </c>
-      <c r="N137" s="83">
+      <c r="N137" s="82">
         <v>2</v>
       </c>
-      <c r="O137" s="83">
+      <c r="O137" s="82">
         <v>0</v>
       </c>
-      <c r="P137" s="83">
+      <c r="P137" s="82">
         <v>3</v>
       </c>
       <c r="Q137" t="s">
         <v>246</v>
       </c>
       <c r="R137" t="s">
         <v>208</v>
       </c>
       <c r="S137" t="s">
         <v>222</v>
       </c>
       <c r="T137" t="s">
         <v>223</v>
       </c>
       <c r="U137" t="s">
         <v>213</v>
       </c>
       <c r="V137" t="s">
         <v>213</v>
       </c>
       <c r="W137" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="138" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>385</v>
       </c>
       <c r="B138" t="s">
         <v>81</v>
       </c>
       <c r="C138" t="s">
         <v>284</v>
       </c>
       <c r="D138" t="s">
         <v>285</v>
       </c>
-      <c r="E138" s="83"/>
-[...1 lines deleted...]
-      <c r="G138" s="83"/>
+      <c r="E138" s="82"/>
+      <c r="F138" s="82"/>
+      <c r="G138" s="82"/>
       <c r="H138" s="52"/>
       <c r="I138" s="53">
         <v>46402</v>
       </c>
       <c r="J138" s="53">
         <v>62561</v>
       </c>
       <c r="K138" s="53">
         <v>56564</v>
       </c>
       <c r="L138" s="53">
         <v>76402</v>
       </c>
-      <c r="M138" s="83"/>
-[...2 lines deleted...]
-      <c r="P138" s="83"/>
+      <c r="M138" s="82"/>
+      <c r="N138" s="82"/>
+      <c r="O138" s="82"/>
+      <c r="P138" s="82"/>
       <c r="Q138" t="s">
         <v>217</v>
       </c>
       <c r="R138" t="s">
         <v>208</v>
       </c>
       <c r="S138" t="s">
         <v>218</v>
       </c>
       <c r="T138" t="s">
         <v>223</v>
       </c>
       <c r="U138" t="s">
         <v>213</v>
       </c>
       <c r="V138" t="s">
         <v>213</v>
       </c>
       <c r="W138" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="139" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>394</v>
       </c>
       <c r="B139" t="s">
         <v>81</v>
       </c>
       <c r="C139" t="s">
         <v>286</v>
       </c>
       <c r="D139" t="s">
         <v>287</v>
       </c>
-      <c r="E139" s="83"/>
-[...1 lines deleted...]
-      <c r="G139" s="83"/>
+      <c r="E139" s="82"/>
+      <c r="F139" s="82"/>
+      <c r="G139" s="82"/>
       <c r="H139" s="52"/>
       <c r="I139" s="53">
         <v>48269</v>
       </c>
       <c r="J139" s="53">
         <v>63419</v>
       </c>
       <c r="K139" s="53">
         <v>57939</v>
       </c>
       <c r="L139" s="53">
         <v>75648</v>
       </c>
-      <c r="M139" s="83"/>
-[...2 lines deleted...]
-      <c r="P139" s="83"/>
+      <c r="M139" s="82"/>
+      <c r="N139" s="82"/>
+      <c r="O139" s="82"/>
+      <c r="P139" s="82"/>
       <c r="Q139" t="s">
         <v>217</v>
       </c>
       <c r="R139" t="s">
         <v>208</v>
       </c>
       <c r="S139" t="s">
         <v>283</v>
       </c>
       <c r="T139" t="s">
         <v>213</v>
       </c>
       <c r="U139" t="s">
         <v>209</v>
       </c>
       <c r="V139" t="s">
         <v>209</v>
       </c>
       <c r="W139" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="140" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>393</v>
       </c>
       <c r="B140" t="s">
         <v>81</v>
       </c>
       <c r="C140" t="s">
         <v>288</v>
       </c>
       <c r="D140" t="s">
         <v>289</v>
       </c>
-      <c r="E140" s="83"/>
-[...1 lines deleted...]
-      <c r="G140" s="83"/>
+      <c r="E140" s="82"/>
+      <c r="F140" s="82"/>
+      <c r="G140" s="82"/>
       <c r="H140" s="52"/>
       <c r="I140" s="53">
         <v>38697</v>
       </c>
       <c r="J140" s="53">
         <v>49059</v>
       </c>
       <c r="K140" s="53">
         <v>47170</v>
       </c>
       <c r="L140" s="53">
         <v>58883</v>
       </c>
-      <c r="M140" s="83"/>
-[...2 lines deleted...]
-      <c r="P140" s="83"/>
+      <c r="M140" s="82"/>
+      <c r="N140" s="82"/>
+      <c r="O140" s="82"/>
+      <c r="P140" s="82"/>
       <c r="Q140" t="s">
         <v>246</v>
       </c>
       <c r="R140" t="s">
         <v>208</v>
       </c>
       <c r="S140" t="s">
         <v>218</v>
       </c>
       <c r="T140" t="s">
         <v>223</v>
       </c>
       <c r="U140" t="s">
         <v>213</v>
       </c>
       <c r="V140" t="s">
         <v>213</v>
       </c>
       <c r="W140" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="141" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>393</v>
       </c>
       <c r="B141" t="s">
         <v>81</v>
       </c>
       <c r="C141" t="s">
         <v>290</v>
       </c>
       <c r="D141" t="s">
         <v>291</v>
       </c>
-      <c r="E141" s="83"/>
-[...1 lines deleted...]
-      <c r="G141" s="83"/>
+      <c r="E141" s="82"/>
+      <c r="F141" s="82"/>
+      <c r="G141" s="82"/>
       <c r="H141" s="52"/>
       <c r="I141" s="53">
         <v>40955</v>
       </c>
       <c r="J141" s="53">
         <v>45373</v>
       </c>
       <c r="K141" s="53">
         <v>44221</v>
       </c>
       <c r="L141" s="53">
         <v>47757</v>
       </c>
-      <c r="M141" s="83"/>
-[...2 lines deleted...]
-      <c r="P141" s="83"/>
+      <c r="M141" s="82"/>
+      <c r="N141" s="82"/>
+      <c r="O141" s="82"/>
+      <c r="P141" s="82"/>
       <c r="Q141" t="s">
         <v>217</v>
       </c>
       <c r="R141" t="s">
         <v>208</v>
       </c>
       <c r="S141" t="s">
         <v>218</v>
       </c>
       <c r="T141" t="s">
         <v>223</v>
       </c>
       <c r="U141" t="s">
         <v>213</v>
       </c>
       <c r="V141" t="s">
         <v>223</v>
       </c>
       <c r="W141" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="142" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E142" s="83"/>
-[...1 lines deleted...]
-      <c r="G142" s="83"/>
+      <c r="B142" t="s">
+        <v>391</v>
+      </c>
+      <c r="E142" s="82"/>
+      <c r="F142" s="82"/>
+      <c r="G142" s="82"/>
       <c r="H142" s="52"/>
       <c r="I142" s="53"/>
       <c r="J142" s="53"/>
       <c r="K142" s="53"/>
       <c r="L142" s="53"/>
-      <c r="M142" s="83"/>
-[...2 lines deleted...]
-      <c r="P142" s="83"/>
+      <c r="M142" s="82"/>
+      <c r="N142" s="82"/>
+      <c r="O142" s="82"/>
+      <c r="P142" s="82"/>
     </row>
     <row r="143" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A143" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B143" s="28" t="s">
+      <c r="B143" t="s">
         <v>203</v>
       </c>
       <c r="C143" s="28" t="s">
         <v>44</v>
       </c>
       <c r="D143" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="E143" s="82">
+      <c r="E143" s="81">
         <v>122</v>
       </c>
-      <c r="F143" s="82">
+      <c r="F143" s="81">
         <v>136</v>
       </c>
-      <c r="G143" s="82">
+      <c r="G143" s="81">
         <v>14</v>
       </c>
-      <c r="H143" s="61">
+      <c r="H143" s="60">
         <v>0.11475400000000001</v>
       </c>
-      <c r="I143" s="62">
+      <c r="I143" s="61">
         <v>40675</v>
       </c>
-      <c r="J143" s="62">
+      <c r="J143" s="61">
         <v>56464</v>
       </c>
-      <c r="K143" s="62">
+      <c r="K143" s="61">
         <v>49338</v>
       </c>
-      <c r="L143" s="62">
+      <c r="L143" s="61">
         <v>66071</v>
       </c>
-      <c r="M143" s="82">
+      <c r="M143" s="81">
         <v>5</v>
       </c>
-      <c r="N143" s="82">
+      <c r="N143" s="81">
         <v>6</v>
       </c>
-      <c r="O143" s="82">
+      <c r="O143" s="81">
         <v>1</v>
       </c>
-      <c r="P143" s="82">
+      <c r="P143" s="81">
         <v>12</v>
       </c>
       <c r="Q143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V143" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W143" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="144" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>388</v>
       </c>
       <c r="B144" t="s">
         <v>81</v>
       </c>
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144" t="s">
         <v>293</v>
       </c>
-      <c r="E144" s="83"/>
-[...1 lines deleted...]
-      <c r="G144" s="83"/>
+      <c r="E144" s="82"/>
+      <c r="F144" s="82"/>
+      <c r="G144" s="82"/>
       <c r="H144" s="52"/>
       <c r="I144" s="53">
         <v>56330</v>
       </c>
       <c r="J144" s="53">
         <v>78396</v>
       </c>
       <c r="K144" s="53">
         <v>77211</v>
       </c>
       <c r="L144" s="53">
         <v>101643</v>
       </c>
-      <c r="M144" s="83"/>
-[...2 lines deleted...]
-      <c r="P144" s="83"/>
+      <c r="M144" s="82"/>
+      <c r="N144" s="82"/>
+      <c r="O144" s="82"/>
+      <c r="P144" s="82"/>
       <c r="Q144" t="s">
         <v>217</v>
       </c>
       <c r="R144" t="s">
         <v>211</v>
       </c>
       <c r="S144" t="s">
         <v>208</v>
       </c>
       <c r="T144" t="s">
         <v>213</v>
       </c>
       <c r="U144" t="s">
         <v>209</v>
       </c>
       <c r="V144" t="s">
         <v>209</v>
       </c>
       <c r="W144" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="145" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>385</v>
       </c>
       <c r="B145" t="s">
         <v>81</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="D145" t="s">
         <v>295</v>
       </c>
-      <c r="E145" s="83"/>
-[...1 lines deleted...]
-      <c r="G145" s="83"/>
+      <c r="E145" s="82"/>
+      <c r="F145" s="82"/>
+      <c r="G145" s="82"/>
       <c r="H145" s="52"/>
       <c r="I145" s="53">
         <v>56493</v>
       </c>
       <c r="J145" s="53">
         <v>68410</v>
       </c>
       <c r="K145" s="53">
         <v>71210</v>
       </c>
       <c r="L145" s="53">
         <v>82805</v>
       </c>
-      <c r="M145" s="83"/>
-[...2 lines deleted...]
-      <c r="P145" s="83"/>
+      <c r="M145" s="82"/>
+      <c r="N145" s="82"/>
+      <c r="O145" s="82"/>
+      <c r="P145" s="82"/>
       <c r="Q145" t="s">
         <v>217</v>
       </c>
       <c r="R145" t="s">
         <v>208</v>
       </c>
       <c r="S145" t="s">
         <v>228</v>
       </c>
       <c r="T145" t="s">
         <v>223</v>
       </c>
       <c r="U145" t="s">
         <v>223</v>
       </c>
       <c r="V145" t="s">
         <v>223</v>
       </c>
       <c r="W145" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="146" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>394</v>
       </c>
       <c r="B146" t="s">
         <v>81</v>
       </c>
       <c r="C146" t="s">
         <v>296</v>
       </c>
       <c r="D146" t="s">
         <v>297</v>
       </c>
-      <c r="E146" s="83"/>
-[...1 lines deleted...]
-      <c r="G146" s="83"/>
+      <c r="E146" s="82"/>
+      <c r="F146" s="82"/>
+      <c r="G146" s="82"/>
       <c r="H146" s="52"/>
       <c r="I146" s="53">
         <v>37695</v>
       </c>
       <c r="J146" s="53">
         <v>47209</v>
       </c>
       <c r="K146" s="53">
         <v>45078</v>
       </c>
       <c r="L146" s="53">
         <v>55856</v>
       </c>
-      <c r="M146" s="83"/>
-[...2 lines deleted...]
-      <c r="P146" s="83"/>
+      <c r="M146" s="82"/>
+      <c r="N146" s="82"/>
+      <c r="O146" s="82"/>
+      <c r="P146" s="82"/>
       <c r="Q146" t="s">
         <v>217</v>
       </c>
       <c r="R146" t="s">
         <v>208</v>
       </c>
       <c r="S146" t="s">
         <v>218</v>
       </c>
       <c r="T146" t="s">
         <v>213</v>
       </c>
       <c r="U146" t="s">
         <v>213</v>
       </c>
       <c r="V146" t="s">
         <v>213</v>
       </c>
       <c r="W146" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="147" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E147" s="83"/>
-[...1 lines deleted...]
-      <c r="G147" s="83"/>
+      <c r="B147" t="s">
+        <v>391</v>
+      </c>
+      <c r="E147" s="82"/>
+      <c r="F147" s="82"/>
+      <c r="G147" s="82"/>
       <c r="H147" s="52"/>
       <c r="I147" s="53"/>
       <c r="J147" s="53"/>
       <c r="K147" s="53"/>
       <c r="L147" s="53"/>
-      <c r="M147" s="83"/>
-[...2 lines deleted...]
-      <c r="P147" s="83"/>
+      <c r="M147" s="82"/>
+      <c r="N147" s="82"/>
+      <c r="O147" s="82"/>
+      <c r="P147" s="82"/>
     </row>
     <row r="148" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A148" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B148" s="28" t="s">
+      <c r="B148" t="s">
         <v>203</v>
       </c>
       <c r="C148" s="28" t="s">
         <v>46</v>
       </c>
       <c r="D148" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E148" s="82"/>
-[...3 lines deleted...]
-      <c r="I148" s="62">
+      <c r="E148" s="81"/>
+      <c r="F148" s="81"/>
+      <c r="G148" s="81"/>
+      <c r="H148" s="60"/>
+      <c r="I148" s="61">
         <v>36837</v>
       </c>
-      <c r="J148" s="62">
+      <c r="J148" s="61">
         <v>46911</v>
       </c>
-      <c r="K148" s="62">
+      <c r="K148" s="61">
         <v>44639</v>
       </c>
-      <c r="L148" s="62">
+      <c r="L148" s="61">
         <v>53336</v>
       </c>
-      <c r="M148" s="82"/>
-[...2 lines deleted...]
-      <c r="P148" s="82"/>
+      <c r="M148" s="81"/>
+      <c r="N148" s="81"/>
+      <c r="O148" s="81"/>
+      <c r="P148" s="81"/>
       <c r="Q148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V148" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W148" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="149" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>395</v>
       </c>
       <c r="B149" t="s">
         <v>81</v>
       </c>
       <c r="C149" t="s">
         <v>298</v>
       </c>
       <c r="D149" t="s">
         <v>299</v>
       </c>
-      <c r="E149" s="83"/>
-[...1 lines deleted...]
-      <c r="G149" s="83"/>
+      <c r="E149" s="82"/>
+      <c r="F149" s="82"/>
+      <c r="G149" s="82"/>
       <c r="H149" s="52"/>
       <c r="I149" s="53">
         <v>59776</v>
       </c>
       <c r="J149" s="53">
         <v>71722</v>
       </c>
       <c r="K149" s="53">
         <v>68027</v>
       </c>
       <c r="L149" s="53">
         <v>79288</v>
       </c>
-      <c r="M149" s="83"/>
-[...2 lines deleted...]
-      <c r="P149" s="83"/>
+      <c r="M149" s="82"/>
+      <c r="N149" s="82"/>
+      <c r="O149" s="82"/>
+      <c r="P149" s="82"/>
       <c r="Q149" t="s">
         <v>217</v>
       </c>
       <c r="R149" t="s">
         <v>211</v>
       </c>
       <c r="S149" t="s">
         <v>208</v>
       </c>
       <c r="T149" t="s">
         <v>213</v>
       </c>
       <c r="U149" t="s">
         <v>213</v>
       </c>
       <c r="V149" t="s">
         <v>213</v>
       </c>
       <c r="W149" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="150" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>393</v>
       </c>
       <c r="B150" t="s">
         <v>81</v>
       </c>
       <c r="C150" t="s">
         <v>300</v>
       </c>
       <c r="D150" t="s">
         <v>301</v>
       </c>
-      <c r="E150" s="83"/>
-[...1 lines deleted...]
-      <c r="G150" s="83"/>
+      <c r="E150" s="82"/>
+      <c r="F150" s="82"/>
+      <c r="G150" s="82"/>
       <c r="H150" s="52"/>
       <c r="I150" s="53">
         <v>36820</v>
       </c>
       <c r="J150" s="53">
         <v>41282</v>
       </c>
       <c r="K150" s="53">
         <v>38157</v>
       </c>
       <c r="L150" s="53">
         <v>46382</v>
       </c>
-      <c r="M150" s="83"/>
-[...2 lines deleted...]
-      <c r="P150" s="83"/>
+      <c r="M150" s="82"/>
+      <c r="N150" s="82"/>
+      <c r="O150" s="82"/>
+      <c r="P150" s="82"/>
       <c r="Q150" t="s">
         <v>217</v>
       </c>
       <c r="R150" t="s">
         <v>208</v>
       </c>
       <c r="S150" t="s">
         <v>218</v>
       </c>
       <c r="T150" t="s">
         <v>223</v>
       </c>
       <c r="U150" t="s">
         <v>223</v>
       </c>
       <c r="V150" t="s">
         <v>223</v>
       </c>
       <c r="W150" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="151" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>385</v>
       </c>
       <c r="B151" t="s">
         <v>81</v>
       </c>
       <c r="C151" t="s">
         <v>302</v>
       </c>
       <c r="D151" t="s">
         <v>303</v>
       </c>
-      <c r="E151" s="83"/>
-[...1 lines deleted...]
-      <c r="G151" s="83"/>
+      <c r="E151" s="82"/>
+      <c r="F151" s="82"/>
+      <c r="G151" s="82"/>
       <c r="H151" s="52"/>
       <c r="I151" s="53">
         <v>44201</v>
       </c>
       <c r="J151" s="53">
         <v>51201</v>
       </c>
       <c r="K151" s="53">
         <v>47342</v>
       </c>
       <c r="L151" s="53">
         <v>58270</v>
       </c>
-      <c r="M151" s="83"/>
-[...2 lines deleted...]
-      <c r="P151" s="83"/>
+      <c r="M151" s="82"/>
+      <c r="N151" s="82"/>
+      <c r="O151" s="82"/>
+      <c r="P151" s="82"/>
       <c r="Q151" t="s">
         <v>217</v>
       </c>
       <c r="R151" t="s">
         <v>208</v>
       </c>
       <c r="S151" t="s">
         <v>228</v>
       </c>
       <c r="T151" t="s">
         <v>213</v>
       </c>
       <c r="U151" t="s">
         <v>213</v>
       </c>
       <c r="V151" t="s">
         <v>213</v>
       </c>
       <c r="W151" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="152" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>395</v>
       </c>
       <c r="B152" t="s">
         <v>81</v>
       </c>
       <c r="C152" t="s">
         <v>171</v>
       </c>
       <c r="D152" t="s">
         <v>172</v>
       </c>
-      <c r="E152" s="83">
+      <c r="E152" s="82">
         <v>45</v>
       </c>
-      <c r="F152" s="83">
+      <c r="F152" s="82">
         <v>49</v>
       </c>
-      <c r="G152" s="83">
+      <c r="G152" s="82">
         <v>4</v>
       </c>
       <c r="H152" s="52">
         <v>8.8888999999999996E-2</v>
       </c>
       <c r="I152" s="53">
         <v>40614</v>
       </c>
       <c r="J152" s="53">
         <v>47479</v>
       </c>
       <c r="K152" s="53">
         <v>46947</v>
       </c>
       <c r="L152" s="53">
         <v>50185</v>
       </c>
-      <c r="M152" s="83">
+      <c r="M152" s="82">
         <v>1</v>
       </c>
-      <c r="N152" s="83">
+      <c r="N152" s="82">
         <v>3</v>
       </c>
-      <c r="O152" s="83">
+      <c r="O152" s="82">
         <v>0</v>
       </c>
-      <c r="P152" s="83">
+      <c r="P152" s="82">
         <v>4</v>
       </c>
       <c r="Q152" t="s">
         <v>217</v>
       </c>
       <c r="R152" t="s">
         <v>208</v>
       </c>
       <c r="S152" t="s">
         <v>218</v>
       </c>
       <c r="T152" t="s">
         <v>223</v>
       </c>
       <c r="U152" t="s">
         <v>223</v>
       </c>
       <c r="V152" t="s">
         <v>213</v>
       </c>
       <c r="W152" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="153" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>393</v>
       </c>
       <c r="B153" t="s">
         <v>81</v>
       </c>
       <c r="C153" t="s">
         <v>304</v>
       </c>
       <c r="D153" t="s">
         <v>305</v>
       </c>
-      <c r="E153" s="83"/>
-[...1 lines deleted...]
-      <c r="G153" s="83"/>
+      <c r="E153" s="82"/>
+      <c r="F153" s="82"/>
+      <c r="G153" s="82"/>
       <c r="H153" s="52"/>
       <c r="I153" s="53">
         <v>39002</v>
       </c>
       <c r="J153" s="53">
         <v>48435</v>
       </c>
       <c r="K153" s="53">
         <v>46424</v>
       </c>
       <c r="L153" s="53">
         <v>53655</v>
       </c>
-      <c r="M153" s="83"/>
-[...2 lines deleted...]
-      <c r="P153" s="83"/>
+      <c r="M153" s="82"/>
+      <c r="N153" s="82"/>
+      <c r="O153" s="82"/>
+      <c r="P153" s="82"/>
       <c r="Q153" t="s">
         <v>217</v>
       </c>
       <c r="R153" t="s">
         <v>208</v>
       </c>
       <c r="S153" t="s">
         <v>218</v>
       </c>
       <c r="T153" t="s">
         <v>223</v>
       </c>
       <c r="U153" t="s">
         <v>213</v>
       </c>
       <c r="V153" t="s">
         <v>213</v>
       </c>
       <c r="W153" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="154" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="E154" s="83"/>
-[...1 lines deleted...]
-      <c r="G154" s="83"/>
+      <c r="B154" t="s">
+        <v>391</v>
+      </c>
+      <c r="E154" s="82"/>
+      <c r="F154" s="82"/>
+      <c r="G154" s="82"/>
       <c r="H154" s="52"/>
       <c r="I154" s="53"/>
       <c r="J154" s="53"/>
       <c r="K154" s="53"/>
       <c r="L154" s="53"/>
-      <c r="M154" s="83"/>
-[...2 lines deleted...]
-      <c r="P154" s="83"/>
+      <c r="M154" s="82"/>
+      <c r="N154" s="82"/>
+      <c r="O154" s="82"/>
+      <c r="P154" s="82"/>
     </row>
     <row r="155" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A155" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B155" s="28" t="s">
+      <c r="B155" t="s">
         <v>203</v>
       </c>
       <c r="C155" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D155" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="E155" s="82">
+      <c r="E155" s="81">
         <v>743</v>
       </c>
-      <c r="F155" s="82">
+      <c r="F155" s="81">
         <v>813</v>
       </c>
-      <c r="G155" s="82">
+      <c r="G155" s="81">
         <v>70</v>
       </c>
-      <c r="H155" s="61">
+      <c r="H155" s="60">
         <v>9.4213000000000005E-2</v>
       </c>
-      <c r="I155" s="62">
+      <c r="I155" s="61">
         <v>32895</v>
       </c>
-      <c r="J155" s="62">
+      <c r="J155" s="61">
         <v>42789</v>
       </c>
-      <c r="K155" s="62">
+      <c r="K155" s="61">
         <v>37541</v>
       </c>
-      <c r="L155" s="62">
+      <c r="L155" s="61">
         <v>46942</v>
       </c>
-      <c r="M155" s="82">
+      <c r="M155" s="81">
         <v>32</v>
       </c>
-      <c r="N155" s="82">
+      <c r="N155" s="81">
         <v>48</v>
       </c>
-      <c r="O155" s="82">
+      <c r="O155" s="81">
         <v>7</v>
       </c>
-      <c r="P155" s="82">
+      <c r="P155" s="81">
         <v>87</v>
       </c>
       <c r="Q155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="R155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="S155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="T155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="U155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="V155" s="28" t="s">
         <v>203</v>
       </c>
       <c r="W155" s="28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="156" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>395</v>
       </c>
       <c r="B156" t="s">
         <v>81</v>
       </c>
       <c r="C156" t="s">
         <v>175</v>
       </c>
       <c r="D156" t="s">
         <v>176</v>
       </c>
-      <c r="E156" s="83">
+      <c r="E156" s="82">
         <v>33</v>
       </c>
-      <c r="F156" s="83">
+      <c r="F156" s="82">
         <v>35</v>
       </c>
-      <c r="G156" s="83">
+      <c r="G156" s="82">
         <v>2</v>
       </c>
       <c r="H156" s="52">
         <v>6.0606E-2</v>
       </c>
       <c r="I156" s="53">
         <v>45928</v>
       </c>
       <c r="J156" s="53">
         <v>60663</v>
       </c>
       <c r="K156" s="53">
         <v>57131</v>
       </c>
       <c r="L156" s="53">
         <v>72356</v>
       </c>
-      <c r="M156" s="83">
+      <c r="M156" s="82">
         <v>1</v>
       </c>
-      <c r="N156" s="83">
+      <c r="N156" s="82">
         <v>2</v>
       </c>
-      <c r="O156" s="83">
+      <c r="O156" s="82">
         <v>0</v>
       </c>
-      <c r="P156" s="83">
+      <c r="P156" s="82">
         <v>3</v>
       </c>
       <c r="Q156" t="s">
         <v>217</v>
       </c>
       <c r="R156" t="s">
         <v>211</v>
       </c>
       <c r="S156" t="s">
         <v>208</v>
       </c>
       <c r="T156" t="s">
         <v>213</v>
       </c>
       <c r="U156" t="s">
         <v>213</v>
       </c>
       <c r="V156" t="s">
         <v>213</v>
       </c>
       <c r="W156" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="157" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>393</v>
       </c>
       <c r="B157" t="s">
         <v>50</v>
       </c>
       <c r="C157" t="s">
         <v>306</v>
       </c>
       <c r="D157" t="s">
         <v>307</v>
       </c>
-      <c r="E157" s="83"/>
-[...1 lines deleted...]
-      <c r="G157" s="83"/>
+      <c r="E157" s="82"/>
+      <c r="F157" s="82"/>
+      <c r="G157" s="82"/>
       <c r="H157" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I157" s="53">
         <v>28600</v>
       </c>
       <c r="J157" s="53">
         <v>36356</v>
       </c>
       <c r="K157" s="53">
         <v>29120</v>
       </c>
       <c r="L157" s="53">
         <v>43486</v>
       </c>
-      <c r="M157" s="83"/>
-[...2 lines deleted...]
-      <c r="P157" s="83"/>
+      <c r="M157" s="82"/>
+      <c r="N157" s="82"/>
+      <c r="O157" s="82"/>
+      <c r="P157" s="82"/>
       <c r="Q157" t="s">
         <v>217</v>
       </c>
       <c r="R157" t="s">
         <v>208</v>
       </c>
       <c r="S157" t="s">
         <v>222</v>
       </c>
       <c r="T157" t="s">
         <v>223</v>
       </c>
       <c r="U157" t="s">
         <v>223</v>
       </c>
       <c r="V157" t="s">
         <v>213</v>
       </c>
       <c r="W157" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="158" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>395</v>
       </c>
       <c r="B158" t="s">
         <v>81</v>
       </c>
       <c r="C158" t="s">
         <v>173</v>
       </c>
       <c r="D158" t="s">
         <v>174</v>
       </c>
-      <c r="E158" s="83">
+      <c r="E158" s="82">
         <v>91</v>
       </c>
-      <c r="F158" s="83">
+      <c r="F158" s="82">
         <v>97</v>
       </c>
-      <c r="G158" s="83">
+      <c r="G158" s="82">
         <v>6</v>
       </c>
       <c r="H158" s="52">
         <v>6.5933999999999993E-2</v>
       </c>
       <c r="I158" s="53">
         <v>43821</v>
       </c>
       <c r="J158" s="53">
         <v>52847</v>
       </c>
       <c r="K158" s="53">
         <v>49280</v>
       </c>
       <c r="L158" s="53">
         <v>59227</v>
       </c>
-      <c r="M158" s="83">
+      <c r="M158" s="82">
         <v>4</v>
       </c>
-      <c r="N158" s="83">
+      <c r="N158" s="82">
         <v>5</v>
       </c>
-      <c r="O158" s="83">
+      <c r="O158" s="82">
         <v>1</v>
       </c>
-      <c r="P158" s="83">
+      <c r="P158" s="82">
         <v>10</v>
       </c>
       <c r="Q158" t="s">
         <v>245</v>
       </c>
       <c r="R158" t="s">
         <v>208</v>
       </c>
       <c r="S158" t="s">
         <v>222</v>
       </c>
       <c r="T158" t="s">
         <v>223</v>
       </c>
       <c r="U158" t="s">
         <v>213</v>
       </c>
       <c r="V158" t="s">
         <v>213</v>
       </c>
       <c r="W158" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="159" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>385</v>
       </c>
       <c r="B159" t="s">
         <v>50</v>
       </c>
       <c r="C159" t="s">
         <v>71</v>
       </c>
       <c r="D159" t="s">
         <v>72</v>
       </c>
-      <c r="E159" s="83">
+      <c r="E159" s="82">
         <v>204</v>
       </c>
-      <c r="F159" s="83">
+      <c r="F159" s="82">
         <v>235</v>
       </c>
-      <c r="G159" s="83">
+      <c r="G159" s="82">
         <v>31</v>
       </c>
       <c r="H159" s="52">
         <v>0.15196099999999998</v>
       </c>
       <c r="I159" s="53">
         <v>29186</v>
       </c>
       <c r="J159" s="53">
         <v>46198</v>
       </c>
       <c r="K159" s="53">
         <v>38171</v>
       </c>
       <c r="L159" s="53">
         <v>49291</v>
       </c>
-      <c r="M159" s="83">
+      <c r="M159" s="82">
         <v>10</v>
       </c>
-      <c r="N159" s="83">
+      <c r="N159" s="82">
         <v>12</v>
       </c>
-      <c r="O159" s="83">
+      <c r="O159" s="82">
         <v>3</v>
       </c>
-      <c r="P159" s="83">
+      <c r="P159" s="82">
         <v>25</v>
       </c>
       <c r="Q159" t="s">
         <v>217</v>
       </c>
       <c r="R159" t="s">
         <v>208</v>
       </c>
       <c r="S159" t="s">
         <v>222</v>
       </c>
       <c r="T159" t="s">
         <v>223</v>
       </c>
       <c r="U159" t="s">
         <v>223</v>
       </c>
       <c r="V159" t="s">
         <v>223</v>
       </c>
       <c r="W159" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="160" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B160" t="s">
         <v>81</v>
       </c>
       <c r="C160" t="s">
         <v>167</v>
       </c>
       <c r="D160" t="s">
         <v>168</v>
       </c>
-      <c r="E160" s="83">
+      <c r="E160" s="82">
         <v>75</v>
       </c>
-      <c r="F160" s="83">
+      <c r="F160" s="82">
         <v>82</v>
       </c>
-      <c r="G160" s="83">
+      <c r="G160" s="82">
         <v>7</v>
       </c>
       <c r="H160" s="52">
         <v>9.3332999999999999E-2</v>
       </c>
       <c r="I160" s="53"/>
       <c r="J160" s="53"/>
       <c r="K160" s="53"/>
       <c r="L160" s="53"/>
-      <c r="M160" s="83">
+      <c r="M160" s="82">
         <v>2</v>
       </c>
-      <c r="N160" s="83">
+      <c r="N160" s="82">
         <v>4</v>
       </c>
-      <c r="O160" s="83">
+      <c r="O160" s="82">
         <v>1</v>
       </c>
-      <c r="P160" s="83">
+      <c r="P160" s="82">
         <v>7</v>
       </c>
       <c r="Q160" t="s">
         <v>217</v>
       </c>
       <c r="R160" t="s">
         <v>211</v>
       </c>
       <c r="S160" t="s">
         <v>218</v>
       </c>
       <c r="T160" t="s">
         <v>223</v>
       </c>
       <c r="U160" t="s">
         <v>213</v>
       </c>
       <c r="V160" t="s">
         <v>213</v>
       </c>
       <c r="W160" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="161" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B161" t="s">
         <v>81</v>
       </c>
       <c r="C161" t="s">
         <v>169</v>
       </c>
       <c r="D161" t="s">
         <v>170</v>
       </c>
-      <c r="E161" s="83">
+      <c r="E161" s="82">
         <v>55</v>
       </c>
-      <c r="F161" s="83">
+      <c r="F161" s="82">
         <v>60</v>
       </c>
-      <c r="G161" s="83">
+      <c r="G161" s="82">
         <v>5</v>
       </c>
       <c r="H161" s="52">
         <v>9.090899999999999E-2</v>
       </c>
       <c r="I161" s="53"/>
       <c r="J161" s="53"/>
       <c r="K161" s="53"/>
       <c r="L161" s="53"/>
-      <c r="M161" s="83">
+      <c r="M161" s="82">
         <v>1</v>
       </c>
-      <c r="N161" s="83">
+      <c r="N161" s="82">
         <v>4</v>
       </c>
-      <c r="O161" s="83">
+      <c r="O161" s="82">
         <v>0</v>
       </c>
-      <c r="P161" s="83">
+      <c r="P161" s="82">
         <v>5</v>
       </c>
       <c r="Q161" t="s">
         <v>217</v>
       </c>
       <c r="R161" t="s">
         <v>208</v>
       </c>
       <c r="S161" t="s">
         <v>218</v>
       </c>
       <c r="T161" t="s">
         <v>223</v>
       </c>
       <c r="U161" t="s">
         <v>213</v>
       </c>
       <c r="V161" t="s">
         <v>213</v>
       </c>
       <c r="W161" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="162" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>385</v>
       </c>
       <c r="B162" t="s">
         <v>50</v>
       </c>
       <c r="C162" t="s">
         <v>79</v>
       </c>
       <c r="D162" t="s">
         <v>80</v>
       </c>
-      <c r="E162" s="83">
+      <c r="E162" s="82">
         <v>30</v>
       </c>
-      <c r="F162" s="83">
+      <c r="F162" s="82">
         <v>32</v>
       </c>
-      <c r="G162" s="83">
+      <c r="G162" s="82">
         <v>2</v>
       </c>
       <c r="H162" s="52">
         <v>6.666699999999999E-2</v>
       </c>
       <c r="I162" s="53">
         <v>37472</v>
       </c>
       <c r="J162" s="53">
         <v>41549</v>
       </c>
       <c r="K162" s="53">
         <v>40914</v>
       </c>
       <c r="L162" s="53">
         <v>44218</v>
       </c>
-      <c r="M162" s="83">
+      <c r="M162" s="82">
         <v>1</v>
       </c>
-      <c r="N162" s="83">
+      <c r="N162" s="82">
         <v>2</v>
       </c>
-      <c r="O162" s="83">
+      <c r="O162" s="82">
         <v>0</v>
       </c>
-      <c r="P162" s="83">
+      <c r="P162" s="82">
         <v>3</v>
       </c>
       <c r="Q162" t="s">
         <v>246</v>
       </c>
       <c r="R162" t="s">
         <v>208</v>
       </c>
       <c r="S162" t="s">
         <v>222</v>
       </c>
       <c r="T162" t="s">
         <v>223</v>
       </c>
       <c r="U162" t="s">
         <v>223</v>
       </c>
       <c r="V162" t="s">
         <v>223</v>
       </c>
       <c r="W162" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="163" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>394</v>
       </c>
       <c r="B163" t="s">
         <v>50</v>
       </c>
       <c r="C163" t="s">
         <v>308</v>
       </c>
       <c r="D163" t="s">
         <v>309</v>
       </c>
-      <c r="E163" s="83"/>
-[...1 lines deleted...]
-      <c r="G163" s="83"/>
+      <c r="E163" s="82"/>
+      <c r="F163" s="82"/>
+      <c r="G163" s="82"/>
       <c r="H163" s="52" t="s">
         <v>391</v>
       </c>
       <c r="I163" s="53">
         <v>28904</v>
       </c>
       <c r="J163" s="53">
         <v>35642</v>
       </c>
       <c r="K163" s="53">
         <v>34156</v>
       </c>
       <c r="L163" s="53">
         <v>37525</v>
       </c>
-      <c r="M163" s="83"/>
-[...2 lines deleted...]
-      <c r="P163" s="83"/>
+      <c r="M163" s="82"/>
+      <c r="N163" s="82"/>
+      <c r="O163" s="82"/>
+      <c r="P163" s="82"/>
       <c r="Q163" t="s">
         <v>246</v>
       </c>
       <c r="R163" t="s">
         <v>208</v>
       </c>
       <c r="S163" t="s">
         <v>222</v>
       </c>
       <c r="T163" t="s">
         <v>223</v>
       </c>
       <c r="U163" t="s">
         <v>213</v>
       </c>
       <c r="V163" t="s">
         <v>223</v>
       </c>
       <c r="W163" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="164" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>395</v>
       </c>
       <c r="B164" t="s">
         <v>50</v>
       </c>
       <c r="C164" t="s">
         <v>73</v>
       </c>
       <c r="D164" t="s">
         <v>74</v>
       </c>
-      <c r="E164" s="83">
+      <c r="E164" s="82">
         <v>148</v>
       </c>
-      <c r="F164" s="83">
+      <c r="F164" s="82">
         <v>157</v>
       </c>
-      <c r="G164" s="83">
+      <c r="G164" s="82">
         <v>9</v>
       </c>
       <c r="H164" s="52">
         <v>6.0811000000000004E-2</v>
       </c>
       <c r="I164" s="53">
         <v>33890</v>
       </c>
       <c r="J164" s="53">
         <v>39846</v>
       </c>
       <c r="K164" s="53">
         <v>37960</v>
       </c>
       <c r="L164" s="53">
         <v>44935</v>
       </c>
-      <c r="M164" s="83">
+      <c r="M164" s="82">
         <v>8</v>
       </c>
-      <c r="N164" s="83">
+      <c r="N164" s="82">
         <v>12</v>
       </c>
-      <c r="O164" s="83">
+      <c r="O164" s="82">
         <v>1</v>
       </c>
-      <c r="P164" s="83">
+      <c r="P164" s="82">
         <v>21</v>
       </c>
       <c r="Q164" t="s">
         <v>246</v>
       </c>
       <c r="R164" t="s">
         <v>208</v>
       </c>
       <c r="S164" t="s">
         <v>222</v>
       </c>
       <c r="T164" t="s">
         <v>223</v>
       </c>
       <c r="U164" t="s">
         <v>223</v>
       </c>
       <c r="V164" t="s">
         <v>213</v>
       </c>
       <c r="W164" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="165" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>394</v>
       </c>
       <c r="B165" t="s">
         <v>50</v>
       </c>
       <c r="C165" t="s">
         <v>310</v>
       </c>
       <c r="D165" t="s">
         <v>311</v>
       </c>
-      <c r="E165" s="83"/>
-[...1 lines deleted...]
-      <c r="G165" s="83"/>
+      <c r="E165" s="82"/>
+      <c r="F165" s="82"/>
+      <c r="G165" s="82"/>
       <c r="H165" s="52"/>
       <c r="I165" s="53">
         <v>31654</v>
       </c>
       <c r="J165" s="53">
         <v>36609</v>
       </c>
       <c r="K165" s="53">
         <v>34528</v>
       </c>
       <c r="L165" s="53">
         <v>38523</v>
       </c>
-      <c r="M165" s="83"/>
-[...2 lines deleted...]
-      <c r="P165" s="83"/>
+      <c r="M165" s="82"/>
+      <c r="N165" s="82"/>
+      <c r="O165" s="82"/>
+      <c r="P165" s="82"/>
       <c r="Q165" t="s">
         <v>246</v>
       </c>
       <c r="R165" t="s">
         <v>208</v>
       </c>
       <c r="S165" t="s">
         <v>222</v>
       </c>
       <c r="T165" t="s">
         <v>223</v>
       </c>
       <c r="U165" t="s">
         <v>223</v>
       </c>
       <c r="V165" t="s">
         <v>213</v>
       </c>
       <c r="W165" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="166" spans="1:23" x14ac:dyDescent="0.25">
       <c r="E166" s="51"/>
       <c r="F166" s="51"/>
@@ -22816,53 +22630,53 @@
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A170" r:id="rId1" xr:uid="{E2A9FFAC-5FC4-452D-8CF8-8D6CF9B07043}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75DD188E-E578-4C17-823B-32F37DD991DD}">
   <dimension ref="A1:N51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="12" width="9.140625" style="79"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="27.42578125" style="79" customWidth="1"/>
+    <col min="1" max="12" width="9.140625" style="78"/>
+    <col min="13" max="13" width="27" style="78" customWidth="1"/>
+    <col min="14" max="14" width="27.42578125" style="78" customWidth="1"/>
     <col min="15" max="240" width="9.140625" style="54"/>
     <col min="241" max="241" width="11.140625" style="54" customWidth="1"/>
     <col min="242" max="496" width="9.140625" style="54"/>
     <col min="497" max="497" width="11.140625" style="54" customWidth="1"/>
     <col min="498" max="752" width="9.140625" style="54"/>
     <col min="753" max="753" width="11.140625" style="54" customWidth="1"/>
     <col min="754" max="1008" width="9.140625" style="54"/>
     <col min="1009" max="1009" width="11.140625" style="54" customWidth="1"/>
     <col min="1010" max="1264" width="9.140625" style="54"/>
     <col min="1265" max="1265" width="11.140625" style="54" customWidth="1"/>
     <col min="1266" max="1520" width="9.140625" style="54"/>
     <col min="1521" max="1521" width="11.140625" style="54" customWidth="1"/>
     <col min="1522" max="1776" width="9.140625" style="54"/>
     <col min="1777" max="1777" width="11.140625" style="54" customWidth="1"/>
     <col min="1778" max="2032" width="9.140625" style="54"/>
     <col min="2033" max="2033" width="11.140625" style="54" customWidth="1"/>
     <col min="2034" max="2288" width="9.140625" style="54"/>
     <col min="2289" max="2289" width="11.140625" style="54" customWidth="1"/>
     <col min="2290" max="2544" width="9.140625" style="54"/>
     <col min="2545" max="2545" width="11.140625" style="54" customWidth="1"/>
     <col min="2546" max="2800" width="9.140625" style="54"/>
     <col min="2801" max="2801" width="11.140625" style="54" customWidth="1"/>
     <col min="2802" max="3056" width="9.140625" style="54"/>
     <col min="3057" max="3057" width="11.140625" style="54" customWidth="1"/>
     <col min="3058" max="3312" width="9.140625" style="54"/>
@@ -22949,932 +22763,932 @@
     <col min="13553" max="13553" width="11.140625" style="54" customWidth="1"/>
     <col min="13554" max="13808" width="9.140625" style="54"/>
     <col min="13809" max="13809" width="11.140625" style="54" customWidth="1"/>
     <col min="13810" max="14064" width="9.140625" style="54"/>
     <col min="14065" max="14065" width="11.140625" style="54" customWidth="1"/>
     <col min="14066" max="14320" width="9.140625" style="54"/>
     <col min="14321" max="14321" width="11.140625" style="54" customWidth="1"/>
     <col min="14322" max="14576" width="9.140625" style="54"/>
     <col min="14577" max="14577" width="11.140625" style="54" customWidth="1"/>
     <col min="14578" max="14832" width="9.140625" style="54"/>
     <col min="14833" max="14833" width="11.140625" style="54" customWidth="1"/>
     <col min="14834" max="15088" width="9.140625" style="54"/>
     <col min="15089" max="15089" width="11.140625" style="54" customWidth="1"/>
     <col min="15090" max="15344" width="9.140625" style="54"/>
     <col min="15345" max="15345" width="11.140625" style="54" customWidth="1"/>
     <col min="15346" max="15600" width="9.140625" style="54"/>
     <col min="15601" max="15601" width="11.140625" style="54" customWidth="1"/>
     <col min="15602" max="15856" width="9.140625" style="54"/>
     <col min="15857" max="15857" width="11.140625" style="54" customWidth="1"/>
     <col min="15858" max="16112" width="9.140625" style="54"/>
     <col min="16113" max="16113" width="11.140625" style="54" customWidth="1"/>
     <col min="16114" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="23.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="65" t="s">
         <v>354</v>
       </c>
-      <c r="B1" s="67"/>
-[...11 lines deleted...]
-      <c r="N1" s="67"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
     </row>
     <row r="2" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="68"/>
-[...12 lines deleted...]
-      <c r="N2" s="68"/>
+      <c r="A2" s="67"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
     </row>
     <row r="3" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="69" t="s">
+      <c r="A3" s="68" t="s">
         <v>422</v>
       </c>
-      <c r="B3" s="69"/>
-[...11 lines deleted...]
-      <c r="N3" s="71"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
     </row>
     <row r="4" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="68" t="s">
         <v>355</v>
       </c>
-      <c r="B4" s="69"/>
-[...11 lines deleted...]
-      <c r="N4" s="71"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
     </row>
     <row r="5" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="68" t="s">
         <v>356</v>
       </c>
-      <c r="B5" s="69"/>
-[...11 lines deleted...]
-      <c r="N5" s="70"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="69"/>
     </row>
     <row r="6" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A6" s="72" t="s">
+      <c r="A6" s="71" t="s">
         <v>357</v>
       </c>
-      <c r="B6" s="72"/>
-[...11 lines deleted...]
-      <c r="N6" s="72"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
     </row>
     <row r="7" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="71" t="s">
         <v>358</v>
       </c>
-      <c r="B7" s="72"/>
-[...11 lines deleted...]
-      <c r="N7" s="72"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71"/>
     </row>
     <row r="8" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="72" t="s">
+      <c r="A8" s="71" t="s">
         <v>359</v>
       </c>
-      <c r="B8" s="72"/>
-[...11 lines deleted...]
-      <c r="N8" s="72"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
     </row>
     <row r="9" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A9" s="72" t="s">
+      <c r="A9" s="71" t="s">
         <v>360</v>
       </c>
-      <c r="B9" s="72"/>
-[...11 lines deleted...]
-      <c r="N9" s="73"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="72"/>
+      <c r="M9" s="72"/>
+      <c r="N9" s="72"/>
     </row>
     <row r="10" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A10" s="72"/>
-[...12 lines deleted...]
-      <c r="N10" s="73"/>
+      <c r="A10" s="71"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="72"/>
     </row>
     <row r="11" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A11" s="64" t="s">
+      <c r="A11" s="63" t="s">
         <v>402</v>
       </c>
-      <c r="B11" s="67"/>
-[...11 lines deleted...]
-      <c r="N11" s="73"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="66"/>
+      <c r="N11" s="72"/>
     </row>
     <row r="12" spans="1:14" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="102" t="s">
+      <c r="A12" s="101" t="s">
         <v>403</v>
       </c>
-      <c r="B12" s="102"/>
-[...11 lines deleted...]
-      <c r="N12" s="102"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="101"/>
+      <c r="D12" s="101"/>
+      <c r="E12" s="101"/>
+      <c r="F12" s="101"/>
+      <c r="G12" s="101"/>
+      <c r="H12" s="101"/>
+      <c r="I12" s="101"/>
+      <c r="J12" s="101"/>
+      <c r="K12" s="101"/>
+      <c r="L12" s="101"/>
+      <c r="M12" s="101"/>
+      <c r="N12" s="101"/>
     </row>
     <row r="13" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="102"/>
-[...12 lines deleted...]
-      <c r="N13" s="102"/>
+      <c r="A13" s="101"/>
+      <c r="B13" s="101"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="101"/>
+      <c r="J13" s="101"/>
+      <c r="K13" s="101"/>
+      <c r="L13" s="101"/>
+      <c r="M13" s="101"/>
+      <c r="N13" s="101"/>
     </row>
     <row r="14" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A14" s="102"/>
-[...12 lines deleted...]
-      <c r="N14" s="102"/>
+      <c r="A14" s="101"/>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
     </row>
     <row r="15" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="102"/>
-[...12 lines deleted...]
-      <c r="N15" s="102"/>
+      <c r="A15" s="101"/>
+      <c r="B15" s="101"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="101"/>
+      <c r="E15" s="101"/>
+      <c r="F15" s="101"/>
+      <c r="G15" s="101"/>
+      <c r="H15" s="101"/>
+      <c r="I15" s="101"/>
+      <c r="J15" s="101"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="101"/>
+      <c r="M15" s="101"/>
+      <c r="N15" s="101"/>
     </row>
     <row r="16" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="75" t="s">
+      <c r="A16" s="74" t="s">
         <v>404</v>
       </c>
-      <c r="B16" s="67"/>
-[...11 lines deleted...]
-      <c r="N16" s="73"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="66"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="66"/>
+      <c r="N16" s="72"/>
     </row>
     <row r="17" spans="1:14" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72"/>
-[...12 lines deleted...]
-      <c r="N17" s="73"/>
+      <c r="A17" s="71"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
     </row>
     <row r="18" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A18" s="76" t="s">
+      <c r="A18" s="75" t="s">
         <v>361</v>
       </c>
-      <c r="B18" s="68"/>
-[...11 lines deleted...]
-      <c r="N18" s="68"/>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
     </row>
     <row r="19" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A19" s="68" t="s">
+      <c r="A19" s="67" t="s">
         <v>362</v>
       </c>
-      <c r="B19" s="68"/>
-[...11 lines deleted...]
-      <c r="N19" s="68"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
+      <c r="N19" s="67"/>
     </row>
     <row r="20" spans="1:14" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="68" t="s">
+      <c r="A20" s="67" t="s">
         <v>363</v>
       </c>
-      <c r="B20" s="68"/>
-[...11 lines deleted...]
-      <c r="N20" s="68"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="67"/>
     </row>
     <row r="21" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="67" t="s">
         <v>364</v>
       </c>
-      <c r="B21" s="68"/>
-[...11 lines deleted...]
-      <c r="N21" s="68"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="67"/>
     </row>
     <row r="22" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A22" s="77" t="s">
+      <c r="A22" s="76" t="s">
         <v>365</v>
       </c>
-      <c r="B22" s="68"/>
-[...11 lines deleted...]
-      <c r="N22" s="68"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
     </row>
     <row r="23" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="68"/>
-[...12 lines deleted...]
-      <c r="N23" s="68"/>
+      <c r="A23" s="67"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="67"/>
     </row>
     <row r="24" spans="1:14" s="55" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="106" t="s">
+      <c r="A24" s="105" t="s">
         <v>366</v>
       </c>
-      <c r="B24" s="106"/>
-[...11 lines deleted...]
-      <c r="N24" s="106"/>
+      <c r="B24" s="105"/>
+      <c r="C24" s="105"/>
+      <c r="D24" s="105"/>
+      <c r="E24" s="105"/>
+      <c r="F24" s="105"/>
+      <c r="G24" s="105"/>
+      <c r="H24" s="105"/>
+      <c r="I24" s="105"/>
+      <c r="J24" s="105"/>
+      <c r="K24" s="105"/>
+      <c r="L24" s="105"/>
+      <c r="M24" s="105"/>
+      <c r="N24" s="105"/>
     </row>
     <row r="25" spans="1:14" s="55" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="106" t="s">
+      <c r="A25" s="105" t="s">
         <v>367</v>
       </c>
-      <c r="B25" s="106"/>
-[...11 lines deleted...]
-      <c r="N25" s="106"/>
+      <c r="B25" s="105"/>
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="105"/>
+      <c r="F25" s="105"/>
+      <c r="G25" s="105"/>
+      <c r="H25" s="105"/>
+      <c r="I25" s="105"/>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
     </row>
     <row r="26" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A26" s="74"/>
-[...12 lines deleted...]
-      <c r="N26" s="74"/>
+      <c r="A26" s="73"/>
+      <c r="B26" s="73"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="73"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
+      <c r="N26" s="73"/>
     </row>
     <row r="27" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A27" s="102" t="s">
+      <c r="A27" s="101" t="s">
         <v>415</v>
       </c>
-      <c r="B27" s="102"/>
-[...11 lines deleted...]
-      <c r="N27" s="102"/>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="101"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="101"/>
+      <c r="I27" s="101"/>
+      <c r="J27" s="101"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+      <c r="M27" s="101"/>
+      <c r="N27" s="101"/>
     </row>
     <row r="28" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A28" s="78"/>
-[...12 lines deleted...]
-      <c r="N28" s="78"/>
+      <c r="A28" s="77"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="77"/>
     </row>
     <row r="29" spans="1:14" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A29" s="76" t="s">
+      <c r="A29" s="75" t="s">
         <v>202</v>
       </c>
-      <c r="B29" s="68"/>
-[...11 lines deleted...]
-      <c r="N29" s="68"/>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
     </row>
     <row r="30" spans="1:14" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A30" s="106" t="s">
+      <c r="A30" s="105" t="s">
         <v>368</v>
       </c>
-      <c r="B30" s="106"/>
-[...11 lines deleted...]
-      <c r="N30" s="106"/>
+      <c r="B30" s="105"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="105"/>
+      <c r="M30" s="105"/>
+      <c r="N30" s="105"/>
     </row>
     <row r="31" spans="1:14" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="106"/>
-[...12 lines deleted...]
-      <c r="N31" s="106"/>
+      <c r="A31" s="105"/>
+      <c r="B31" s="105"/>
+      <c r="C31" s="105"/>
+      <c r="D31" s="105"/>
+      <c r="E31" s="105"/>
+      <c r="F31" s="105"/>
+      <c r="G31" s="105"/>
+      <c r="H31" s="105"/>
+      <c r="I31" s="105"/>
+      <c r="J31" s="105"/>
+      <c r="K31" s="105"/>
+      <c r="L31" s="105"/>
+      <c r="M31" s="105"/>
+      <c r="N31" s="105"/>
     </row>
     <row r="32" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A32" s="78"/>
-[...12 lines deleted...]
-      <c r="N32" s="78"/>
+      <c r="A32" s="77"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="77"/>
+      <c r="I32" s="77"/>
+      <c r="J32" s="77"/>
+      <c r="K32" s="77"/>
+      <c r="L32" s="77"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="77"/>
     </row>
     <row r="33" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A33" s="103" t="s">
+      <c r="A33" s="102" t="s">
         <v>416</v>
       </c>
-      <c r="B33" s="103"/>
-[...11 lines deleted...]
-      <c r="N33" s="103"/>
+      <c r="B33" s="102"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
+      <c r="L33" s="102"/>
+      <c r="M33" s="102"/>
+      <c r="N33" s="102"/>
     </row>
     <row r="34" spans="1:14" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="72" t="s">
+      <c r="A34" s="71" t="s">
         <v>369</v>
       </c>
-      <c r="B34" s="72"/>
-[...11 lines deleted...]
-      <c r="N34" s="72"/>
+      <c r="B34" s="71"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="71"/>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="71"/>
+      <c r="M34" s="71"/>
+      <c r="N34" s="71"/>
     </row>
     <row r="35" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A35" s="72" t="s">
+      <c r="A35" s="71" t="s">
         <v>370</v>
       </c>
-      <c r="B35" s="72"/>
-[...11 lines deleted...]
-      <c r="N35" s="72"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="71"/>
     </row>
     <row r="36" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A36" s="68" t="s">
+      <c r="A36" s="67" t="s">
         <v>371</v>
       </c>
-      <c r="B36" s="68"/>
-[...11 lines deleted...]
-      <c r="N36" s="68"/>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="67"/>
+      <c r="L36" s="67"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="67"/>
     </row>
     <row r="37" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A37" s="77" t="s">
+      <c r="A37" s="76" t="s">
         <v>417</v>
       </c>
-      <c r="B37" s="68"/>
-[...11 lines deleted...]
-      <c r="N37" s="68"/>
+      <c r="B37" s="67"/>
+      <c r="C37" s="67"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="67"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="67"/>
+      <c r="J37" s="67"/>
+      <c r="K37" s="67"/>
+      <c r="L37" s="67"/>
+      <c r="M37" s="67"/>
+      <c r="N37" s="67"/>
     </row>
     <row r="38" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A38" s="77"/>
-[...12 lines deleted...]
-      <c r="N38" s="68"/>
+      <c r="A38" s="76"/>
+      <c r="B38" s="67"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="67"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="67"/>
+      <c r="J38" s="67"/>
+      <c r="K38" s="67"/>
+      <c r="L38" s="67"/>
+      <c r="M38" s="67"/>
+      <c r="N38" s="67"/>
     </row>
     <row r="39" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A39" s="103" t="s">
+      <c r="A39" s="102" t="s">
         <v>372</v>
       </c>
-      <c r="B39" s="103"/>
-[...11 lines deleted...]
-      <c r="N39" s="68"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="67"/>
+      <c r="G39" s="67"/>
+      <c r="H39" s="67"/>
+      <c r="I39" s="67"/>
+      <c r="J39" s="67"/>
+      <c r="K39" s="67"/>
+      <c r="L39" s="67"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="67"/>
     </row>
     <row r="40" spans="1:14" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A40" s="104" t="s">
+      <c r="A40" s="103" t="s">
         <v>373</v>
       </c>
-      <c r="B40" s="104"/>
-[...11 lines deleted...]
-      <c r="N40" s="104"/>
+      <c r="B40" s="103"/>
+      <c r="C40" s="103"/>
+      <c r="D40" s="103"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="103"/>
+      <c r="G40" s="103"/>
+      <c r="H40" s="103"/>
+      <c r="I40" s="103"/>
+      <c r="J40" s="103"/>
+      <c r="K40" s="103"/>
+      <c r="L40" s="103"/>
+      <c r="M40" s="103"/>
+      <c r="N40" s="103"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A41" s="104"/>
-[...12 lines deleted...]
-      <c r="N41" s="104"/>
+      <c r="A41" s="103"/>
+      <c r="B41" s="103"/>
+      <c r="C41" s="103"/>
+      <c r="D41" s="103"/>
+      <c r="E41" s="103"/>
+      <c r="F41" s="103"/>
+      <c r="G41" s="103"/>
+      <c r="H41" s="103"/>
+      <c r="I41" s="103"/>
+      <c r="J41" s="103"/>
+      <c r="K41" s="103"/>
+      <c r="L41" s="103"/>
+      <c r="M41" s="103"/>
+      <c r="N41" s="103"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A42" s="104"/>
-[...12 lines deleted...]
-      <c r="N42" s="104"/>
+      <c r="A42" s="103"/>
+      <c r="B42" s="103"/>
+      <c r="C42" s="103"/>
+      <c r="D42" s="103"/>
+      <c r="E42" s="103"/>
+      <c r="F42" s="103"/>
+      <c r="G42" s="103"/>
+      <c r="H42" s="103"/>
+      <c r="I42" s="103"/>
+      <c r="J42" s="103"/>
+      <c r="K42" s="103"/>
+      <c r="L42" s="103"/>
+      <c r="M42" s="103"/>
+      <c r="N42" s="103"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A43" s="104"/>
-[...12 lines deleted...]
-      <c r="N43" s="104"/>
+      <c r="A43" s="103"/>
+      <c r="B43" s="103"/>
+      <c r="C43" s="103"/>
+      <c r="D43" s="103"/>
+      <c r="E43" s="103"/>
+      <c r="F43" s="103"/>
+      <c r="G43" s="103"/>
+      <c r="H43" s="103"/>
+      <c r="I43" s="103"/>
+      <c r="J43" s="103"/>
+      <c r="K43" s="103"/>
+      <c r="L43" s="103"/>
+      <c r="M43" s="103"/>
+      <c r="N43" s="103"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A44" s="104"/>
-[...12 lines deleted...]
-      <c r="N44" s="104"/>
+      <c r="A44" s="103"/>
+      <c r="B44" s="103"/>
+      <c r="C44" s="103"/>
+      <c r="D44" s="103"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="103"/>
+      <c r="I44" s="103"/>
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
+      <c r="L44" s="103"/>
+      <c r="M44" s="103"/>
+      <c r="N44" s="103"/>
     </row>
     <row r="45" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A45" s="105" t="s">
+      <c r="A45" s="104" t="s">
         <v>374</v>
       </c>
-      <c r="B45" s="105"/>
-[...11 lines deleted...]
-      <c r="N45" s="68"/>
+      <c r="B45" s="104"/>
+      <c r="C45" s="104"/>
+      <c r="D45" s="104"/>
+      <c r="E45" s="104"/>
+      <c r="F45" s="104"/>
+      <c r="G45" s="104"/>
+      <c r="H45" s="104"/>
+      <c r="I45" s="104"/>
+      <c r="J45" s="104"/>
+      <c r="K45" s="64"/>
+      <c r="L45" s="67"/>
+      <c r="M45" s="67"/>
+      <c r="N45" s="67"/>
     </row>
     <row r="46" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A46" s="68"/>
-[...12 lines deleted...]
-      <c r="N46" s="68"/>
+      <c r="A46" s="67"/>
+      <c r="B46" s="67"/>
+      <c r="C46" s="67"/>
+      <c r="D46" s="67"/>
+      <c r="E46" s="67"/>
+      <c r="F46" s="67"/>
+      <c r="G46" s="67"/>
+      <c r="H46" s="67"/>
+      <c r="I46" s="67"/>
+      <c r="J46" s="67"/>
+      <c r="K46" s="67"/>
+      <c r="L46" s="67"/>
+      <c r="M46" s="67"/>
+      <c r="N46" s="67"/>
     </row>
     <row r="47" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A47" s="64" t="s">
+      <c r="A47" s="63" t="s">
         <v>347</v>
       </c>
-      <c r="B47" s="64"/>
-[...11 lines deleted...]
-      <c r="N47" s="67"/>
+      <c r="B47" s="63"/>
+      <c r="C47" s="63"/>
+      <c r="D47" s="66"/>
+      <c r="E47" s="66"/>
+      <c r="F47" s="66"/>
+      <c r="G47" s="66"/>
+      <c r="H47" s="66"/>
+      <c r="I47" s="66"/>
+      <c r="J47" s="66"/>
+      <c r="K47" s="66"/>
+      <c r="L47" s="66"/>
+      <c r="M47" s="66"/>
+      <c r="N47" s="66"/>
     </row>
     <row r="48" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A48" s="68" t="s">
+      <c r="A48" s="67" t="s">
         <v>375</v>
       </c>
-      <c r="B48" s="68"/>
-[...11 lines deleted...]
-      <c r="N48" s="67"/>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="66"/>
+      <c r="I48" s="66"/>
+      <c r="J48" s="66"/>
+      <c r="K48" s="66"/>
+      <c r="L48" s="66"/>
+      <c r="M48" s="66"/>
+      <c r="N48" s="66"/>
     </row>
     <row r="49" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A49" s="68" t="s">
+      <c r="A49" s="67" t="s">
         <v>376</v>
       </c>
-      <c r="B49" s="68"/>
-[...11 lines deleted...]
-      <c r="N49" s="67"/>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="67"/>
+      <c r="G49" s="67"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="66"/>
+      <c r="J49" s="66"/>
+      <c r="K49" s="66"/>
+      <c r="L49" s="66"/>
+      <c r="M49" s="66"/>
+      <c r="N49" s="66"/>
     </row>
     <row r="50" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A50" s="68" t="s">
+      <c r="A50" s="67" t="s">
         <v>377</v>
       </c>
-      <c r="B50" s="68"/>
-[...11 lines deleted...]
-      <c r="N50" s="67"/>
+      <c r="B50" s="67"/>
+      <c r="C50" s="67"/>
+      <c r="D50" s="67"/>
+      <c r="E50" s="67"/>
+      <c r="F50" s="67"/>
+      <c r="G50" s="67"/>
+      <c r="H50" s="66"/>
+      <c r="I50" s="66"/>
+      <c r="J50" s="66"/>
+      <c r="K50" s="66"/>
+      <c r="L50" s="66"/>
+      <c r="M50" s="66"/>
+      <c r="N50" s="66"/>
     </row>
     <row r="51" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A51" s="75" t="s">
+      <c r="A51" s="74" t="s">
         <v>378</v>
       </c>
-      <c r="B51" s="67"/>
-[...11 lines deleted...]
-      <c r="N51" s="67"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="66"/>
+      <c r="D51" s="66"/>
+      <c r="E51" s="66"/>
+      <c r="F51" s="66"/>
+      <c r="G51" s="66"/>
+      <c r="H51" s="66"/>
+      <c r="I51" s="66"/>
+      <c r="J51" s="66"/>
+      <c r="K51" s="66"/>
+      <c r="L51" s="66"/>
+      <c r="M51" s="66"/>
+      <c r="N51" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A12:N15"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A40:N44"/>
     <mergeCell ref="A45:J45"/>
     <mergeCell ref="A24:N24"/>
     <mergeCell ref="A25:N25"/>
     <mergeCell ref="A27:N27"/>
     <mergeCell ref="A30:N31"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A45:J45" r:id="rId1" display="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" xr:uid="{E0D3D406-29E7-43B6-B7F3-A6F38899F3E7}"/>
     <hyperlink ref="A51" r:id="rId2" display="https://www.bls.gov/emp/documentation/definitions.htm" xr:uid="{86E79EE7-7D9A-48CC-92F2-33E75F1C8785}"/>
     <hyperlink ref="A16" r:id="rId3" xr:uid="{BD453A49-9CE4-4A61-81C0-0F5E1A014559}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>