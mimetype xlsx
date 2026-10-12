--- v0 (2025-11-05)
+++ v1 (2026-10-12)
@@ -1,495 +1,411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A2515F8-3066-4FFC-807E-56F1A0FBA168}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Industry\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5FA9039-77BA-4795-AB06-44B70126D154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="SC Industry Projections" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Declining Industries" sheetId="4" r:id="rId4"/>
+    <sheet name="Industry_Projections" sheetId="5" r:id="rId1"/>
+    <sheet name="Largest Growth" sheetId="6" r:id="rId2"/>
+    <sheet name="Fastest Growth" sheetId="7" r:id="rId3"/>
+    <sheet name="Declining Industries" sheetId="8" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="102">
   <si>
     <t>000000</t>
   </si>
   <si>
     <t>Total All Industries</t>
   </si>
   <si>
+    <t>006010</t>
+  </si>
+  <si>
+    <t>Self Employed Workers, All Jobs</t>
+  </si>
+  <si>
     <t>110000</t>
   </si>
   <si>
     <t>Agriculture, Forestry, Fishing and Hunting</t>
   </si>
   <si>
     <t>111000</t>
   </si>
   <si>
     <t>Crop Production</t>
   </si>
   <si>
-    <t>210000</t>
+    <t>112000</t>
+  </si>
+  <si>
+    <t>Animal Production and Aquaculture</t>
   </si>
   <si>
     <t>220000</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
+    <t>221000</t>
+  </si>
+  <si>
     <t>230000</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
+    <t>238000</t>
+  </si>
+  <si>
+    <t>Specialty Trade Contractors</t>
+  </si>
+  <si>
     <t>310000</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
+    <t>311000</t>
+  </si>
+  <si>
+    <t>Food Manufacturing</t>
+  </si>
+  <si>
+    <t>332000</t>
+  </si>
+  <si>
+    <t>Fabricated Metal Product Manufacturing</t>
+  </si>
+  <si>
     <t>420000</t>
   </si>
   <si>
     <t>Wholesale Trade</t>
   </si>
   <si>
-    <t>Wholesale Electronic Markets and Agents and Brokers</t>
+    <t>423000</t>
+  </si>
+  <si>
+    <t>Merchant Wholesalers, Durable Goods</t>
   </si>
   <si>
     <t>440000</t>
   </si>
   <si>
     <t>Retail Trade</t>
   </si>
   <si>
+    <t>445000</t>
+  </si>
+  <si>
+    <t>Food and Beverage Retailers</t>
+  </si>
+  <si>
+    <t>456000</t>
+  </si>
+  <si>
+    <t>Health and Personal Care Retailers</t>
+  </si>
+  <si>
+    <t>459000</t>
+  </si>
+  <si>
+    <t>Sporting Goods, Hobby, Musical Instrument, Book, and Miscellaneous Retailers</t>
+  </si>
+  <si>
     <t>480000</t>
   </si>
   <si>
     <t>Transportation and Warehousing</t>
   </si>
   <si>
+    <t>482000</t>
+  </si>
+  <si>
     <t>Rail Transportation</t>
   </si>
   <si>
+    <t>484000</t>
+  </si>
+  <si>
+    <t>Truck Transportation</t>
+  </si>
+  <si>
+    <t>485000</t>
+  </si>
+  <si>
+    <t>Transit and Ground Passenger Transportation</t>
+  </si>
+  <si>
     <t>491100</t>
   </si>
   <si>
     <t>Postal Service</t>
   </si>
   <si>
     <t>510000</t>
   </si>
   <si>
     <t>Information</t>
   </si>
   <si>
     <t>520000</t>
   </si>
   <si>
     <t>Finance and Insurance</t>
   </si>
   <si>
-    <t>530000</t>
-[...2 lines deleted...]
-    <t>Real Estate and Rental and Leasing</t>
+    <t>522000</t>
+  </si>
+  <si>
+    <t>Credit Intermediation and Related Activities</t>
   </si>
   <si>
     <t>540000</t>
   </si>
   <si>
     <t>Professional, Scientific, and Technical Services</t>
   </si>
   <si>
-    <t>550000</t>
-[...8 lines deleted...]
-    <t>Administrative and Support and Waste Management and Remediation Services</t>
+    <t>541000</t>
   </si>
   <si>
     <t>610000</t>
   </si>
   <si>
     <t>Educational Services</t>
   </si>
   <si>
+    <t>611000</t>
+  </si>
+  <si>
     <t>620000</t>
   </si>
   <si>
     <t>Health Care and Social Assistance</t>
   </si>
   <si>
+    <t>623000</t>
+  </si>
+  <si>
+    <t>Nursing and Residential Care Facilities</t>
+  </si>
+  <si>
     <t>710000</t>
   </si>
   <si>
     <t>Arts, Entertainment, and Recreation</t>
   </si>
   <si>
     <t>720000</t>
   </si>
   <si>
     <t>Accommodation and Food Services</t>
   </si>
   <si>
+    <t>721000</t>
+  </si>
+  <si>
+    <t>Accommodation, including Hotels and Motels</t>
+  </si>
+  <si>
+    <t>722000</t>
+  </si>
+  <si>
+    <t>Food Services and Drinking Places</t>
+  </si>
+  <si>
     <t>810000</t>
   </si>
   <si>
     <t>Other Services (except Government)</t>
   </si>
   <si>
+    <t>811000</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance</t>
+  </si>
+  <si>
+    <t>813000</t>
+  </si>
+  <si>
+    <t>Religious, Grantmaking, Civic, Professional, and Similar Organizations</t>
+  </si>
+  <si>
     <t>900000</t>
   </si>
   <si>
+    <t>Government</t>
+  </si>
+  <si>
+    <t>999100</t>
+  </si>
+  <si>
+    <t>Federal Government, Excluding Post Office</t>
+  </si>
+  <si>
+    <t>999200</t>
+  </si>
+  <si>
     <t>State Government, Excluding Education and Hospitals</t>
   </si>
   <si>
+    <t>999300</t>
+  </si>
+  <si>
     <t>Local Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Change</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Estimated</t>
   </si>
   <si>
     <t>Projected</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
-    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. July 2022</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>The industry codes listed with "A1","A2" or "A3" included in the code are combinations of multiple industry codes. The industry codes that comprise these combination codes are listed in the title.</t>
+  </si>
+  <si>
+    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. July 2024</t>
+  </si>
+  <si>
+    <t>South Central 2024-2034 Industry Projections</t>
+  </si>
+  <si>
+    <t>2024-2034</t>
   </si>
   <si>
     <t xml:space="preserve">Industry </t>
   </si>
   <si>
-    <t>Government</t>
-[...206 lines deleted...]
-    <t xml:space="preserve"> </t>
+    <t>South Central Industries with the Largest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>South Central Industries with the Fastest Projected Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>South Central Industries with Declining Growth 2024-2034</t>
+  </si>
+  <si>
+    <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="0.00&quot;%&quot;"/>
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -501,4564 +417,4608 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{575D4845-AF93-406E-BC0F-ADEA447710D0}">
+  <dimension ref="A1:G221"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
+      <selection activeCell="K49" sqref="K49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="72.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="C2" s="19" t="s">
+    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="28"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="28"/>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="12">
+        <v>65342</v>
+      </c>
+      <c r="D5" s="12">
+        <v>65922</v>
+      </c>
+      <c r="E5" s="20">
+        <v>580</v>
+      </c>
+      <c r="F5" s="22">
+        <v>8.8759999999999985E-3</v>
+      </c>
+      <c r="G5" s="9"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G7" s="9"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="11">
+        <v>471</v>
+      </c>
+      <c r="D8" s="11">
+        <v>527</v>
+      </c>
+      <c r="E8" s="19">
+        <v>56</v>
+      </c>
+      <c r="F8" s="23">
+        <v>0.118896</v>
+      </c>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="11">
+        <v>280</v>
+      </c>
+      <c r="D9" s="11">
+        <v>277</v>
+      </c>
+      <c r="E9" s="20">
+        <v>-3</v>
+      </c>
+      <c r="F9" s="24">
+        <v>-1.0713999999999998E-2</v>
+      </c>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="12">
+        <v>404</v>
+      </c>
+      <c r="D11" s="12">
+        <v>411</v>
+      </c>
+      <c r="E11" s="20">
+        <v>7</v>
+      </c>
+      <c r="F11" s="22">
+        <v>1.7326999999999999E-2</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="18">
+        <v>404</v>
+      </c>
+      <c r="D12" s="18">
+        <v>411</v>
+      </c>
+      <c r="E12" s="21">
+        <v>7</v>
+      </c>
+      <c r="F12" s="24">
+        <v>1.7326999999999999E-2</v>
+      </c>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="18">
+        <v>882</v>
+      </c>
+      <c r="D15" s="18">
+        <v>755</v>
+      </c>
+      <c r="E15" s="21">
+        <v>-127</v>
+      </c>
+      <c r="F15" s="24">
+        <v>-0.14399100000000001</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="18">
+        <v>481</v>
+      </c>
+      <c r="D18" s="18">
+        <v>521</v>
+      </c>
+      <c r="E18" s="21">
+        <v>40</v>
+      </c>
+      <c r="F18" s="24">
+        <v>8.3160000000000012E-2</v>
+      </c>
+      <c r="G18" s="10"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="18">
+        <v>852</v>
+      </c>
+      <c r="D19" s="18">
+        <v>896</v>
+      </c>
+      <c r="E19" s="21">
+        <v>44</v>
+      </c>
+      <c r="F19" s="24">
+        <v>5.1642999999999994E-2</v>
+      </c>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="7"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="12">
+        <v>829</v>
+      </c>
+      <c r="D22" s="12">
+        <v>918</v>
+      </c>
+      <c r="E22" s="20">
+        <v>89</v>
+      </c>
+      <c r="F22" s="22">
+        <v>0.107358</v>
+      </c>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="12">
+        <v>8693</v>
+      </c>
+      <c r="D24" s="12">
+        <v>8744</v>
+      </c>
+      <c r="E24" s="20">
+        <v>51</v>
+      </c>
+      <c r="F24" s="22">
+        <v>5.8669999999999998E-3</v>
+      </c>
+      <c r="G24" s="7"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="18">
+        <v>1299</v>
+      </c>
+      <c r="D25" s="18">
+        <v>1445</v>
+      </c>
+      <c r="E25" s="21">
+        <v>146</v>
+      </c>
+      <c r="F25" s="24">
+        <v>0.11239399999999999</v>
+      </c>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="18">
+        <v>391</v>
+      </c>
+      <c r="D26" s="18">
+        <v>380</v>
+      </c>
+      <c r="E26" s="21">
+        <v>-11</v>
+      </c>
+      <c r="F26" s="24">
+        <v>-2.8132999999999998E-2</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="18">
+        <v>446</v>
+      </c>
+      <c r="D27" s="18">
+        <v>450</v>
+      </c>
+      <c r="E27" s="21">
+        <v>4</v>
+      </c>
+      <c r="F27" s="24">
+        <v>8.9690000000000013E-3</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="11">
+        <v>490</v>
+      </c>
+      <c r="D30" s="11">
+        <v>416</v>
+      </c>
+      <c r="E30" s="21">
+        <v>-74</v>
+      </c>
+      <c r="F30" s="24">
+        <v>-0.15101999999999999</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="11">
+        <v>801</v>
+      </c>
+      <c r="D31" s="11">
+        <v>816</v>
+      </c>
+      <c r="E31" s="21">
+        <v>15</v>
+      </c>
+      <c r="F31" s="24">
+        <v>1.8727000000000001E-2</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="11">
+        <v>157</v>
+      </c>
+      <c r="D32" s="11">
+        <v>195</v>
+      </c>
+      <c r="E32" s="21">
+        <v>38</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0.24203800000000003</v>
+      </c>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="11">
+        <v>346</v>
+      </c>
+      <c r="D33" s="11">
+        <v>308</v>
+      </c>
+      <c r="E33" s="21">
+        <v>-38</v>
+      </c>
+      <c r="F33" s="24">
+        <v>-0.10982699999999998</v>
+      </c>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="12">
+        <v>433</v>
+      </c>
+      <c r="D35" s="12">
+        <v>415</v>
+      </c>
+      <c r="E35" s="21">
+        <v>-18</v>
+      </c>
+      <c r="F35" s="24">
+        <v>-4.1570000000000003E-2</v>
+      </c>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="9"/>
+    </row>
+    <row r="37" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D2" s="19"/>
-      <c r="E2" s="19" t="s">
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="7"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
         <v>49</v>
       </c>
-      <c r="F2" s="19"/>
-[...2 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="B38" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="12"/>
-[...12 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="C38" s="11">
+        <v>1306</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1352</v>
+      </c>
+      <c r="E38" s="21">
+        <v>46</v>
+      </c>
+      <c r="F38" s="24">
+        <v>3.5222000000000003E-2</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="9"/>
+    </row>
+    <row r="40" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B40" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C40" s="12">
+        <v>1452</v>
+      </c>
+      <c r="D40" s="12">
+        <v>1604</v>
+      </c>
+      <c r="E40" s="20">
+        <v>152</v>
+      </c>
+      <c r="F40" s="22">
+        <v>0.104683</v>
+      </c>
+      <c r="G40" s="7"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>53</v>
       </c>
-      <c r="D4" s="14" t="s">
-[...391 lines deleted...]
-      <c r="E26" s="18">
+      <c r="B41" t="s">
         <v>52</v>
       </c>
-      <c r="F26" s="24">
-[...276 lines deleted...]
-      </c>
       <c r="C41" s="18">
-        <v>348</v>
+        <v>1452</v>
       </c>
       <c r="D41" s="18">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>1604</v>
+      </c>
+      <c r="E41" s="21">
+        <v>152</v>
       </c>
       <c r="F41" s="24">
-        <v>0.15229900000000002</v>
-[...5 lines deleted...]
-      <c r="B42" s="17"/>
+        <v>0.104683</v>
+      </c>
+      <c r="G41" s="10"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C42" s="18"/>
       <c r="D42" s="18"/>
-      <c r="E42" s="18"/>
-[...12 lines deleted...]
-      <c r="C43" s="6" t="s">
+      <c r="E42" s="21"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="10"/>
+    </row>
+    <row r="43" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G43" s="7"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" s="12">
+        <v>5908</v>
+      </c>
+      <c r="D44" s="12">
+        <v>5449</v>
+      </c>
+      <c r="E44" s="20">
+        <v>-459</v>
+      </c>
+      <c r="F44" s="22">
+        <v>-7.7690999999999996E-2</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="9"/>
+    </row>
+    <row r="46" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G46" s="7"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="11">
+        <v>3282</v>
+      </c>
+      <c r="D47" s="11">
+        <v>3422</v>
+      </c>
+      <c r="E47" s="21">
+        <v>140</v>
+      </c>
+      <c r="F47" s="24">
+        <v>4.2657E-2</v>
+      </c>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="10"/>
+    </row>
+    <row r="49" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="12">
+        <v>282</v>
+      </c>
+      <c r="D49" s="12">
+        <v>279</v>
+      </c>
+      <c r="E49" s="20">
+        <v>-3</v>
+      </c>
+      <c r="F49" s="22">
+        <v>-1.0638E-2</v>
+      </c>
+      <c r="G49" s="7"/>
+    </row>
+    <row r="50" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="7"/>
+    </row>
+    <row r="51" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="12">
+        <v>5336</v>
+      </c>
+      <c r="D51" s="12">
+        <v>5496</v>
+      </c>
+      <c r="E51" s="20">
+        <v>160</v>
+      </c>
+      <c r="F51" s="22">
+        <v>2.9985000000000001E-2</v>
+      </c>
+      <c r="G51" s="7"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="11">
+        <v>775</v>
+      </c>
+      <c r="D52" s="11">
+        <v>824</v>
+      </c>
+      <c r="E52" s="21">
+        <v>49</v>
+      </c>
+      <c r="F52" s="24">
+        <v>6.3226000000000004E-2</v>
+      </c>
+      <c r="G52" s="9"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" s="11">
+        <v>4561</v>
+      </c>
+      <c r="D53" s="11">
+        <v>4672</v>
+      </c>
+      <c r="E53" s="21">
+        <v>111</v>
+      </c>
+      <c r="F53" s="24">
+        <v>2.4337000000000001E-2</v>
+      </c>
+      <c r="G53" s="9"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="24"/>
+      <c r="G54" s="9"/>
+    </row>
+    <row r="55" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G55" s="7"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="11">
+        <v>646</v>
+      </c>
+      <c r="D56" s="11">
+        <v>689</v>
+      </c>
+      <c r="E56" s="21">
+        <v>43</v>
+      </c>
+      <c r="F56" s="24">
+        <v>6.6562999999999997E-2</v>
+      </c>
+      <c r="G56" s="9"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="11">
+        <v>864</v>
+      </c>
+      <c r="D57" s="11">
+        <v>987</v>
+      </c>
+      <c r="E57" s="21">
         <v>123</v>
       </c>
-      <c r="D43" s="6" t="s">
-[...31 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="F57" s="24">
+        <v>0.14236100000000002</v>
+      </c>
+      <c r="G57" s="9"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="9"/>
+    </row>
+    <row r="59" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59" s="12">
+        <v>6614</v>
+      </c>
+      <c r="D59" s="12">
+        <v>7182</v>
+      </c>
+      <c r="E59" s="20">
+        <v>568</v>
+      </c>
+      <c r="F59" s="22">
+        <v>8.5877999999999996E-2</v>
+      </c>
+      <c r="G59" s="7"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="11">
+        <v>1253</v>
+      </c>
+      <c r="D60" s="11">
+        <v>1356</v>
+      </c>
+      <c r="E60" s="21">
+        <v>103</v>
+      </c>
+      <c r="F60" s="24">
+        <v>8.2202999999999998E-2</v>
+      </c>
+      <c r="G60" s="9"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61" t="s">
+        <v>80</v>
+      </c>
+      <c r="C61" s="11">
+        <v>2176</v>
+      </c>
+      <c r="D61" s="11">
+        <v>2688</v>
+      </c>
+      <c r="E61" s="21">
+        <v>512</v>
+      </c>
+      <c r="F61" s="24">
+        <v>0.23529399999999998</v>
+      </c>
+      <c r="G61" s="9"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62" t="s">
+        <v>82</v>
+      </c>
+      <c r="C62" s="11">
+        <v>2839</v>
+      </c>
+      <c r="D62" s="11">
+        <v>2830</v>
+      </c>
+      <c r="E62" s="21">
+        <v>-9</v>
+      </c>
+      <c r="F62" s="24">
+        <v>-3.1700000000000001E-3</v>
+      </c>
+      <c r="G62" s="9"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="9"/>
+    </row>
+    <row r="64" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="12">
+        <v>2719</v>
+      </c>
+      <c r="D64" s="12">
+        <v>2701</v>
+      </c>
+      <c r="E64" s="20">
+        <v>-18</v>
+      </c>
+      <c r="F64" s="22">
+        <v>-6.6200000000000009E-3</v>
+      </c>
+      <c r="G64" s="7"/>
+    </row>
+    <row r="65" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="20"/>
+      <c r="F65" s="22"/>
+      <c r="G65" s="7"/>
+    </row>
+    <row r="66" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B66" s="26"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="26"/>
+      <c r="B67" s="26"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
+    </row>
+    <row r="69" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="B45" s="17" t="s">
-[...613 lines deleted...]
-      <c r="F82" s="20"/>
+      <c r="B69" s="26"/>
+      <c r="C69" s="26"/>
+      <c r="D69" s="26"/>
+      <c r="E69" s="26"/>
+      <c r="F69" s="26"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="26"/>
+      <c r="B70" s="26"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="26"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="26"/>
+      <c r="B71" s="26"/>
+      <c r="C71" s="26"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="26"/>
+      <c r="B72" s="26"/>
+      <c r="C72" s="26"/>
+      <c r="D72" s="26"/>
+      <c r="E72" s="26"/>
+      <c r="F72" s="26"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="26"/>
+      <c r="B73" s="26"/>
+      <c r="C73" s="26"/>
+      <c r="D73" s="26"/>
+      <c r="E73" s="26"/>
+      <c r="F73" s="26"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="26"/>
+      <c r="B74" s="26"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="26"/>
+      <c r="B75" s="26"/>
+      <c r="C75" s="26"/>
+      <c r="D75" s="26"/>
+      <c r="E75" s="26"/>
+      <c r="F75" s="26"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="26"/>
+      <c r="B76" s="26"/>
+      <c r="C76" s="26"/>
+      <c r="D76" s="26"/>
+      <c r="E76" s="26"/>
+      <c r="F76" s="26"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="13"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="13"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="13"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="13"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C81" s="8"/>
+      <c r="D81" s="8"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="13"/>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="13"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A83" s="20"/>
-[...4 lines deleted...]
-      <c r="F83" s="20"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="13"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A84" s="20"/>
-[...4 lines deleted...]
-      <c r="F84" s="20"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="13"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A85" s="20"/>
-[...4 lines deleted...]
-      <c r="F85" s="20"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="13"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A86" s="20"/>
-[...4 lines deleted...]
-      <c r="F86" s="20"/>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="13"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A87" s="20"/>
-[...4 lines deleted...]
-      <c r="F87" s="20"/>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="13"/>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A88" s="20"/>
-[...4 lines deleted...]
-      <c r="F88" s="20"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="11"/>
+      <c r="F88" s="13"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A89" s="20"/>
-[...4 lines deleted...]
-      <c r="F89" s="20"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="13"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C90" s="8"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="13"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2"/>
+      <c r="B91" s="2"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="17"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="13"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C93" s="8"/>
+      <c r="D93" s="8"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="13"/>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="13"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="13"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C96" s="8"/>
+      <c r="D96" s="8"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="13"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="13"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C98" s="8"/>
+      <c r="D98" s="8"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="13"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C99" s="8"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="13"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C100" s="8"/>
+      <c r="D100" s="8"/>
+      <c r="E100" s="11"/>
+      <c r="F100" s="13"/>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="2"/>
+      <c r="B101" s="2"/>
+      <c r="C101" s="6"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="17"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C102" s="8"/>
+      <c r="D102" s="8"/>
+      <c r="E102" s="11"/>
+      <c r="F102" s="13"/>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C103" s="8"/>
+      <c r="D103" s="8"/>
+      <c r="E103" s="11"/>
+      <c r="F103" s="13"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="13"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="11"/>
+      <c r="F105" s="13"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C106" s="8"/>
+      <c r="D106" s="8"/>
+      <c r="E106" s="11"/>
+      <c r="F106" s="13"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="11"/>
+      <c r="F107" s="13"/>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="2"/>
+      <c r="B108" s="2"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="12"/>
+      <c r="F108" s="17"/>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C109" s="8"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="11"/>
+      <c r="F109" s="13"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C110" s="8"/>
+      <c r="D110" s="8"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="13"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="13"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C112" s="8"/>
+      <c r="D112" s="8"/>
+      <c r="E112" s="11"/>
+      <c r="F112" s="13"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="2"/>
+      <c r="B113" s="2"/>
+      <c r="C113" s="6"/>
+      <c r="D113" s="6"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="17"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="11"/>
+      <c r="F114" s="13"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C115" s="8"/>
+      <c r="D115" s="8"/>
+      <c r="E115" s="11"/>
+      <c r="F115" s="13"/>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="13"/>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="13"/>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="13"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="13"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C120" s="8"/>
+      <c r="D120" s="8"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="13"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C121" s="8"/>
+      <c r="D121" s="8"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="13"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="13"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="13"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="2"/>
+      <c r="B124" s="2"/>
+      <c r="C124" s="6"/>
+      <c r="D124" s="6"/>
+      <c r="E124" s="12"/>
+      <c r="F124" s="17"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C125" s="8"/>
+      <c r="D125" s="8"/>
+      <c r="E125" s="11"/>
+      <c r="F125" s="13"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="11"/>
+      <c r="F126" s="13"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="2"/>
+      <c r="B127" s="2"/>
+      <c r="C127" s="6"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="12"/>
+      <c r="F127" s="17"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="11"/>
+      <c r="F128" s="13"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="11"/>
+      <c r="F129" s="13"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="11"/>
+      <c r="F130" s="13"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="11"/>
+      <c r="F131" s="13"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C132" s="8"/>
+      <c r="D132" s="8"/>
+      <c r="E132" s="11"/>
+      <c r="F132" s="13"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="11"/>
+      <c r="F133" s="13"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C134" s="8"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="11"/>
+      <c r="F134" s="13"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C135" s="8"/>
+      <c r="D135" s="8"/>
+      <c r="E135" s="11"/>
+      <c r="F135" s="13"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="11"/>
+      <c r="F136" s="13"/>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="11"/>
+      <c r="F137" s="13"/>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="11"/>
+      <c r="F138" s="13"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="11"/>
+      <c r="F139" s="13"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="2"/>
+      <c r="B140" s="2"/>
+      <c r="C140" s="6"/>
+      <c r="D140" s="6"/>
+      <c r="E140" s="12"/>
+      <c r="F140" s="17"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="11"/>
+      <c r="F141" s="13"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C142" s="8"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="13"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="11"/>
+      <c r="F143" s="13"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="11"/>
+      <c r="F144" s="13"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C145" s="8"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="11"/>
+      <c r="F145" s="13"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C146" s="8"/>
+      <c r="D146" s="8"/>
+      <c r="E146" s="11"/>
+      <c r="F146" s="13"/>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="11"/>
+      <c r="F147" s="13"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="13"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="2"/>
+      <c r="B149" s="2"/>
+      <c r="C149" s="6"/>
+      <c r="D149" s="6"/>
+      <c r="E149" s="12"/>
+      <c r="F149" s="17"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="13"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="13"/>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C152" s="8"/>
+      <c r="D152" s="8"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="13"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="13"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C154" s="8"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="11"/>
+      <c r="F154" s="13"/>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C155" s="8"/>
+      <c r="D155" s="8"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="13"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C156" s="8"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="13"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C157" s="8"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="11"/>
+      <c r="F157" s="13"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C158" s="8"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="13"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C159" s="8"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="13"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C160" s="8"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="13"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="11"/>
+      <c r="F161" s="13"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C162" s="8"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="11"/>
+      <c r="F162" s="13"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="11"/>
+      <c r="F163" s="13"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="11"/>
+      <c r="F164" s="13"/>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="11"/>
+      <c r="F165" s="13"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="11"/>
+      <c r="F166" s="13"/>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="11"/>
+      <c r="F167" s="13"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C168" s="8"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="11"/>
+      <c r="F168" s="13"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="2"/>
+      <c r="B169" s="2"/>
+      <c r="C169" s="6"/>
+      <c r="D169" s="6"/>
+      <c r="E169" s="12"/>
+      <c r="F169" s="17"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="11"/>
+      <c r="F170" s="13"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="11"/>
+      <c r="F171" s="13"/>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C172" s="8"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="11"/>
+      <c r="F172" s="13"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C173" s="8"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="11"/>
+      <c r="F173" s="13"/>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C174" s="8"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="11"/>
+      <c r="F174" s="13"/>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C175" s="8"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="11"/>
+      <c r="F175" s="13"/>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C176" s="8"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="11"/>
+      <c r="F176" s="13"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="11"/>
+      <c r="F177" s="13"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="11"/>
+      <c r="F178" s="13"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="11"/>
+      <c r="F179" s="13"/>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="2"/>
+      <c r="B180" s="2"/>
+      <c r="C180" s="6"/>
+      <c r="D180" s="6"/>
+      <c r="E180" s="12"/>
+      <c r="F180" s="17"/>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="11"/>
+      <c r="F181" s="13"/>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="11"/>
+      <c r="F182" s="13"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="11"/>
+      <c r="F183" s="13"/>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="11"/>
+      <c r="F184" s="13"/>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C185" s="8"/>
+      <c r="D185" s="8"/>
+      <c r="E185" s="11"/>
+      <c r="F185" s="13"/>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C186" s="8"/>
+      <c r="D186" s="8"/>
+      <c r="E186" s="11"/>
+      <c r="F186" s="13"/>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C187" s="8"/>
+      <c r="D187" s="8"/>
+      <c r="E187" s="11"/>
+      <c r="F187" s="13"/>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="2"/>
+      <c r="B188" s="2"/>
+      <c r="C188" s="6"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="12"/>
+      <c r="F188" s="17"/>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C189" s="8"/>
+      <c r="D189" s="8"/>
+      <c r="E189" s="11"/>
+      <c r="F189" s="13"/>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="11"/>
+      <c r="F190" s="13"/>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="11"/>
+      <c r="F191" s="13"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="11"/>
+      <c r="F192" s="13"/>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="11"/>
+      <c r="F193" s="13"/>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C194" s="8"/>
+      <c r="D194" s="8"/>
+      <c r="E194" s="11"/>
+      <c r="F194" s="13"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="11"/>
+      <c r="F195" s="13"/>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="11"/>
+      <c r="F196" s="13"/>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C197" s="8"/>
+      <c r="D197" s="8"/>
+      <c r="E197" s="11"/>
+      <c r="F197" s="13"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C198" s="8"/>
+      <c r="D198" s="8"/>
+      <c r="E198" s="11"/>
+      <c r="F198" s="13"/>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C199" s="8"/>
+      <c r="D199" s="8"/>
+      <c r="E199" s="11"/>
+      <c r="F199" s="13"/>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C200" s="8"/>
+      <c r="D200" s="8"/>
+      <c r="E200" s="11"/>
+      <c r="F200" s="13"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C201" s="8"/>
+      <c r="D201" s="8"/>
+      <c r="E201" s="11"/>
+      <c r="F201" s="13"/>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="11"/>
+      <c r="F202" s="13"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="11"/>
+      <c r="F203" s="13"/>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="2"/>
+      <c r="B204" s="2"/>
+      <c r="C204" s="6"/>
+      <c r="D204" s="6"/>
+      <c r="E204" s="12"/>
+      <c r="F204" s="17"/>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="11"/>
+      <c r="F205" s="13"/>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="11"/>
+      <c r="F206" s="13"/>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C207" s="8"/>
+      <c r="D207" s="8"/>
+      <c r="E207" s="11"/>
+      <c r="F207" s="13"/>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C208" s="8"/>
+      <c r="D208" s="8"/>
+      <c r="E208" s="11"/>
+      <c r="F208" s="13"/>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="2"/>
+      <c r="B209" s="2"/>
+      <c r="C209" s="6"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="12"/>
+      <c r="F209" s="17"/>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B211" s="26"/>
+      <c r="C211" s="26"/>
+      <c r="D211" s="26"/>
+      <c r="E211" s="26"/>
+      <c r="F211" s="26"/>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="26"/>
+      <c r="B212" s="26"/>
+      <c r="C212" s="26"/>
+      <c r="D212" s="26"/>
+      <c r="E212" s="26"/>
+      <c r="F212" s="26"/>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B214" s="26"/>
+      <c r="C214" s="26"/>
+      <c r="D214" s="26"/>
+      <c r="E214" s="26"/>
+      <c r="F214" s="26"/>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="26"/>
+      <c r="B215" s="26"/>
+      <c r="C215" s="26"/>
+      <c r="D215" s="26"/>
+      <c r="E215" s="26"/>
+      <c r="F215" s="26"/>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="26"/>
+      <c r="B216" s="26"/>
+      <c r="C216" s="26"/>
+      <c r="D216" s="26"/>
+      <c r="E216" s="26"/>
+      <c r="F216" s="26"/>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="26"/>
+      <c r="B217" s="26"/>
+      <c r="C217" s="26"/>
+      <c r="D217" s="26"/>
+      <c r="E217" s="26"/>
+      <c r="F217" s="26"/>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="26"/>
+      <c r="B218" s="26"/>
+      <c r="C218" s="26"/>
+      <c r="D218" s="26"/>
+      <c r="E218" s="26"/>
+      <c r="F218" s="26"/>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="26"/>
+      <c r="B219" s="26"/>
+      <c r="C219" s="26"/>
+      <c r="D219" s="26"/>
+      <c r="E219" s="26"/>
+      <c r="F219" s="26"/>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="26"/>
+      <c r="B220" s="26"/>
+      <c r="C220" s="26"/>
+      <c r="D220" s="26"/>
+      <c r="E220" s="26"/>
+      <c r="F220" s="26"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="26"/>
+      <c r="B221" s="26"/>
+      <c r="C221" s="26"/>
+      <c r="D221" s="26"/>
+      <c r="E221" s="26"/>
+      <c r="F221" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="8">
+    <mergeCell ref="A214:F221"/>
+    <mergeCell ref="A66:F67"/>
+    <mergeCell ref="A69:F76"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A82:F89"/>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A211:F212"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84DAD92B-1BC1-42D3-A696-97DE92DF4A8E}">
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="72.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="16"/>
+    <col min="6" max="6" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="21" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="A1" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="11"/>
-[...5 lines deleted...]
-      <c r="E2" s="19" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="28"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="28"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="15">
+        <v>2176</v>
+      </c>
+      <c r="D5" s="15">
+        <v>2688</v>
+      </c>
+      <c r="E5" s="25">
+        <v>512</v>
+      </c>
+      <c r="F5" s="13">
+        <v>0.235294</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="15">
+        <v>1452</v>
+      </c>
+      <c r="D6" s="15">
+        <v>1604</v>
+      </c>
+      <c r="E6" s="25">
+        <v>152</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0.104683</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="15">
+        <v>1299</v>
+      </c>
+      <c r="D7" s="15">
+        <v>1445</v>
+      </c>
+      <c r="E7" s="25">
+        <v>146</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0.11239399999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="15">
+        <v>3282</v>
+      </c>
+      <c r="D8" s="15">
+        <v>3422</v>
+      </c>
+      <c r="E8" s="25">
+        <v>140</v>
+      </c>
+      <c r="F8" s="13">
+        <v>4.2657E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="15">
+        <v>864</v>
+      </c>
+      <c r="D9" s="15">
+        <v>987</v>
+      </c>
+      <c r="E9" s="25">
+        <v>123</v>
+      </c>
+      <c r="F9" s="13">
+        <v>0.14236100000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="15">
+        <v>4561</v>
+      </c>
+      <c r="D10" s="15">
+        <v>4672</v>
+      </c>
+      <c r="E10" s="25">
+        <v>111</v>
+      </c>
+      <c r="F10" s="13">
+        <v>2.4337000000000001E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="15">
+        <v>1253</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1356</v>
+      </c>
+      <c r="E11" s="25">
+        <v>103</v>
+      </c>
+      <c r="F11" s="13">
+        <v>8.2202999999999998E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="15">
+        <v>829</v>
+      </c>
+      <c r="D12" s="15">
+        <v>918</v>
+      </c>
+      <c r="E12" s="25">
+        <v>89</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0.107358</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="15">
+        <v>471</v>
+      </c>
+      <c r="D13" s="15">
+        <v>527</v>
+      </c>
+      <c r="E13" s="25">
+        <v>56</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0.118896</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="15">
+        <v>775</v>
+      </c>
+      <c r="D14" s="15">
+        <v>824</v>
+      </c>
+      <c r="E14" s="25">
         <v>49</v>
       </c>
-      <c r="F2" s="19"/>
-[...181 lines deleted...]
-      <c r="B12" t="s">
+      <c r="F14" s="13">
+        <v>6.3226000000000004E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="15">
+        <v>1306</v>
+      </c>
+      <c r="D15" s="15">
+        <v>1352</v>
+      </c>
+      <c r="E15" s="25">
+        <v>46</v>
+      </c>
+      <c r="F15" s="13">
+        <v>3.5222000000000003E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="15">
+        <v>852</v>
+      </c>
+      <c r="D16" s="15">
+        <v>896</v>
+      </c>
+      <c r="E16" s="25">
+        <v>44</v>
+      </c>
+      <c r="F16" s="13">
+        <v>5.1643000000000001E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="15">
+        <v>646</v>
+      </c>
+      <c r="D17" s="15">
+        <v>689</v>
+      </c>
+      <c r="E17" s="25">
+        <v>43</v>
+      </c>
+      <c r="F17" s="13">
+        <v>6.6562999999999997E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>481</v>
+      </c>
+      <c r="D18" s="15">
+        <v>521</v>
+      </c>
+      <c r="E18" s="25">
+        <v>40</v>
+      </c>
+      <c r="F18" s="13">
+        <v>8.3160000000000012E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="15">
+        <v>157</v>
+      </c>
+      <c r="D19" s="15">
+        <v>195</v>
+      </c>
+      <c r="E19" s="25">
+        <v>38</v>
+      </c>
+      <c r="F19" s="13">
+        <v>0.242038</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="15">
+        <v>801</v>
+      </c>
+      <c r="D20" s="15">
+        <v>816</v>
+      </c>
+      <c r="E20" s="25">
+        <v>15</v>
+      </c>
+      <c r="F20" s="13">
+        <v>1.8727000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="15">
+        <v>404</v>
+      </c>
+      <c r="D21" s="15">
+        <v>411</v>
+      </c>
+      <c r="E21" s="25">
+        <v>7</v>
+      </c>
+      <c r="F21" s="13">
+        <v>1.7326999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="15">
+        <v>446</v>
+      </c>
+      <c r="D22" s="15">
+        <v>450</v>
+      </c>
+      <c r="E22" s="25">
+        <v>4</v>
+      </c>
+      <c r="F22" s="13">
+        <v>8.9689999999999995E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="15">
+        <v>280</v>
+      </c>
+      <c r="D23" s="15">
+        <v>277</v>
+      </c>
+      <c r="E23" s="25">
+        <v>-3</v>
+      </c>
+      <c r="F23" s="13">
+        <v>-1.0714E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="8">
-[...13 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="B24" t="s">
         <v>82</v>
       </c>
-      <c r="B13" t="s">
-[...19 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C24" s="15">
+        <v>2839</v>
+      </c>
+      <c r="D24" s="15">
+        <v>2830</v>
+      </c>
+      <c r="E24" s="25">
+        <v>-9</v>
+      </c>
+      <c r="F24" s="13">
+        <v>-3.1700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="15">
+        <v>391</v>
+      </c>
+      <c r="D25" s="15">
+        <v>380</v>
+      </c>
+      <c r="E25" s="25">
+        <v>-11</v>
+      </c>
+      <c r="F25" s="13">
+        <v>-2.8132999999999998E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2719</v>
+      </c>
+      <c r="D26" s="15">
+        <v>2701</v>
+      </c>
+      <c r="E26" s="25">
+        <v>-18</v>
+      </c>
+      <c r="F26" s="13">
+        <v>-6.62E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="15">
+        <v>346</v>
+      </c>
+      <c r="D27" s="15">
+        <v>308</v>
+      </c>
+      <c r="E27" s="25">
+        <v>-38</v>
+      </c>
+      <c r="F27" s="13">
+        <v>-0.10982699999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="15">
+        <v>490</v>
+      </c>
+      <c r="D28" s="15">
+        <v>416</v>
+      </c>
+      <c r="E28" s="25">
+        <v>-74</v>
+      </c>
+      <c r="F28" s="13">
+        <v>-0.15102000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="15">
+        <v>882</v>
+      </c>
+      <c r="D29" s="15">
+        <v>755</v>
+      </c>
+      <c r="E29" s="25">
+        <v>-127</v>
+      </c>
+      <c r="F29" s="13">
+        <v>-0.14399100000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="13"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="C14" s="8">
-[...220 lines deleted...]
-      <c r="F31"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="26"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="26"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="26"/>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="26"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="26"/>
+      <c r="B39" s="26"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="26"/>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="13"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="13"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="13"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="13"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="13"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="13"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="13"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="13"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="13"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="13"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="13"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="13"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="26"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="26"/>
+      <c r="F57" s="26"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="26"/>
+      <c r="B58" s="26"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B60" s="26"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="26"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="26"/>
+      <c r="B61" s="26"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="26"/>
+      <c r="E61" s="26"/>
+      <c r="F61" s="26"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="26"/>
+      <c r="B62" s="26"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="26"/>
+      <c r="B63" s="26"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="26"/>
+      <c r="E63" s="26"/>
+      <c r="F63" s="26"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="26"/>
+      <c r="B64" s="26"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26"/>
+      <c r="F64" s="26"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="26"/>
+      <c r="B65" s="26"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="26"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="26"/>
+      <c r="B66" s="26"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="26"/>
+      <c r="B67" s="26"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F122">
-[...2 lines deleted...]
-  <mergeCells count="5">
+  <mergeCells count="8">
+    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A32:F33"/>
+    <mergeCell ref="A35:F42"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A23:F30"/>
+    <mergeCell ref="A57:F58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6EC1573-CB95-4DD5-9E07-11612083B6E7}">
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection activeCell="A35" sqref="A35:F42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="72.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="21" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="21"/>
+      <c r="A1" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="11"/>
-[...5 lines deleted...]
-      <c r="E2" s="19" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="28"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="28"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="14">
+        <v>157</v>
+      </c>
+      <c r="D5" s="14">
+        <v>195</v>
+      </c>
+      <c r="E5" s="14">
+        <v>38</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.242038</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="14">
+        <v>2176</v>
+      </c>
+      <c r="D6" s="14">
+        <v>2688</v>
+      </c>
+      <c r="E6" s="14">
+        <v>512</v>
+      </c>
+      <c r="F6" s="7">
+        <v>0.235294</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="14">
+        <v>864</v>
+      </c>
+      <c r="D7" s="14">
+        <v>987</v>
+      </c>
+      <c r="E7" s="14">
+        <v>123</v>
+      </c>
+      <c r="F7" s="7">
+        <v>0.14236100000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="14">
+        <v>471</v>
+      </c>
+      <c r="D8" s="14">
+        <v>527</v>
+      </c>
+      <c r="E8" s="14">
+        <v>56</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0.118896</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1299</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1445</v>
+      </c>
+      <c r="E9" s="14">
+        <v>146</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0.11239399999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="14">
+        <v>829</v>
+      </c>
+      <c r="D10" s="14">
+        <v>918</v>
+      </c>
+      <c r="E10" s="14">
+        <v>89</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0.107358</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="14">
+        <v>1452</v>
+      </c>
+      <c r="D11" s="14">
+        <v>1604</v>
+      </c>
+      <c r="E11" s="14">
+        <v>152</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.104683</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="14">
+        <v>481</v>
+      </c>
+      <c r="D12" s="14">
+        <v>521</v>
+      </c>
+      <c r="E12" s="14">
+        <v>40</v>
+      </c>
+      <c r="F12" s="7">
+        <v>8.3160000000000012E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="14">
+        <v>1253</v>
+      </c>
+      <c r="D13" s="14">
+        <v>1356</v>
+      </c>
+      <c r="E13" s="14">
+        <v>103</v>
+      </c>
+      <c r="F13" s="7">
+        <v>8.2202999999999998E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="14">
+        <v>646</v>
+      </c>
+      <c r="D14" s="14">
+        <v>689</v>
+      </c>
+      <c r="E14" s="14">
+        <v>43</v>
+      </c>
+      <c r="F14" s="7">
+        <v>6.6562999999999997E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="14">
+        <v>775</v>
+      </c>
+      <c r="D15" s="14">
+        <v>824</v>
+      </c>
+      <c r="E15" s="14">
         <v>49</v>
       </c>
-      <c r="F2" s="19"/>
-[...2 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="F15" s="7">
+        <v>6.3226000000000004E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="14">
+        <v>852</v>
+      </c>
+      <c r="D16" s="14">
+        <v>896</v>
+      </c>
+      <c r="E16" s="14">
+        <v>44</v>
+      </c>
+      <c r="F16" s="7">
+        <v>5.1643000000000001E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="14">
+        <v>3282</v>
+      </c>
+      <c r="D17" s="14">
+        <v>3422</v>
+      </c>
+      <c r="E17" s="14">
+        <v>140</v>
+      </c>
+      <c r="F17" s="7">
+        <v>4.2657E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="12"/>
-[...24 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="C18" s="14">
+        <v>1306</v>
+      </c>
+      <c r="D18" s="14">
+        <v>1352</v>
+      </c>
+      <c r="E18" s="14">
+        <v>46</v>
+      </c>
+      <c r="F18" s="7">
+        <v>3.5222000000000003E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="14">
+        <v>4561</v>
+      </c>
+      <c r="D19" s="14">
+        <v>4672</v>
+      </c>
+      <c r="E19" s="14">
+        <v>111</v>
+      </c>
+      <c r="F19" s="7">
+        <v>2.4337000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="14">
+        <v>801</v>
+      </c>
+      <c r="D20" s="14">
+        <v>816</v>
+      </c>
+      <c r="E20" s="14">
+        <v>15</v>
+      </c>
+      <c r="F20" s="7">
+        <v>1.8727000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="14">
+        <v>404</v>
+      </c>
+      <c r="D21" s="14">
+        <v>411</v>
+      </c>
+      <c r="E21" s="14">
+        <v>7</v>
+      </c>
+      <c r="F21" s="7">
+        <v>1.7326999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="14">
+        <v>446</v>
+      </c>
+      <c r="D22" s="14">
+        <v>450</v>
+      </c>
+      <c r="E22" s="14">
+        <v>4</v>
+      </c>
+      <c r="F22" s="7">
+        <v>8.9689999999999995E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="14">
+        <v>2839</v>
+      </c>
+      <c r="D23" s="14">
+        <v>2830</v>
+      </c>
+      <c r="E23" s="14">
+        <v>-9</v>
+      </c>
+      <c r="F23" s="7">
+        <v>-3.1700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="14">
+        <v>2719</v>
+      </c>
+      <c r="D24" s="14">
+        <v>2701</v>
+      </c>
+      <c r="E24" s="14">
+        <v>-18</v>
+      </c>
+      <c r="F24" s="7">
+        <v>-6.62E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="14">
+        <v>280</v>
+      </c>
+      <c r="D25" s="14">
+        <v>277</v>
+      </c>
+      <c r="E25" s="14">
+        <v>-3</v>
+      </c>
+      <c r="F25" s="7">
+        <v>-1.0714E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="14">
+        <v>391</v>
+      </c>
+      <c r="D26" s="14">
+        <v>380</v>
+      </c>
+      <c r="E26" s="14">
+        <v>-11</v>
+      </c>
+      <c r="F26" s="7">
+        <v>-2.8132999999999998E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" t="s">
         <v>55</v>
       </c>
-      <c r="F4" s="14" t="s">
-[...167 lines deleted...]
-      <c r="B13" t="s">
+      <c r="C27" s="14">
+        <v>5908</v>
+      </c>
+      <c r="D27" s="14">
+        <v>5449</v>
+      </c>
+      <c r="E27" s="14">
+        <v>-459</v>
+      </c>
+      <c r="F27" s="7">
+        <v>-7.7690999999999996E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="14">
+        <v>346</v>
+      </c>
+      <c r="D28" s="14">
+        <v>308</v>
+      </c>
+      <c r="E28" s="14">
+        <v>-38</v>
+      </c>
+      <c r="F28" s="7">
+        <v>-0.10982699999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="14">
+        <v>882</v>
+      </c>
+      <c r="D29" s="14">
+        <v>755</v>
+      </c>
+      <c r="E29" s="14">
+        <v>-127</v>
+      </c>
+      <c r="F29" s="7">
+        <v>-0.14399100000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="8">
-[...165 lines deleted...]
-      <c r="F28"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="29"/>
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="26"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="26"/>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="26"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="26"/>
+      <c r="B39" s="26"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="26"/>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F54" s="7"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" s="29"/>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="29"/>
+      <c r="B58" s="29"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B60" s="26"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="26"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="26"/>
+      <c r="B61" s="26"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="26"/>
+      <c r="E61" s="26"/>
+      <c r="F61" s="26"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="26"/>
+      <c r="B62" s="26"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="26"/>
+      <c r="B63" s="26"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="26"/>
+      <c r="E63" s="26"/>
+      <c r="F63" s="26"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="26"/>
+      <c r="B64" s="26"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26"/>
+      <c r="F64" s="26"/>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="26"/>
+      <c r="B65" s="26"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="26"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="26"/>
+      <c r="B66" s="26"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="26"/>
+      <c r="B67" s="26"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F93">
-[...3 lines deleted...]
-    <mergeCell ref="A20:F27"/>
+  <mergeCells count="8">
+    <mergeCell ref="A60:F67"/>
+    <mergeCell ref="A32:F33"/>
+    <mergeCell ref="A35:F42"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A57:F58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:F216"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87525EA8-8ABD-44E6-80C6-88CA3EC84009}">
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F1" s="21"/>
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="11"/>
-[...8 lines deleted...]
-      <c r="F2" s="19"/>
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="13" t="s">
-[...12 lines deleted...]
-      <c r="F3" s="19"/>
+      <c r="A3" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2034</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="28"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="14" t="s">
-[...11 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="A4" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="14">
+        <v>490</v>
+      </c>
+      <c r="D5" s="14">
+        <v>416</v>
+      </c>
+      <c r="E5" s="14">
+        <v>-74</v>
+      </c>
+      <c r="F5" s="7">
+        <v>-0.15102000000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="14">
+        <v>882</v>
+      </c>
+      <c r="D6" s="14">
+        <v>755</v>
+      </c>
+      <c r="E6" s="14">
+        <v>-127</v>
+      </c>
+      <c r="F6" s="7">
+        <v>-0.14399100000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="14">
+        <v>346</v>
+      </c>
+      <c r="D7" s="14">
+        <v>308</v>
+      </c>
+      <c r="E7" s="14">
+        <v>-38</v>
+      </c>
+      <c r="F7" s="7">
+        <v>-0.10982699999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s">
         <v>55</v>
       </c>
-      <c r="F4" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="C8" s="14">
+        <v>5908</v>
+      </c>
+      <c r="D8" s="14">
+        <v>5449</v>
+      </c>
+      <c r="E8" s="14">
+        <v>-459</v>
+      </c>
+      <c r="F8" s="7">
+        <v>-7.7690999999999996E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="14">
+        <v>391</v>
+      </c>
+      <c r="D9" s="14">
+        <v>380</v>
+      </c>
+      <c r="E9" s="14">
+        <v>-11</v>
+      </c>
+      <c r="F9" s="7">
+        <v>-2.8132999999999998E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="14">
+        <v>280</v>
+      </c>
+      <c r="D10" s="14">
+        <v>277</v>
+      </c>
+      <c r="E10" s="14">
+        <v>-3</v>
+      </c>
+      <c r="F10" s="7">
+        <v>-1.0714E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="14">
+        <v>2719</v>
+      </c>
+      <c r="D11" s="14">
+        <v>2701</v>
+      </c>
+      <c r="E11" s="14">
+        <v>-18</v>
+      </c>
+      <c r="F11" s="7">
+        <v>-6.62E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="14">
+        <v>2839</v>
+      </c>
+      <c r="D12" s="14">
+        <v>2830</v>
+      </c>
+      <c r="E12" s="14">
+        <v>-9</v>
+      </c>
+      <c r="F12" s="7">
+        <v>-3.1700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...198 lines deleted...]
-      <c r="F15"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="2"/>
-[...11 lines deleted...]
-      <c r="F17" s="20"/>
+      <c r="A16" s="26"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="26"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="20"/>
-[...4 lines deleted...]
-      <c r="F18" s="20"/>
+      <c r="A18" s="26"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="20"/>
-[...4 lines deleted...]
-      <c r="F19" s="20"/>
+      <c r="A19" s="26"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="20"/>
-[...4 lines deleted...]
-      <c r="F20" s="20"/>
+      <c r="A20" s="26"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="20"/>
-[...4 lines deleted...]
-      <c r="F21" s="20"/>
+      <c r="A21" s="26"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="20"/>
-[...4 lines deleted...]
-      <c r="F22" s="20"/>
+      <c r="A22" s="26"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="20"/>
-[...4 lines deleted...]
-      <c r="F23" s="20"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="20"/>
-[...4 lines deleted...]
-      <c r="F24" s="20"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="2"/>
-[...1 lines deleted...]
-      <c r="F25"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="2"/>
-[...1 lines deleted...]
-      <c r="F26"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="2"/>
-[...1 lines deleted...]
-      <c r="F27"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="2"/>
-[...1 lines deleted...]
-      <c r="F28"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="2"/>
-[...1 lines deleted...]
-      <c r="F29"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="2"/>
-[...1 lines deleted...]
-      <c r="F30"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="2"/>
-[...1 lines deleted...]
-      <c r="F31"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="2"/>
-[...1310 lines deleted...]
-      <c r="B216" s="22"/>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F54" s="7"/>
+    </row>
+    <row r="55" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F55" s="7"/>
+    </row>
+    <row r="56" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F56" s="7"/>
+    </row>
+    <row r="57" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F58" s="7"/>
+    </row>
+    <row r="59" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F59" s="7"/>
+    </row>
+    <row r="60" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F60" s="7"/>
+    </row>
+    <row r="61" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F61" s="7"/>
+    </row>
+    <row r="62" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F62" s="7"/>
+    </row>
+    <row r="63" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F63" s="7"/>
+    </row>
+    <row r="64" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F64" s="7"/>
+    </row>
+    <row r="65" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F65" s="7"/>
+    </row>
+    <row r="66" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F66" s="7"/>
+    </row>
+    <row r="67" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F67" s="7"/>
+    </row>
+    <row r="68" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F69" s="7"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F366">
-[...2 lines deleted...]
-  <mergeCells count="6">
+  <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
-    <mergeCell ref="A209:B216"/>
-    <mergeCell ref="A17:F24"/>
+    <mergeCell ref="A15:F22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>SC Industry Projections</vt:lpstr>
+      <vt:lpstr>Industry_Projections</vt:lpstr>
       <vt:lpstr>Largest Growth</vt:lpstr>
       <vt:lpstr>Fastest Growth</vt:lpstr>
       <vt:lpstr>Declining Industries</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>christopher.will</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>