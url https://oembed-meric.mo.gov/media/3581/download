--- v1 (2026-10-12)
+++ v2 (2026-11-02)
@@ -1,570 +1,2351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Employment Projections\Publication Working\Export\Files for Reivew\Ready for Publication\Industry\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Strategy &amp; Performance\RA_SHARE\Austin Galbraith\Occupational_Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5FA9039-77BA-4795-AB06-44B70126D154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4586F14E-CCEF-4FAA-8EC1-E67E9F1B3E0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="727" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Industry_Projections" sheetId="5" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Declining Industries" sheetId="8" r:id="rId4"/>
+    <sheet name="Table of Contents" sheetId="6" r:id="rId1"/>
+    <sheet name="1. Major Occupation Groups" sheetId="7" r:id="rId2"/>
+    <sheet name="2. Top Job Outlook" sheetId="12" r:id="rId3"/>
+    <sheet name="3. Top Job Openings" sheetId="8" r:id="rId4"/>
+    <sheet name="4. Fastest Growing" sheetId="9" r:id="rId5"/>
+    <sheet name="5. All occupations" sheetId="14" r:id="rId6"/>
+    <sheet name="6. Notes" sheetId="15" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="102">
-[...271 lines deleted...]
-    <t>Numeric</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1888" uniqueCount="395">
+  <si>
+    <t>Estimated Employment</t>
+  </si>
+  <si>
+    <t>Projected Employment</t>
+  </si>
+  <si>
+    <t>Net Change</t>
+  </si>
+  <si>
+    <t>Percent Change</t>
+  </si>
+  <si>
+    <t>00-0000</t>
+  </si>
+  <si>
+    <t>Total, All Occupations</t>
+  </si>
+  <si>
+    <t>11-0000</t>
+  </si>
+  <si>
+    <t>Management Occupations</t>
+  </si>
+  <si>
+    <t>13-0000</t>
+  </si>
+  <si>
+    <t>Business and Financial Operations Occupations</t>
+  </si>
+  <si>
+    <t>15-0000</t>
+  </si>
+  <si>
+    <t>Computer and Mathematical Occupations</t>
+  </si>
+  <si>
+    <t>17-0000</t>
+  </si>
+  <si>
+    <t>Architecture and Engineering Occupations</t>
+  </si>
+  <si>
+    <t>19-0000</t>
+  </si>
+  <si>
+    <t>Life, Physical, and Social Science Occupations</t>
+  </si>
+  <si>
+    <t>21-0000</t>
+  </si>
+  <si>
+    <t>Community and Social Service Occupations</t>
+  </si>
+  <si>
+    <t>23-0000</t>
+  </si>
+  <si>
+    <t>Legal Occupations</t>
+  </si>
+  <si>
+    <t>25-0000</t>
+  </si>
+  <si>
+    <t>Educational Instruction and Library Occupations</t>
+  </si>
+  <si>
+    <t>27-0000</t>
+  </si>
+  <si>
+    <t>Arts, Design, Entertainment, Sports, and Media Occupations</t>
+  </si>
+  <si>
+    <t>29-0000</t>
+  </si>
+  <si>
+    <t>Healthcare Practitioners and Technical Occupations</t>
+  </si>
+  <si>
+    <t>31-0000</t>
+  </si>
+  <si>
+    <t>Healthcare Support Occupations</t>
+  </si>
+  <si>
+    <t>33-0000</t>
+  </si>
+  <si>
+    <t>Protective Service Occupations</t>
+  </si>
+  <si>
+    <t>35-0000</t>
+  </si>
+  <si>
+    <t>Food Preparation and Serving Related Occupations</t>
+  </si>
+  <si>
+    <t>37-0000</t>
+  </si>
+  <si>
+    <t>Building and Grounds Cleaning and Maintenance Occupations</t>
+  </si>
+  <si>
+    <t>39-0000</t>
+  </si>
+  <si>
+    <t>Personal Care and Service Occupations</t>
+  </si>
+  <si>
+    <t>41-0000</t>
+  </si>
+  <si>
+    <t>Sales and Related Occupations</t>
+  </si>
+  <si>
+    <t>43-0000</t>
+  </si>
+  <si>
+    <t>Office and Administrative Support Occupations</t>
+  </si>
+  <si>
+    <t>45-0000</t>
+  </si>
+  <si>
+    <t>Farming, Fishing, and Forestry Occupations</t>
+  </si>
+  <si>
+    <t>47-0000</t>
+  </si>
+  <si>
+    <t>Construction and Extraction Occupations</t>
+  </si>
+  <si>
+    <t>49-0000</t>
+  </si>
+  <si>
+    <t>Installation, Maintenance, and Repair Occupations</t>
+  </si>
+  <si>
+    <t>51-0000</t>
+  </si>
+  <si>
+    <t>Production Occupations</t>
+  </si>
+  <si>
+    <t>53-0000</t>
+  </si>
+  <si>
+    <t>Transportation and Material Moving Occupations</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>43-9061</t>
+  </si>
+  <si>
+    <t>Office Clerks, General</t>
+  </si>
+  <si>
+    <t>41-2011</t>
+  </si>
+  <si>
+    <t>Cashiers</t>
+  </si>
+  <si>
+    <t>41-2031</t>
+  </si>
+  <si>
+    <t>Retail Salespersons</t>
+  </si>
+  <si>
+    <t>53-7062</t>
+  </si>
+  <si>
+    <t>Laborers and Freight, Stock, and Material Movers, Hand</t>
+  </si>
+  <si>
+    <t>35-2012</t>
+  </si>
+  <si>
+    <t>Cooks, Institution and Cafeteria</t>
+  </si>
+  <si>
+    <t>43-4051</t>
+  </si>
+  <si>
+    <t>Customer Service Representatives</t>
+  </si>
+  <si>
+    <t>43-4171</t>
+  </si>
+  <si>
+    <t>Receptionists and Information Clerks</t>
+  </si>
+  <si>
+    <t>43-6014</t>
+  </si>
+  <si>
+    <t>Secretaries and Administrative Assistants, Except Legal, Medical, and Executive</t>
+  </si>
+  <si>
+    <t>33-9032</t>
+  </si>
+  <si>
+    <t>Security Guards</t>
+  </si>
+  <si>
+    <t>39-9011</t>
+  </si>
+  <si>
+    <t>Childcare Workers</t>
+  </si>
+  <si>
+    <t>37-3011</t>
+  </si>
+  <si>
+    <t>Landscaping and Groundskeeping Workers</t>
+  </si>
+  <si>
+    <t>47-2061</t>
+  </si>
+  <si>
+    <t>Construction Laborers</t>
+  </si>
+  <si>
+    <t>43-3071</t>
+  </si>
+  <si>
+    <t>Tellers</t>
+  </si>
+  <si>
+    <t>53-3033</t>
+  </si>
+  <si>
+    <t>Light Truck Drivers</t>
+  </si>
+  <si>
+    <t>45-2093</t>
+  </si>
+  <si>
+    <t>Farmworkers, Farm, Ranch, and Aquacultural Animals</t>
+  </si>
+  <si>
+    <t>53-7051</t>
+  </si>
+  <si>
+    <t>Industrial Truck and Tractor Operators</t>
+  </si>
+  <si>
+    <t>51-9198</t>
+  </si>
+  <si>
+    <t>Helpers--Production Workers</t>
+  </si>
+  <si>
+    <t>53-7064</t>
+  </si>
+  <si>
+    <t>Packers and Packagers, Hand</t>
+  </si>
+  <si>
+    <t>43-5052</t>
+  </si>
+  <si>
+    <t>Postal Service Mail Carriers</t>
+  </si>
+  <si>
+    <t>43-5071</t>
+  </si>
+  <si>
+    <t>Shipping, Receiving, and Inventory Clerks</t>
+  </si>
+  <si>
+    <t>NEXT</t>
+  </si>
+  <si>
+    <t>31-1120</t>
+  </si>
+  <si>
+    <t>Home Health and Personal Care Aides</t>
+  </si>
+  <si>
+    <t>53-3032</t>
+  </si>
+  <si>
+    <t>Heavy and Tractor-Trailer Truck Drivers</t>
+  </si>
+  <si>
+    <t>43-3031</t>
+  </si>
+  <si>
+    <t>Bookkeeping, Accounting, and Auditing Clerks</t>
+  </si>
+  <si>
+    <t>51-2090</t>
+  </si>
+  <si>
+    <t>Miscellaneous Assemblers and Fabricators</t>
+  </si>
+  <si>
+    <t>37-2011</t>
+  </si>
+  <si>
+    <t>Janitors and Cleaners, Except Maids and Housekeeping Cleaners</t>
+  </si>
+  <si>
+    <t>49-9071</t>
+  </si>
+  <si>
+    <t>Maintenance and Repair Workers, General</t>
+  </si>
+  <si>
+    <t>29-2061</t>
+  </si>
+  <si>
+    <t>Licensed Practical and Licensed Vocational Nurses</t>
+  </si>
+  <si>
+    <t>21-1093</t>
+  </si>
+  <si>
+    <t>Social and Human Service Assistants</t>
+  </si>
+  <si>
+    <t>29-2052</t>
+  </si>
+  <si>
+    <t>Pharmacy Technicians</t>
+  </si>
+  <si>
+    <t>51-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Production and Operating Workers</t>
+  </si>
+  <si>
+    <t>11-9013</t>
+  </si>
+  <si>
+    <t>Farmers, Ranchers, and Other Agricultural Managers</t>
+  </si>
+  <si>
+    <t>43-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Office and Administrative Support Workers</t>
+  </si>
+  <si>
+    <t>31-9092</t>
+  </si>
+  <si>
+    <t>Medical Assistants</t>
+  </si>
+  <si>
+    <t>33-3012</t>
+  </si>
+  <si>
+    <t>Correctional Officers and Jailers</t>
+  </si>
+  <si>
+    <t>49-3023</t>
+  </si>
+  <si>
+    <t>Automotive Service Technicians and Mechanics</t>
+  </si>
+  <si>
+    <t>47-4051</t>
+  </si>
+  <si>
+    <t>Highway Maintenance Workers</t>
+  </si>
+  <si>
+    <t>33-3051</t>
+  </si>
+  <si>
+    <t>Police and Sheriff's Patrol Officers</t>
+  </si>
+  <si>
+    <t>47-2031</t>
+  </si>
+  <si>
+    <t>Carpenters</t>
+  </si>
+  <si>
+    <t>43-3021</t>
+  </si>
+  <si>
+    <t>Billing and Posting Clerks</t>
+  </si>
+  <si>
+    <t>51-4121</t>
+  </si>
+  <si>
+    <t>Welders, Cutters, Solderers, and Brazers</t>
+  </si>
+  <si>
+    <t>53-1047</t>
+  </si>
+  <si>
+    <t>FirstLine Supervisors of Transportation &amp; Material Moving Workers, Exc Aircraft Cargo Handling Supervisor</t>
+  </si>
+  <si>
+    <t>LATER</t>
+  </si>
+  <si>
+    <t>11-1021</t>
+  </si>
+  <si>
+    <t>General and Operations Managers</t>
+  </si>
+  <si>
+    <t>25-2021</t>
+  </si>
+  <si>
+    <t>Elementary School Teachers, Except Special Education</t>
+  </si>
+  <si>
+    <t>29-1141</t>
+  </si>
+  <si>
+    <t>Registered Nurses</t>
+  </si>
+  <si>
+    <t>21-1021</t>
+  </si>
+  <si>
+    <t>Child, Family, and School Social Workers</t>
+  </si>
+  <si>
+    <t>13-1071</t>
+  </si>
+  <si>
+    <t>Human Resources Specialists</t>
+  </si>
+  <si>
+    <t>13-2011</t>
+  </si>
+  <si>
+    <t>Accountants and Auditors</t>
+  </si>
+  <si>
+    <t>21-1022</t>
+  </si>
+  <si>
+    <t>Healthcare Social Workers</t>
+  </si>
+  <si>
+    <t>29-1171</t>
+  </si>
+  <si>
+    <t>Nurse Practitioners</t>
+  </si>
+  <si>
+    <t>11-9111</t>
+  </si>
+  <si>
+    <t>Medical and Health Services Managers</t>
+  </si>
+  <si>
+    <t>13-1199</t>
+  </si>
+  <si>
+    <t>Business Operations Specialists, All Other</t>
+  </si>
+  <si>
+    <t>21-1018</t>
+  </si>
+  <si>
+    <t>Substance Abuse, Behavioral Disorder, and Mental Health Counselors</t>
+  </si>
+  <si>
+    <t>25-2022</t>
+  </si>
+  <si>
+    <t>Middle School Teachers, Except Special and Career/Technical Education</t>
+  </si>
+  <si>
+    <t>11-9032</t>
+  </si>
+  <si>
+    <t>Education Administrators, Kindergarten through Secondary</t>
+  </si>
+  <si>
+    <t>25-2031</t>
+  </si>
+  <si>
+    <t>Secondary School Teachers, Except Special and Career/Technical Education</t>
+  </si>
+  <si>
+    <t>13-1082</t>
+  </si>
+  <si>
+    <t>Project Management Specialists</t>
+  </si>
+  <si>
+    <t>11-3031</t>
+  </si>
+  <si>
+    <t>Financial Managers</t>
+  </si>
+  <si>
+    <t>11-9199</t>
+  </si>
+  <si>
+    <t>Managers, All Other</t>
+  </si>
+  <si>
+    <t>13-2072</t>
+  </si>
+  <si>
+    <t>Loan Officers</t>
+  </si>
+  <si>
+    <t>21-1092</t>
+  </si>
+  <si>
+    <t>Probation Officers and Correctional Treatment Specialists</t>
+  </si>
+  <si>
+    <t>13-1161</t>
+  </si>
+  <si>
+    <t>Market Research Analysts and Marketing Specialists</t>
+  </si>
+  <si>
+    <t>43-5051</t>
+  </si>
+  <si>
+    <t>Postal Service Clerks</t>
+  </si>
+  <si>
+    <t>19-4071</t>
+  </si>
+  <si>
+    <t>Forest and Conservation Technicians</t>
+  </si>
+  <si>
+    <t>33-1012</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Police and Detectives</t>
+  </si>
+  <si>
+    <t>43-4031</t>
+  </si>
+  <si>
+    <t>Court, Municipal, and License Clerks</t>
+  </si>
+  <si>
+    <t>45-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Farming, Fishing, and Forestry Workers</t>
+  </si>
+  <si>
+    <t>43-4199</t>
+  </si>
+  <si>
+    <t>Information and Record Clerks, All Other</t>
+  </si>
+  <si>
+    <t>49-3042</t>
+  </si>
+  <si>
+    <t>Mobile Heavy Equipment Mechanics, Except Engines</t>
+  </si>
+  <si>
+    <t>51-4081</t>
+  </si>
+  <si>
+    <t>Multiple Machine Tool Setters, Operators, and Tenders, Metal and Plastic</t>
+  </si>
+  <si>
+    <t>29-2072</t>
+  </si>
+  <si>
+    <t>Medical Records Specialists</t>
+  </si>
+  <si>
+    <t>49-9051</t>
+  </si>
+  <si>
+    <t>Electrical Power-Line Installers and Repairers</t>
+  </si>
+  <si>
+    <t>25-3099</t>
+  </si>
+  <si>
+    <t>Teachers and Instructors, All Other</t>
+  </si>
+  <si>
+    <t>13-1111</t>
+  </si>
+  <si>
+    <t>Management Analysts</t>
+  </si>
+  <si>
+    <t>13-1041</t>
+  </si>
+  <si>
+    <t>Compliance Officers</t>
+  </si>
+  <si>
+    <t>13-1151</t>
+  </si>
+  <si>
+    <t>Training and Development Specialists</t>
+  </si>
+  <si>
+    <t>11-9151</t>
+  </si>
+  <si>
+    <t>Social and Community Service Managers</t>
+  </si>
+  <si>
+    <t>15-1299</t>
+  </si>
+  <si>
+    <t>Computer Occupations, All Other</t>
+  </si>
+  <si>
+    <t>13-1020</t>
+  </si>
+  <si>
+    <t>Buyers and Purchasing Agents</t>
+  </si>
+  <si>
+    <t>Typical Education Required</t>
+  </si>
+  <si>
+    <t>Typical Experience Required</t>
+  </si>
+  <si>
+    <t>Typical Job Training</t>
+  </si>
+  <si>
+    <t>STEM</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Bachelor's  Degree</t>
+  </si>
+  <si>
+    <t>5 years or more</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>less than 5 years</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>STEM Core</t>
+  </si>
+  <si>
+    <t>High School Diploma or Equivalent</t>
+  </si>
+  <si>
+    <t>Moderate-term on-the-job training</t>
+  </si>
+  <si>
+    <t>Master's Degree</t>
+  </si>
+  <si>
+    <t>Short-term on-the-job training</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>STEM Related</t>
+  </si>
+  <si>
+    <t>Associate's Degree</t>
+  </si>
+  <si>
+    <t>Long-term on-the-job training</t>
+  </si>
+  <si>
+    <t>Some College, no Degree</t>
+  </si>
+  <si>
+    <t>Intership/residency</t>
+  </si>
+  <si>
+    <t>LATER+</t>
+  </si>
+  <si>
+    <t>Doctoral or Professional Degree</t>
+  </si>
+  <si>
+    <t>23-1011</t>
+  </si>
+  <si>
+    <t>Lawyers</t>
+  </si>
+  <si>
+    <t>No formal educational credential</t>
+  </si>
+  <si>
+    <t>Postsecondary non-degree award</t>
+  </si>
+  <si>
+    <t>29-1051</t>
+  </si>
+  <si>
+    <t>Pharmacists</t>
+  </si>
+  <si>
+    <t>29-1123</t>
+  </si>
+  <si>
+    <t>Physical Therapists</t>
+  </si>
+  <si>
+    <t>29-1126</t>
+  </si>
+  <si>
+    <t>Respiratory Therapists</t>
+  </si>
+  <si>
+    <t>29-1215</t>
+  </si>
+  <si>
+    <t>Family Medicine Physicians</t>
+  </si>
+  <si>
+    <t>29-2010</t>
+  </si>
+  <si>
+    <t>Clinical Laboratory Technologists and Technicians</t>
+  </si>
+  <si>
+    <t>29-2034</t>
+  </si>
+  <si>
+    <t>Radiologic Technologists and Technicians</t>
+  </si>
+  <si>
+    <t>29-2055</t>
+  </si>
+  <si>
+    <t>Surgical Technologists</t>
+  </si>
+  <si>
+    <t>Protective Service Workers, All Other</t>
+  </si>
+  <si>
+    <t>Tree Trimmers and Pruners</t>
+  </si>
+  <si>
+    <t>43-4131</t>
+  </si>
+  <si>
+    <t>Loan Interviewers and Clerks</t>
+  </si>
+  <si>
+    <t>Reservation and Transportation Ticket Agents and Travel Clerks</t>
+  </si>
+  <si>
+    <t>Cargo and Freight Agents</t>
+  </si>
+  <si>
+    <t>43-5061</t>
+  </si>
+  <si>
+    <t>Production, Planning, and Expediting Clerks</t>
+  </si>
+  <si>
+    <t>43-6013</t>
+  </si>
+  <si>
+    <t>Medical Secretaries and Administrative Assistants</t>
+  </si>
+  <si>
+    <t>43-9199</t>
+  </si>
+  <si>
+    <t>Office and Administrative Support Workers, All Other</t>
+  </si>
+  <si>
+    <t>47-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Construction Trades and Extraction Workers</t>
+  </si>
+  <si>
+    <t>Apprenticeship</t>
+  </si>
+  <si>
+    <t>47-2073</t>
+  </si>
+  <si>
+    <t>Operating Engineers and Other Construction Equipment Operators</t>
+  </si>
+  <si>
+    <t>49-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Mechanics, Installers, and Repairers</t>
+  </si>
+  <si>
+    <t>51-4041</t>
+  </si>
+  <si>
+    <t>Machinists</t>
+  </si>
+  <si>
+    <t>51-9061</t>
+  </si>
+  <si>
+    <t>Inspectors, Testers, Sorters, Samplers, and Weighers</t>
+  </si>
+  <si>
+    <t>53-4011</t>
+  </si>
+  <si>
+    <t>Locomotive Engineers</t>
+  </si>
+  <si>
+    <t>53-4031</t>
+  </si>
+  <si>
+    <t>Railroad Conductors and Yardmasters</t>
+  </si>
+  <si>
+    <t>Table of Contents</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tab </t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Major Occupation Groups </t>
+  </si>
+  <si>
+    <t>Projection and wage data for major occupation groups.</t>
+  </si>
+  <si>
+    <t>2. Top Job Outlook</t>
+  </si>
+  <si>
+    <t>3. Top Job Openings</t>
+  </si>
+  <si>
+    <t>4. Fastest Growing</t>
+  </si>
+  <si>
+    <t>5. All Occupations</t>
+  </si>
+  <si>
+    <t>Data for all available detailed occupations. This data includes, but is not limited to, projected growth and openings, typical education requirements, and STEM designations.  This worksheet has the most available data.</t>
+  </si>
+  <si>
+    <t>6. Notes</t>
+  </si>
+  <si>
+    <t>Explanation of data</t>
+  </si>
+  <si>
+    <t>Occupational projections are produced every two years and are published in July of even numbered years.</t>
+  </si>
+  <si>
+    <t>Occupations are classified using the Standard Occupational Classification (SOC) system. Major occupation groups are at the two digit SOC level, while detailed occupations are at the six digit level.</t>
+  </si>
+  <si>
+    <t>Major Occupation Groups Information</t>
+  </si>
+  <si>
+    <t>Occupation</t>
+  </si>
+  <si>
+    <t>Annual Openings</t>
+  </si>
+  <si>
+    <t>SOC Code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title  </t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
+    <t>Entry</t>
+  </si>
+  <si>
+    <t>Mean</t>
+  </si>
+  <si>
+    <t>Median</t>
+  </si>
+  <si>
+    <t>Experienced</t>
+  </si>
+  <si>
+    <t>Exits</t>
+  </si>
+  <si>
+    <t>Transfers</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Please see Notes tab for further explanation of data.</t>
+  </si>
+  <si>
+    <t>Openings based on job growth as well as replacement needs due to exits or transfers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupation Title  </t>
+  </si>
+  <si>
+    <t>Average Annual Wage</t>
+  </si>
+  <si>
+    <t>Please see Notes tab for additional details</t>
+  </si>
+  <si>
+    <t>Fastest growth defined by percent growth from base year to projected year</t>
+  </si>
+  <si>
+    <t>All Occupation Information</t>
+  </si>
+  <si>
+    <t>Education, Experience, and Training</t>
+  </si>
+  <si>
+    <t>ACT WorkKeys Median Score</t>
+  </si>
+  <si>
+    <t>N_N_L</t>
+  </si>
+  <si>
+    <t>Applied Math</t>
+  </si>
+  <si>
+    <t>Workplace Documents</t>
+  </si>
+  <si>
+    <t>Graphic Literacy</t>
+  </si>
+  <si>
+    <t>STEM CORE or Related</t>
+  </si>
+  <si>
+    <t>2024-2034</t>
+  </si>
+  <si>
+    <t>2025 Wages</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOW Top Job Openings - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color indexed="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NOW jobs typically require high school education or less and short-term training</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NEXT Top Job Openings - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEXT jobs typically require moderate/long-term training or experience or education beyond high school</t>
+    </r>
+  </si>
+  <si>
+    <t>Source: 2024-2034 Long-Term Occupational Projections, Missouri Economic Research and Information Center</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOW Fastest Growing Occupations - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color indexed="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NOW jobs typically require high school education or less and short-term training</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NEXT Fastest Growing Occupations - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEXT jobs typically require moderate/long-term training or experience or education beyond high school</t>
+    </r>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Top Job Outlook by Now, Next, and Later Categories</t>
+  </si>
+  <si>
+    <t>Outlook defined by Career Grades which consider openings, growth rate, and wages</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOW Top Job Outlook - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color indexed="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NOW jobs typically require high school education or less and short-term training</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NEXT Top Job Outlook - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEXT jobs typically require moderate/long-term training or experience or education beyond high school</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>The industry codes listed with "A1","A2" or "A3" included in the code are combinations of multiple industry codes. The industry codes that comprise these combination codes are listed in the title.</t>
-[...20 lines deleted...]
-    <t>South Central Industries with Declining Growth 2024-2034</t>
+    <t>C+</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>B+</t>
+  </si>
+  <si>
+    <t>A+</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>2. Net Employment Change (Column G) is the difference in the number of jobs between the base and projected years.</t>
+  </si>
+  <si>
+    <t>3. Percent employment change (Column H) indicates how fast employment is expected to increase or decrease during the projection period.</t>
+  </si>
+  <si>
+    <t>4. Annual Exit Openings (Column M) are an estimate of the annual  number of jobs that will arise from the need to replace workers who have left the workforce entirely.</t>
+  </si>
+  <si>
+    <t>5. Annual Transfer Openings (Column N) are an estimate of the annual number of jobs that will arise from the need to replace workers who have transferred to a different occupation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Annual Growth Openings (Column O) are the annual numeric change in employment. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. Annual Total Openings (Column P) are the sum of exit, transfer, and growth openings. </t>
+  </si>
+  <si>
+    <t>Wages</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Entry</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- 25th Percentile of OEWS annual wages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mean</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Average of OEWS annual wages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Median</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- 50th Percentile of OEWS annual wages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Experienced</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- 75th Percentile of OEWS annual wages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t> mean wage</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t> is an average wage. An occupational mean wage estimate is calculated by summing the wages of all the employees in a given occupation and then dividing the total wages by the number of employees.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>percentile wag</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>e is a boundary. For example, an occupational median wage (50th percentile) estimate is the boundary between the highest paid 50 percent and the lowest paid 50 percent of workers in that occupation. Half of the workers in a given occupation earn more than the median wage, and half the workers earn less than the median wage. For more information, see the page on percentiles.</t>
+    </r>
+  </si>
+  <si>
+    <t>Refers to Science, Technology, Engineering, and Math occupations. "Core" occupations are those that strictly use STEM skills. "Related" occupations are those that use related STEM skills.</t>
+  </si>
+  <si>
+    <t>Now: Typically requires short-term on-the-job training, little to no experience, and/or a high school diploma</t>
+  </si>
+  <si>
+    <t>Next: Typically requires non-degree certificate, associate’s degree, apprenticeship, some experience, or moderate- to long-term training</t>
+  </si>
+  <si>
+    <t>Later: Typically requires a bachelor’s degree or higher</t>
+  </si>
+  <si>
+    <t>ACT WorkKeys Assessments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACT WorkKeys® assessments measure foundational skills required for success in the workplace, and help measure the workplace skills that can affect job performance. Scores are provided for three different categories: Applied Math, Workplace Documents, and Graphic Literacy. Each assessment offers varying levels of difficulty. The levels build on each other, incorporating the skills assessed at the previous levels. For example, at Level 5, individuals need the skills from Levels 3, 4, and 5. The median score required for entry into each occupation is shown, if available.  For more information about WorkKeys skills, please visit the following website: </t>
+  </si>
+  <si>
+    <t>https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html</t>
+  </si>
+  <si>
+    <t>Typical Education Required- Typical education required to enter a job.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Typical Experience Required- Typical experience required to enter a job.  </t>
+  </si>
+  <si>
+    <t>Typical Job Training- On the job training required once already employed in a job.</t>
+  </si>
+  <si>
+    <t>Employment Projections Data Definitions : U.S. Bureau of Labor Statistics (bls.gov)</t>
   </si>
   <si>
     <t>This workforce product was funded by a grant awarded by the U.S. Department of Labor’s Employment and Training Administration. The product was created by the recipient and does not necessarily reflect the official position of the U.S. Department of Labor. The U.S. Department of Labor makes no guarantees, warranties, or assurances of any kind, express or implied, with respect to such information, including any information on linked sites and including, but not limited to, accuracy of the information or its completeness, timeliness, usefulness, adequacy, continued availability, or ownership. This product is copyrighted by the institution that created it. Internal use by an organization and/or personal use by an individual for non-commercial purposes is permissible. All other uses require the prior authorization of the copyright owner. September 2026</t>
+  </si>
+  <si>
+    <t>Grade *</t>
+  </si>
+  <si>
+    <t>Career Grades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Career grades evaluate the relative outlook of occupations in Missouri and its regions. Each occupation is assigned a letter grade from A+ to F using three statistical variables: Projected Percent Employment Growth, Projected Total Openings, and current Median Wage. These grades provide a concise overview of an occupation’s outlook. In 2024-2034 projections cycle, MERIC has refined its career grades methodology to compare occupations with others that require similar levels of education and preparation. A detailed description of career grades methodology and current refinements is available at https://meric.mo.gov/media/pdf/career-grades-methodology. </t>
+  </si>
+  <si>
+    <t>https://meric.mo.gov/media/pdf/career-grades-methodology</t>
+  </si>
+  <si>
+    <t>Top A and B occupations by total annual openings. Occupations are organized into NOW, NEXT, LATER, and LATER+, based on the skill level that is typically required.</t>
+  </si>
+  <si>
+    <t>Occupations with the highest projected percentage of job growth between 2024 and 2034. Occupations are organized into NOW, NEXT, LATER, and LATER+, based on the skill level that is typically required.</t>
+  </si>
+  <si>
+    <t>*A detailed description of career grades methodology and current refinements is available at</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LATER Top Job Outlook - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>LATER jobs typically require a bachelor's degree or higher education</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>** Later+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> occupations are not assigned a career grade</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LATER Top Job Openings - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>LATER jobs typically require a bachelor's degree or higher education</t>
+    </r>
+  </si>
+  <si>
+    <t>Grade*</t>
+  </si>
+  <si>
+    <t>Top Job Openings by Now, Next, Later, and Later+ Categories</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LATER Fastest Growing Occupations - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>LATER jobs typically require a bachelor's degree or higher education</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>median wag</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>e is the exact middle point of the earnings distribution. Exactly half of workers earn more than this amount and half earn less.</t>
+    </r>
+  </si>
+  <si>
+    <t>N_N_L: "Now, Next, Later, Later+"</t>
+  </si>
+  <si>
+    <t>Later+: Typically requires a doctorate or professional degree or higher education</t>
+  </si>
+  <si>
+    <t>Not Assigned</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>** Later+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> occupations are not assigned a career grade.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>N/A or Blank:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> If data field is blank or contains N/A then data is suppressed due to confidentiality or lack of statistically significant data</t>
+    </r>
+  </si>
+  <si>
+    <t>1. N/A or data field is blank = Data is suppressed due to confidentiality or lack of statistically significant data.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">**LATER+ Fastest Growing Occupations - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>LATER+ jobs typically require a doctorate or professional degree or higher education</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LATER+ Top Job Outlook - South Central
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>LATER+ jobs typically require a doctorate or professional degree or higher education</t>
+    </r>
+  </si>
+  <si>
+    <t>**Not Assigned</t>
+  </si>
+  <si>
+    <t>Long-Term Occupational Projections for South Central WDA</t>
+  </si>
+  <si>
+    <t>South Central WDA Occupational Projections 2024-2034</t>
+  </si>
+  <si>
+    <t>Fastest Growing Occupationsby Now, Next, Later, and Later+ Categories</t>
+  </si>
+  <si>
+    <t>Top occupations by total annual openings. Occupations are organized into NOW, NEXT, LATER, and LATER+, based on the skill level that is typically required.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="5">
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="0.00&quot;%&quot;"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="\ 000"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1" tint="0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="8" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="9" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Hyperlink" xfId="8" builtinId="8"/>
+    <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{3930E767-A8E5-4033-B399-B40A4CE65D7B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{B294DBDE-E051-4F3C-9564-2DDD829C4ADB}"/>
+    <cellStyle name="Normal 2 2" xfId="6" xr:uid="{2E8F3B8A-84FA-431E-BA04-94202105BAA9}"/>
+    <cellStyle name="Normal 2 2 2" xfId="7" xr:uid="{386A6C9F-02D3-45EA-83F8-BB25796EDF37}"/>
+    <cellStyle name="Normal 2 2 2 2" xfId="9" xr:uid="{874FB248-9353-421B-88EE-3719E6EE4B81}"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -800,4225 +2581,15416 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meric.mo.gov/media/pdf/career-grades-methodology" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/emp/documentation/definitions.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{575D4845-AF93-406E-BC0F-ADEA447710D0}">
-  <dimension ref="A1:G221"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AF44D9C-1F7E-4D8F-83D3-43E41C717ABE}">
+  <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
-      <selection activeCell="K49" sqref="K49"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26" style="2" customWidth="1"/>
+    <col min="2" max="2" width="192" style="2" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="2"/>
+    <col min="257" max="257" width="26" style="2" customWidth="1"/>
+    <col min="258" max="258" width="180.7109375" style="2" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="2"/>
+    <col min="513" max="513" width="26" style="2" customWidth="1"/>
+    <col min="514" max="514" width="180.7109375" style="2" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="2"/>
+    <col min="769" max="769" width="26" style="2" customWidth="1"/>
+    <col min="770" max="770" width="180.7109375" style="2" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="2"/>
+    <col min="1025" max="1025" width="26" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="180.7109375" style="2" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="2"/>
+    <col min="1281" max="1281" width="26" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="180.7109375" style="2" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="2"/>
+    <col min="1537" max="1537" width="26" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="180.7109375" style="2" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="2"/>
+    <col min="1793" max="1793" width="26" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="180.7109375" style="2" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="2"/>
+    <col min="2049" max="2049" width="26" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="180.7109375" style="2" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="2"/>
+    <col min="2305" max="2305" width="26" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="180.7109375" style="2" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="2"/>
+    <col min="2561" max="2561" width="26" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="180.7109375" style="2" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="2"/>
+    <col min="2817" max="2817" width="26" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="180.7109375" style="2" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="2"/>
+    <col min="3073" max="3073" width="26" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="180.7109375" style="2" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="2"/>
+    <col min="3329" max="3329" width="26" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="180.7109375" style="2" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="2"/>
+    <col min="3585" max="3585" width="26" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="180.7109375" style="2" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="2"/>
+    <col min="3841" max="3841" width="26" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="180.7109375" style="2" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="2"/>
+    <col min="4097" max="4097" width="26" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="180.7109375" style="2" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="2"/>
+    <col min="4353" max="4353" width="26" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="180.7109375" style="2" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="2"/>
+    <col min="4609" max="4609" width="26" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="180.7109375" style="2" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="2"/>
+    <col min="4865" max="4865" width="26" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="180.7109375" style="2" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="2"/>
+    <col min="5121" max="5121" width="26" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="180.7109375" style="2" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="2"/>
+    <col min="5377" max="5377" width="26" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="180.7109375" style="2" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="2"/>
+    <col min="5633" max="5633" width="26" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="180.7109375" style="2" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="2"/>
+    <col min="5889" max="5889" width="26" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="180.7109375" style="2" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="2"/>
+    <col min="6145" max="6145" width="26" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="180.7109375" style="2" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="2"/>
+    <col min="6401" max="6401" width="26" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="180.7109375" style="2" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="2"/>
+    <col min="6657" max="6657" width="26" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="180.7109375" style="2" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="2"/>
+    <col min="6913" max="6913" width="26" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="180.7109375" style="2" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="2"/>
+    <col min="7169" max="7169" width="26" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="180.7109375" style="2" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="2"/>
+    <col min="7425" max="7425" width="26" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="180.7109375" style="2" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="2"/>
+    <col min="7681" max="7681" width="26" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="180.7109375" style="2" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="2"/>
+    <col min="7937" max="7937" width="26" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="180.7109375" style="2" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="2"/>
+    <col min="8193" max="8193" width="26" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="180.7109375" style="2" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="2"/>
+    <col min="8449" max="8449" width="26" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="180.7109375" style="2" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="2"/>
+    <col min="8705" max="8705" width="26" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="180.7109375" style="2" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="2"/>
+    <col min="8961" max="8961" width="26" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="180.7109375" style="2" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="2"/>
+    <col min="9217" max="9217" width="26" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="180.7109375" style="2" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="2"/>
+    <col min="9473" max="9473" width="26" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="180.7109375" style="2" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="2"/>
+    <col min="9729" max="9729" width="26" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="180.7109375" style="2" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="2"/>
+    <col min="9985" max="9985" width="26" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="180.7109375" style="2" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="2"/>
+    <col min="10241" max="10241" width="26" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="180.7109375" style="2" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="2"/>
+    <col min="10497" max="10497" width="26" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="180.7109375" style="2" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="2"/>
+    <col min="10753" max="10753" width="26" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="180.7109375" style="2" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="2"/>
+    <col min="11009" max="11009" width="26" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="180.7109375" style="2" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="2"/>
+    <col min="11265" max="11265" width="26" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="180.7109375" style="2" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="2"/>
+    <col min="11521" max="11521" width="26" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="180.7109375" style="2" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="2"/>
+    <col min="11777" max="11777" width="26" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="180.7109375" style="2" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="2"/>
+    <col min="12033" max="12033" width="26" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="180.7109375" style="2" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="2"/>
+    <col min="12289" max="12289" width="26" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="180.7109375" style="2" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="2"/>
+    <col min="12545" max="12545" width="26" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="180.7109375" style="2" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="2"/>
+    <col min="12801" max="12801" width="26" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="180.7109375" style="2" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="2"/>
+    <col min="13057" max="13057" width="26" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="180.7109375" style="2" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="2"/>
+    <col min="13313" max="13313" width="26" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="180.7109375" style="2" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="2"/>
+    <col min="13569" max="13569" width="26" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="180.7109375" style="2" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="2"/>
+    <col min="13825" max="13825" width="26" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="180.7109375" style="2" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="2"/>
+    <col min="14081" max="14081" width="26" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="180.7109375" style="2" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="2"/>
+    <col min="14337" max="14337" width="26" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="180.7109375" style="2" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="2"/>
+    <col min="14593" max="14593" width="26" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="180.7109375" style="2" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="2"/>
+    <col min="14849" max="14849" width="26" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="180.7109375" style="2" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="2"/>
+    <col min="15105" max="15105" width="26" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="180.7109375" style="2" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="2"/>
+    <col min="15361" max="15361" width="26" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="180.7109375" style="2" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="2"/>
+    <col min="15617" max="15617" width="26" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="180.7109375" style="2" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="2"/>
+    <col min="15873" max="15873" width="26" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="180.7109375" style="2" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="2"/>
+    <col min="16129" max="16129" width="26" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="180.7109375" style="2" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A1" s="77" t="s">
+        <v>392</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>86</v>
-[...718 lines deleted...]
-      <c r="C49" s="12">
+        <v>281</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="D49" s="12">
-[...1261 lines deleted...]
-    </row>
+    </row>
+    <row r="5" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="55" t="s">
+        <v>283</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="55" t="s">
+        <v>285</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="6"/>
+    </row>
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="55" t="s">
+        <v>286</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="6"/>
+    </row>
+    <row r="11" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="55" t="s">
+        <v>287</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="6"/>
+    </row>
+    <row r="13" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="55" t="s">
+        <v>288</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="6"/>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="55" t="s">
+        <v>290</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="6"/>
+    </row>
+    <row r="17" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="78" t="s">
+        <v>367</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+    </row>
+    <row r="21" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="78"/>
+      <c r="B21" s="78"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+    </row>
+    <row r="22" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="78"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+    </row>
+    <row r="23" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="78"/>
+      <c r="B23" s="78"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+    </row>
+    <row r="24" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+    </row>
+    <row r="25" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:14" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A211:F212"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A20:B23"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A5" location="'1. Major Occupation Groups'!A1" display="1. Major Occupation Groups " xr:uid="{E94B5DE2-9056-4D54-A075-DD5EFFA9FFD9}"/>
+    <hyperlink ref="A7" location="'2. Top Job Outlook'!A1" display="2. Top Job Outlook" xr:uid="{74AED3A2-8069-4B92-9E15-11F767F3F0B2}"/>
+    <hyperlink ref="A9" location="'3. Top Job Openings'!A1" display="3. Top Job Openings" xr:uid="{7CC00DDE-A697-47A6-91C5-85060E835A4F}"/>
+    <hyperlink ref="A11" location="'4. Fastest Growing'!A1" display="4. Fastest Growing" xr:uid="{91970648-A924-424C-8413-34F21839035A}"/>
+    <hyperlink ref="A13" location="'5. All Occupations'!A1" display="5. All Occupations" xr:uid="{B1151355-2E42-4900-83BB-3CEE6617D354}"/>
+    <hyperlink ref="A15" location="'6. Notes'!A1" display="6. Notes" xr:uid="{16CB1620-E77A-48D1-82DB-56E89CE20229}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84DAD92B-1BC1-42D3-A696-97DE92DF4A8E}">
-  <dimension ref="A1:F67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C96D00D-32F1-4A98-8AEB-01B07A926321}">
+  <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="29"/>
+    <col min="2" max="2" width="57.42578125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="29" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="29" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="29" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="7.5703125" style="29" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" style="29" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.5703125" style="29" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="29"/>
+    <col min="13" max="13" width="7.7109375" style="29" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="5.5703125" style="29" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="18.42578125" customWidth="1"/>
+    <col min="16" max="16" width="16.28515625" customWidth="1"/>
+    <col min="17" max="17" width="15.7109375" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" customWidth="1"/>
+    <col min="22" max="22" width="13.7109375" customWidth="1"/>
+    <col min="24" max="24" width="12.42578125" customWidth="1"/>
+    <col min="27" max="27" width="11.7109375" customWidth="1"/>
+    <col min="29" max="29" width="14.28515625" customWidth="1"/>
+    <col min="30" max="30" width="13.42578125" customWidth="1"/>
+    <col min="258" max="258" width="57.42578125" customWidth="1"/>
+    <col min="259" max="259" width="12.28515625" customWidth="1"/>
+    <col min="260" max="260" width="12.5703125" customWidth="1"/>
+    <col min="266" max="266" width="12.28515625" customWidth="1"/>
+    <col min="271" max="271" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="272" max="272" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="273" max="273" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="276" max="276" width="12.7109375" customWidth="1"/>
+    <col min="278" max="278" width="13.7109375" customWidth="1"/>
+    <col min="280" max="280" width="12.42578125" customWidth="1"/>
+    <col min="283" max="283" width="11.7109375" customWidth="1"/>
+    <col min="285" max="285" width="14.28515625" customWidth="1"/>
+    <col min="286" max="286" width="13.42578125" customWidth="1"/>
+    <col min="514" max="514" width="57.42578125" customWidth="1"/>
+    <col min="515" max="515" width="12.28515625" customWidth="1"/>
+    <col min="516" max="516" width="12.5703125" customWidth="1"/>
+    <col min="522" max="522" width="12.28515625" customWidth="1"/>
+    <col min="527" max="527" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="528" max="528" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="529" max="529" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="532" max="532" width="12.7109375" customWidth="1"/>
+    <col min="534" max="534" width="13.7109375" customWidth="1"/>
+    <col min="536" max="536" width="12.42578125" customWidth="1"/>
+    <col min="539" max="539" width="11.7109375" customWidth="1"/>
+    <col min="541" max="541" width="14.28515625" customWidth="1"/>
+    <col min="542" max="542" width="13.42578125" customWidth="1"/>
+    <col min="770" max="770" width="57.42578125" customWidth="1"/>
+    <col min="771" max="771" width="12.28515625" customWidth="1"/>
+    <col min="772" max="772" width="12.5703125" customWidth="1"/>
+    <col min="778" max="778" width="12.28515625" customWidth="1"/>
+    <col min="783" max="783" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="784" max="784" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="785" max="785" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="788" max="788" width="12.7109375" customWidth="1"/>
+    <col min="790" max="790" width="13.7109375" customWidth="1"/>
+    <col min="792" max="792" width="12.42578125" customWidth="1"/>
+    <col min="795" max="795" width="11.7109375" customWidth="1"/>
+    <col min="797" max="797" width="14.28515625" customWidth="1"/>
+    <col min="798" max="798" width="13.42578125" customWidth="1"/>
+    <col min="1026" max="1026" width="57.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="12.28515625" customWidth="1"/>
+    <col min="1028" max="1028" width="12.5703125" customWidth="1"/>
+    <col min="1034" max="1034" width="12.28515625" customWidth="1"/>
+    <col min="1039" max="1039" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1040" max="1040" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="1041" max="1041" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="1044" max="1044" width="12.7109375" customWidth="1"/>
+    <col min="1046" max="1046" width="13.7109375" customWidth="1"/>
+    <col min="1048" max="1048" width="12.42578125" customWidth="1"/>
+    <col min="1051" max="1051" width="11.7109375" customWidth="1"/>
+    <col min="1053" max="1053" width="14.28515625" customWidth="1"/>
+    <col min="1054" max="1054" width="13.42578125" customWidth="1"/>
+    <col min="1282" max="1282" width="57.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="12.28515625" customWidth="1"/>
+    <col min="1284" max="1284" width="12.5703125" customWidth="1"/>
+    <col min="1290" max="1290" width="12.28515625" customWidth="1"/>
+    <col min="1295" max="1295" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1296" max="1296" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="1297" max="1297" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="1300" max="1300" width="12.7109375" customWidth="1"/>
+    <col min="1302" max="1302" width="13.7109375" customWidth="1"/>
+    <col min="1304" max="1304" width="12.42578125" customWidth="1"/>
+    <col min="1307" max="1307" width="11.7109375" customWidth="1"/>
+    <col min="1309" max="1309" width="14.28515625" customWidth="1"/>
+    <col min="1310" max="1310" width="13.42578125" customWidth="1"/>
+    <col min="1538" max="1538" width="57.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="12.28515625" customWidth="1"/>
+    <col min="1540" max="1540" width="12.5703125" customWidth="1"/>
+    <col min="1546" max="1546" width="12.28515625" customWidth="1"/>
+    <col min="1551" max="1551" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1552" max="1552" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="1553" max="1553" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="1556" max="1556" width="12.7109375" customWidth="1"/>
+    <col min="1558" max="1558" width="13.7109375" customWidth="1"/>
+    <col min="1560" max="1560" width="12.42578125" customWidth="1"/>
+    <col min="1563" max="1563" width="11.7109375" customWidth="1"/>
+    <col min="1565" max="1565" width="14.28515625" customWidth="1"/>
+    <col min="1566" max="1566" width="13.42578125" customWidth="1"/>
+    <col min="1794" max="1794" width="57.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="12.28515625" customWidth="1"/>
+    <col min="1796" max="1796" width="12.5703125" customWidth="1"/>
+    <col min="1802" max="1802" width="12.28515625" customWidth="1"/>
+    <col min="1807" max="1807" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1808" max="1808" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="1809" max="1809" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="1812" max="1812" width="12.7109375" customWidth="1"/>
+    <col min="1814" max="1814" width="13.7109375" customWidth="1"/>
+    <col min="1816" max="1816" width="12.42578125" customWidth="1"/>
+    <col min="1819" max="1819" width="11.7109375" customWidth="1"/>
+    <col min="1821" max="1821" width="14.28515625" customWidth="1"/>
+    <col min="1822" max="1822" width="13.42578125" customWidth="1"/>
+    <col min="2050" max="2050" width="57.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="12.28515625" customWidth="1"/>
+    <col min="2052" max="2052" width="12.5703125" customWidth="1"/>
+    <col min="2058" max="2058" width="12.28515625" customWidth="1"/>
+    <col min="2063" max="2063" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2064" max="2064" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="2065" max="2065" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="2068" max="2068" width="12.7109375" customWidth="1"/>
+    <col min="2070" max="2070" width="13.7109375" customWidth="1"/>
+    <col min="2072" max="2072" width="12.42578125" customWidth="1"/>
+    <col min="2075" max="2075" width="11.7109375" customWidth="1"/>
+    <col min="2077" max="2077" width="14.28515625" customWidth="1"/>
+    <col min="2078" max="2078" width="13.42578125" customWidth="1"/>
+    <col min="2306" max="2306" width="57.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="12.28515625" customWidth="1"/>
+    <col min="2308" max="2308" width="12.5703125" customWidth="1"/>
+    <col min="2314" max="2314" width="12.28515625" customWidth="1"/>
+    <col min="2319" max="2319" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2320" max="2320" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="2321" max="2321" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="2324" max="2324" width="12.7109375" customWidth="1"/>
+    <col min="2326" max="2326" width="13.7109375" customWidth="1"/>
+    <col min="2328" max="2328" width="12.42578125" customWidth="1"/>
+    <col min="2331" max="2331" width="11.7109375" customWidth="1"/>
+    <col min="2333" max="2333" width="14.28515625" customWidth="1"/>
+    <col min="2334" max="2334" width="13.42578125" customWidth="1"/>
+    <col min="2562" max="2562" width="57.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="12.28515625" customWidth="1"/>
+    <col min="2564" max="2564" width="12.5703125" customWidth="1"/>
+    <col min="2570" max="2570" width="12.28515625" customWidth="1"/>
+    <col min="2575" max="2575" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2576" max="2576" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="2577" max="2577" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="2580" max="2580" width="12.7109375" customWidth="1"/>
+    <col min="2582" max="2582" width="13.7109375" customWidth="1"/>
+    <col min="2584" max="2584" width="12.42578125" customWidth="1"/>
+    <col min="2587" max="2587" width="11.7109375" customWidth="1"/>
+    <col min="2589" max="2589" width="14.28515625" customWidth="1"/>
+    <col min="2590" max="2590" width="13.42578125" customWidth="1"/>
+    <col min="2818" max="2818" width="57.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="12.28515625" customWidth="1"/>
+    <col min="2820" max="2820" width="12.5703125" customWidth="1"/>
+    <col min="2826" max="2826" width="12.28515625" customWidth="1"/>
+    <col min="2831" max="2831" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2832" max="2832" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="2833" max="2833" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="2836" max="2836" width="12.7109375" customWidth="1"/>
+    <col min="2838" max="2838" width="13.7109375" customWidth="1"/>
+    <col min="2840" max="2840" width="12.42578125" customWidth="1"/>
+    <col min="2843" max="2843" width="11.7109375" customWidth="1"/>
+    <col min="2845" max="2845" width="14.28515625" customWidth="1"/>
+    <col min="2846" max="2846" width="13.42578125" customWidth="1"/>
+    <col min="3074" max="3074" width="57.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="12.28515625" customWidth="1"/>
+    <col min="3076" max="3076" width="12.5703125" customWidth="1"/>
+    <col min="3082" max="3082" width="12.28515625" customWidth="1"/>
+    <col min="3087" max="3087" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3088" max="3088" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="3089" max="3089" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="3092" max="3092" width="12.7109375" customWidth="1"/>
+    <col min="3094" max="3094" width="13.7109375" customWidth="1"/>
+    <col min="3096" max="3096" width="12.42578125" customWidth="1"/>
+    <col min="3099" max="3099" width="11.7109375" customWidth="1"/>
+    <col min="3101" max="3101" width="14.28515625" customWidth="1"/>
+    <col min="3102" max="3102" width="13.42578125" customWidth="1"/>
+    <col min="3330" max="3330" width="57.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="12.28515625" customWidth="1"/>
+    <col min="3332" max="3332" width="12.5703125" customWidth="1"/>
+    <col min="3338" max="3338" width="12.28515625" customWidth="1"/>
+    <col min="3343" max="3343" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3344" max="3344" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="3345" max="3345" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="3348" max="3348" width="12.7109375" customWidth="1"/>
+    <col min="3350" max="3350" width="13.7109375" customWidth="1"/>
+    <col min="3352" max="3352" width="12.42578125" customWidth="1"/>
+    <col min="3355" max="3355" width="11.7109375" customWidth="1"/>
+    <col min="3357" max="3357" width="14.28515625" customWidth="1"/>
+    <col min="3358" max="3358" width="13.42578125" customWidth="1"/>
+    <col min="3586" max="3586" width="57.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="12.28515625" customWidth="1"/>
+    <col min="3588" max="3588" width="12.5703125" customWidth="1"/>
+    <col min="3594" max="3594" width="12.28515625" customWidth="1"/>
+    <col min="3599" max="3599" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3600" max="3600" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="3601" max="3601" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="3604" max="3604" width="12.7109375" customWidth="1"/>
+    <col min="3606" max="3606" width="13.7109375" customWidth="1"/>
+    <col min="3608" max="3608" width="12.42578125" customWidth="1"/>
+    <col min="3611" max="3611" width="11.7109375" customWidth="1"/>
+    <col min="3613" max="3613" width="14.28515625" customWidth="1"/>
+    <col min="3614" max="3614" width="13.42578125" customWidth="1"/>
+    <col min="3842" max="3842" width="57.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="12.28515625" customWidth="1"/>
+    <col min="3844" max="3844" width="12.5703125" customWidth="1"/>
+    <col min="3850" max="3850" width="12.28515625" customWidth="1"/>
+    <col min="3855" max="3855" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3856" max="3856" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="3857" max="3857" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="3860" max="3860" width="12.7109375" customWidth="1"/>
+    <col min="3862" max="3862" width="13.7109375" customWidth="1"/>
+    <col min="3864" max="3864" width="12.42578125" customWidth="1"/>
+    <col min="3867" max="3867" width="11.7109375" customWidth="1"/>
+    <col min="3869" max="3869" width="14.28515625" customWidth="1"/>
+    <col min="3870" max="3870" width="13.42578125" customWidth="1"/>
+    <col min="4098" max="4098" width="57.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="12.28515625" customWidth="1"/>
+    <col min="4100" max="4100" width="12.5703125" customWidth="1"/>
+    <col min="4106" max="4106" width="12.28515625" customWidth="1"/>
+    <col min="4111" max="4111" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4112" max="4112" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="4113" max="4113" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="4116" max="4116" width="12.7109375" customWidth="1"/>
+    <col min="4118" max="4118" width="13.7109375" customWidth="1"/>
+    <col min="4120" max="4120" width="12.42578125" customWidth="1"/>
+    <col min="4123" max="4123" width="11.7109375" customWidth="1"/>
+    <col min="4125" max="4125" width="14.28515625" customWidth="1"/>
+    <col min="4126" max="4126" width="13.42578125" customWidth="1"/>
+    <col min="4354" max="4354" width="57.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="12.28515625" customWidth="1"/>
+    <col min="4356" max="4356" width="12.5703125" customWidth="1"/>
+    <col min="4362" max="4362" width="12.28515625" customWidth="1"/>
+    <col min="4367" max="4367" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4368" max="4368" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="4369" max="4369" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="4372" max="4372" width="12.7109375" customWidth="1"/>
+    <col min="4374" max="4374" width="13.7109375" customWidth="1"/>
+    <col min="4376" max="4376" width="12.42578125" customWidth="1"/>
+    <col min="4379" max="4379" width="11.7109375" customWidth="1"/>
+    <col min="4381" max="4381" width="14.28515625" customWidth="1"/>
+    <col min="4382" max="4382" width="13.42578125" customWidth="1"/>
+    <col min="4610" max="4610" width="57.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="12.28515625" customWidth="1"/>
+    <col min="4612" max="4612" width="12.5703125" customWidth="1"/>
+    <col min="4618" max="4618" width="12.28515625" customWidth="1"/>
+    <col min="4623" max="4623" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4624" max="4624" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="4625" max="4625" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="4628" max="4628" width="12.7109375" customWidth="1"/>
+    <col min="4630" max="4630" width="13.7109375" customWidth="1"/>
+    <col min="4632" max="4632" width="12.42578125" customWidth="1"/>
+    <col min="4635" max="4635" width="11.7109375" customWidth="1"/>
+    <col min="4637" max="4637" width="14.28515625" customWidth="1"/>
+    <col min="4638" max="4638" width="13.42578125" customWidth="1"/>
+    <col min="4866" max="4866" width="57.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="12.28515625" customWidth="1"/>
+    <col min="4868" max="4868" width="12.5703125" customWidth="1"/>
+    <col min="4874" max="4874" width="12.28515625" customWidth="1"/>
+    <col min="4879" max="4879" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4880" max="4880" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="4881" max="4881" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="4884" max="4884" width="12.7109375" customWidth="1"/>
+    <col min="4886" max="4886" width="13.7109375" customWidth="1"/>
+    <col min="4888" max="4888" width="12.42578125" customWidth="1"/>
+    <col min="4891" max="4891" width="11.7109375" customWidth="1"/>
+    <col min="4893" max="4893" width="14.28515625" customWidth="1"/>
+    <col min="4894" max="4894" width="13.42578125" customWidth="1"/>
+    <col min="5122" max="5122" width="57.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="12.28515625" customWidth="1"/>
+    <col min="5124" max="5124" width="12.5703125" customWidth="1"/>
+    <col min="5130" max="5130" width="12.28515625" customWidth="1"/>
+    <col min="5135" max="5135" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5136" max="5136" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="5137" max="5137" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="5140" max="5140" width="12.7109375" customWidth="1"/>
+    <col min="5142" max="5142" width="13.7109375" customWidth="1"/>
+    <col min="5144" max="5144" width="12.42578125" customWidth="1"/>
+    <col min="5147" max="5147" width="11.7109375" customWidth="1"/>
+    <col min="5149" max="5149" width="14.28515625" customWidth="1"/>
+    <col min="5150" max="5150" width="13.42578125" customWidth="1"/>
+    <col min="5378" max="5378" width="57.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="12.28515625" customWidth="1"/>
+    <col min="5380" max="5380" width="12.5703125" customWidth="1"/>
+    <col min="5386" max="5386" width="12.28515625" customWidth="1"/>
+    <col min="5391" max="5391" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5392" max="5392" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="5393" max="5393" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="5396" max="5396" width="12.7109375" customWidth="1"/>
+    <col min="5398" max="5398" width="13.7109375" customWidth="1"/>
+    <col min="5400" max="5400" width="12.42578125" customWidth="1"/>
+    <col min="5403" max="5403" width="11.7109375" customWidth="1"/>
+    <col min="5405" max="5405" width="14.28515625" customWidth="1"/>
+    <col min="5406" max="5406" width="13.42578125" customWidth="1"/>
+    <col min="5634" max="5634" width="57.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="12.28515625" customWidth="1"/>
+    <col min="5636" max="5636" width="12.5703125" customWidth="1"/>
+    <col min="5642" max="5642" width="12.28515625" customWidth="1"/>
+    <col min="5647" max="5647" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5648" max="5648" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="5649" max="5649" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="5652" max="5652" width="12.7109375" customWidth="1"/>
+    <col min="5654" max="5654" width="13.7109375" customWidth="1"/>
+    <col min="5656" max="5656" width="12.42578125" customWidth="1"/>
+    <col min="5659" max="5659" width="11.7109375" customWidth="1"/>
+    <col min="5661" max="5661" width="14.28515625" customWidth="1"/>
+    <col min="5662" max="5662" width="13.42578125" customWidth="1"/>
+    <col min="5890" max="5890" width="57.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="12.28515625" customWidth="1"/>
+    <col min="5892" max="5892" width="12.5703125" customWidth="1"/>
+    <col min="5898" max="5898" width="12.28515625" customWidth="1"/>
+    <col min="5903" max="5903" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5904" max="5904" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="5905" max="5905" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="5908" max="5908" width="12.7109375" customWidth="1"/>
+    <col min="5910" max="5910" width="13.7109375" customWidth="1"/>
+    <col min="5912" max="5912" width="12.42578125" customWidth="1"/>
+    <col min="5915" max="5915" width="11.7109375" customWidth="1"/>
+    <col min="5917" max="5917" width="14.28515625" customWidth="1"/>
+    <col min="5918" max="5918" width="13.42578125" customWidth="1"/>
+    <col min="6146" max="6146" width="57.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="12.28515625" customWidth="1"/>
+    <col min="6148" max="6148" width="12.5703125" customWidth="1"/>
+    <col min="6154" max="6154" width="12.28515625" customWidth="1"/>
+    <col min="6159" max="6159" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6160" max="6160" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="6161" max="6161" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="6164" max="6164" width="12.7109375" customWidth="1"/>
+    <col min="6166" max="6166" width="13.7109375" customWidth="1"/>
+    <col min="6168" max="6168" width="12.42578125" customWidth="1"/>
+    <col min="6171" max="6171" width="11.7109375" customWidth="1"/>
+    <col min="6173" max="6173" width="14.28515625" customWidth="1"/>
+    <col min="6174" max="6174" width="13.42578125" customWidth="1"/>
+    <col min="6402" max="6402" width="57.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="12.28515625" customWidth="1"/>
+    <col min="6404" max="6404" width="12.5703125" customWidth="1"/>
+    <col min="6410" max="6410" width="12.28515625" customWidth="1"/>
+    <col min="6415" max="6415" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6416" max="6416" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="6417" max="6417" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="6420" max="6420" width="12.7109375" customWidth="1"/>
+    <col min="6422" max="6422" width="13.7109375" customWidth="1"/>
+    <col min="6424" max="6424" width="12.42578125" customWidth="1"/>
+    <col min="6427" max="6427" width="11.7109375" customWidth="1"/>
+    <col min="6429" max="6429" width="14.28515625" customWidth="1"/>
+    <col min="6430" max="6430" width="13.42578125" customWidth="1"/>
+    <col min="6658" max="6658" width="57.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="12.28515625" customWidth="1"/>
+    <col min="6660" max="6660" width="12.5703125" customWidth="1"/>
+    <col min="6666" max="6666" width="12.28515625" customWidth="1"/>
+    <col min="6671" max="6671" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6672" max="6672" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="6673" max="6673" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="6676" max="6676" width="12.7109375" customWidth="1"/>
+    <col min="6678" max="6678" width="13.7109375" customWidth="1"/>
+    <col min="6680" max="6680" width="12.42578125" customWidth="1"/>
+    <col min="6683" max="6683" width="11.7109375" customWidth="1"/>
+    <col min="6685" max="6685" width="14.28515625" customWidth="1"/>
+    <col min="6686" max="6686" width="13.42578125" customWidth="1"/>
+    <col min="6914" max="6914" width="57.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="12.28515625" customWidth="1"/>
+    <col min="6916" max="6916" width="12.5703125" customWidth="1"/>
+    <col min="6922" max="6922" width="12.28515625" customWidth="1"/>
+    <col min="6927" max="6927" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6928" max="6928" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="6929" max="6929" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="6932" max="6932" width="12.7109375" customWidth="1"/>
+    <col min="6934" max="6934" width="13.7109375" customWidth="1"/>
+    <col min="6936" max="6936" width="12.42578125" customWidth="1"/>
+    <col min="6939" max="6939" width="11.7109375" customWidth="1"/>
+    <col min="6941" max="6941" width="14.28515625" customWidth="1"/>
+    <col min="6942" max="6942" width="13.42578125" customWidth="1"/>
+    <col min="7170" max="7170" width="57.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="12.28515625" customWidth="1"/>
+    <col min="7172" max="7172" width="12.5703125" customWidth="1"/>
+    <col min="7178" max="7178" width="12.28515625" customWidth="1"/>
+    <col min="7183" max="7183" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7184" max="7184" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="7185" max="7185" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="7188" max="7188" width="12.7109375" customWidth="1"/>
+    <col min="7190" max="7190" width="13.7109375" customWidth="1"/>
+    <col min="7192" max="7192" width="12.42578125" customWidth="1"/>
+    <col min="7195" max="7195" width="11.7109375" customWidth="1"/>
+    <col min="7197" max="7197" width="14.28515625" customWidth="1"/>
+    <col min="7198" max="7198" width="13.42578125" customWidth="1"/>
+    <col min="7426" max="7426" width="57.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="12.28515625" customWidth="1"/>
+    <col min="7428" max="7428" width="12.5703125" customWidth="1"/>
+    <col min="7434" max="7434" width="12.28515625" customWidth="1"/>
+    <col min="7439" max="7439" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7440" max="7440" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="7441" max="7441" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="7444" max="7444" width="12.7109375" customWidth="1"/>
+    <col min="7446" max="7446" width="13.7109375" customWidth="1"/>
+    <col min="7448" max="7448" width="12.42578125" customWidth="1"/>
+    <col min="7451" max="7451" width="11.7109375" customWidth="1"/>
+    <col min="7453" max="7453" width="14.28515625" customWidth="1"/>
+    <col min="7454" max="7454" width="13.42578125" customWidth="1"/>
+    <col min="7682" max="7682" width="57.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="12.28515625" customWidth="1"/>
+    <col min="7684" max="7684" width="12.5703125" customWidth="1"/>
+    <col min="7690" max="7690" width="12.28515625" customWidth="1"/>
+    <col min="7695" max="7695" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7696" max="7696" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="7697" max="7697" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="7700" max="7700" width="12.7109375" customWidth="1"/>
+    <col min="7702" max="7702" width="13.7109375" customWidth="1"/>
+    <col min="7704" max="7704" width="12.42578125" customWidth="1"/>
+    <col min="7707" max="7707" width="11.7109375" customWidth="1"/>
+    <col min="7709" max="7709" width="14.28515625" customWidth="1"/>
+    <col min="7710" max="7710" width="13.42578125" customWidth="1"/>
+    <col min="7938" max="7938" width="57.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="12.28515625" customWidth="1"/>
+    <col min="7940" max="7940" width="12.5703125" customWidth="1"/>
+    <col min="7946" max="7946" width="12.28515625" customWidth="1"/>
+    <col min="7951" max="7951" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7952" max="7952" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="7953" max="7953" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="7956" max="7956" width="12.7109375" customWidth="1"/>
+    <col min="7958" max="7958" width="13.7109375" customWidth="1"/>
+    <col min="7960" max="7960" width="12.42578125" customWidth="1"/>
+    <col min="7963" max="7963" width="11.7109375" customWidth="1"/>
+    <col min="7965" max="7965" width="14.28515625" customWidth="1"/>
+    <col min="7966" max="7966" width="13.42578125" customWidth="1"/>
+    <col min="8194" max="8194" width="57.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="12.28515625" customWidth="1"/>
+    <col min="8196" max="8196" width="12.5703125" customWidth="1"/>
+    <col min="8202" max="8202" width="12.28515625" customWidth="1"/>
+    <col min="8207" max="8207" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8208" max="8208" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="8209" max="8209" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="8212" max="8212" width="12.7109375" customWidth="1"/>
+    <col min="8214" max="8214" width="13.7109375" customWidth="1"/>
+    <col min="8216" max="8216" width="12.42578125" customWidth="1"/>
+    <col min="8219" max="8219" width="11.7109375" customWidth="1"/>
+    <col min="8221" max="8221" width="14.28515625" customWidth="1"/>
+    <col min="8222" max="8222" width="13.42578125" customWidth="1"/>
+    <col min="8450" max="8450" width="57.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="12.28515625" customWidth="1"/>
+    <col min="8452" max="8452" width="12.5703125" customWidth="1"/>
+    <col min="8458" max="8458" width="12.28515625" customWidth="1"/>
+    <col min="8463" max="8463" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8464" max="8464" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="8465" max="8465" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="8468" max="8468" width="12.7109375" customWidth="1"/>
+    <col min="8470" max="8470" width="13.7109375" customWidth="1"/>
+    <col min="8472" max="8472" width="12.42578125" customWidth="1"/>
+    <col min="8475" max="8475" width="11.7109375" customWidth="1"/>
+    <col min="8477" max="8477" width="14.28515625" customWidth="1"/>
+    <col min="8478" max="8478" width="13.42578125" customWidth="1"/>
+    <col min="8706" max="8706" width="57.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="12.28515625" customWidth="1"/>
+    <col min="8708" max="8708" width="12.5703125" customWidth="1"/>
+    <col min="8714" max="8714" width="12.28515625" customWidth="1"/>
+    <col min="8719" max="8719" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8720" max="8720" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="8721" max="8721" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="8724" max="8724" width="12.7109375" customWidth="1"/>
+    <col min="8726" max="8726" width="13.7109375" customWidth="1"/>
+    <col min="8728" max="8728" width="12.42578125" customWidth="1"/>
+    <col min="8731" max="8731" width="11.7109375" customWidth="1"/>
+    <col min="8733" max="8733" width="14.28515625" customWidth="1"/>
+    <col min="8734" max="8734" width="13.42578125" customWidth="1"/>
+    <col min="8962" max="8962" width="57.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="12.28515625" customWidth="1"/>
+    <col min="8964" max="8964" width="12.5703125" customWidth="1"/>
+    <col min="8970" max="8970" width="12.28515625" customWidth="1"/>
+    <col min="8975" max="8975" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8976" max="8976" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="8977" max="8977" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="8980" max="8980" width="12.7109375" customWidth="1"/>
+    <col min="8982" max="8982" width="13.7109375" customWidth="1"/>
+    <col min="8984" max="8984" width="12.42578125" customWidth="1"/>
+    <col min="8987" max="8987" width="11.7109375" customWidth="1"/>
+    <col min="8989" max="8989" width="14.28515625" customWidth="1"/>
+    <col min="8990" max="8990" width="13.42578125" customWidth="1"/>
+    <col min="9218" max="9218" width="57.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="12.28515625" customWidth="1"/>
+    <col min="9220" max="9220" width="12.5703125" customWidth="1"/>
+    <col min="9226" max="9226" width="12.28515625" customWidth="1"/>
+    <col min="9231" max="9231" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9232" max="9232" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="9233" max="9233" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="9236" max="9236" width="12.7109375" customWidth="1"/>
+    <col min="9238" max="9238" width="13.7109375" customWidth="1"/>
+    <col min="9240" max="9240" width="12.42578125" customWidth="1"/>
+    <col min="9243" max="9243" width="11.7109375" customWidth="1"/>
+    <col min="9245" max="9245" width="14.28515625" customWidth="1"/>
+    <col min="9246" max="9246" width="13.42578125" customWidth="1"/>
+    <col min="9474" max="9474" width="57.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="12.28515625" customWidth="1"/>
+    <col min="9476" max="9476" width="12.5703125" customWidth="1"/>
+    <col min="9482" max="9482" width="12.28515625" customWidth="1"/>
+    <col min="9487" max="9487" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9488" max="9488" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="9489" max="9489" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="9492" max="9492" width="12.7109375" customWidth="1"/>
+    <col min="9494" max="9494" width="13.7109375" customWidth="1"/>
+    <col min="9496" max="9496" width="12.42578125" customWidth="1"/>
+    <col min="9499" max="9499" width="11.7109375" customWidth="1"/>
+    <col min="9501" max="9501" width="14.28515625" customWidth="1"/>
+    <col min="9502" max="9502" width="13.42578125" customWidth="1"/>
+    <col min="9730" max="9730" width="57.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="12.28515625" customWidth="1"/>
+    <col min="9732" max="9732" width="12.5703125" customWidth="1"/>
+    <col min="9738" max="9738" width="12.28515625" customWidth="1"/>
+    <col min="9743" max="9743" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9744" max="9744" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="9745" max="9745" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="9748" max="9748" width="12.7109375" customWidth="1"/>
+    <col min="9750" max="9750" width="13.7109375" customWidth="1"/>
+    <col min="9752" max="9752" width="12.42578125" customWidth="1"/>
+    <col min="9755" max="9755" width="11.7109375" customWidth="1"/>
+    <col min="9757" max="9757" width="14.28515625" customWidth="1"/>
+    <col min="9758" max="9758" width="13.42578125" customWidth="1"/>
+    <col min="9986" max="9986" width="57.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="12.28515625" customWidth="1"/>
+    <col min="9988" max="9988" width="12.5703125" customWidth="1"/>
+    <col min="9994" max="9994" width="12.28515625" customWidth="1"/>
+    <col min="9999" max="9999" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10000" max="10000" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="10001" max="10001" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="10004" max="10004" width="12.7109375" customWidth="1"/>
+    <col min="10006" max="10006" width="13.7109375" customWidth="1"/>
+    <col min="10008" max="10008" width="12.42578125" customWidth="1"/>
+    <col min="10011" max="10011" width="11.7109375" customWidth="1"/>
+    <col min="10013" max="10013" width="14.28515625" customWidth="1"/>
+    <col min="10014" max="10014" width="13.42578125" customWidth="1"/>
+    <col min="10242" max="10242" width="57.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="12.28515625" customWidth="1"/>
+    <col min="10244" max="10244" width="12.5703125" customWidth="1"/>
+    <col min="10250" max="10250" width="12.28515625" customWidth="1"/>
+    <col min="10255" max="10255" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10256" max="10256" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="10257" max="10257" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="10260" max="10260" width="12.7109375" customWidth="1"/>
+    <col min="10262" max="10262" width="13.7109375" customWidth="1"/>
+    <col min="10264" max="10264" width="12.42578125" customWidth="1"/>
+    <col min="10267" max="10267" width="11.7109375" customWidth="1"/>
+    <col min="10269" max="10269" width="14.28515625" customWidth="1"/>
+    <col min="10270" max="10270" width="13.42578125" customWidth="1"/>
+    <col min="10498" max="10498" width="57.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="12.28515625" customWidth="1"/>
+    <col min="10500" max="10500" width="12.5703125" customWidth="1"/>
+    <col min="10506" max="10506" width="12.28515625" customWidth="1"/>
+    <col min="10511" max="10511" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10512" max="10512" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="10513" max="10513" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="10516" max="10516" width="12.7109375" customWidth="1"/>
+    <col min="10518" max="10518" width="13.7109375" customWidth="1"/>
+    <col min="10520" max="10520" width="12.42578125" customWidth="1"/>
+    <col min="10523" max="10523" width="11.7109375" customWidth="1"/>
+    <col min="10525" max="10525" width="14.28515625" customWidth="1"/>
+    <col min="10526" max="10526" width="13.42578125" customWidth="1"/>
+    <col min="10754" max="10754" width="57.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="12.28515625" customWidth="1"/>
+    <col min="10756" max="10756" width="12.5703125" customWidth="1"/>
+    <col min="10762" max="10762" width="12.28515625" customWidth="1"/>
+    <col min="10767" max="10767" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10768" max="10768" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="10769" max="10769" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="10772" max="10772" width="12.7109375" customWidth="1"/>
+    <col min="10774" max="10774" width="13.7109375" customWidth="1"/>
+    <col min="10776" max="10776" width="12.42578125" customWidth="1"/>
+    <col min="10779" max="10779" width="11.7109375" customWidth="1"/>
+    <col min="10781" max="10781" width="14.28515625" customWidth="1"/>
+    <col min="10782" max="10782" width="13.42578125" customWidth="1"/>
+    <col min="11010" max="11010" width="57.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="12.28515625" customWidth="1"/>
+    <col min="11012" max="11012" width="12.5703125" customWidth="1"/>
+    <col min="11018" max="11018" width="12.28515625" customWidth="1"/>
+    <col min="11023" max="11023" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11024" max="11024" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="11025" max="11025" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="11028" max="11028" width="12.7109375" customWidth="1"/>
+    <col min="11030" max="11030" width="13.7109375" customWidth="1"/>
+    <col min="11032" max="11032" width="12.42578125" customWidth="1"/>
+    <col min="11035" max="11035" width="11.7109375" customWidth="1"/>
+    <col min="11037" max="11037" width="14.28515625" customWidth="1"/>
+    <col min="11038" max="11038" width="13.42578125" customWidth="1"/>
+    <col min="11266" max="11266" width="57.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="12.28515625" customWidth="1"/>
+    <col min="11268" max="11268" width="12.5703125" customWidth="1"/>
+    <col min="11274" max="11274" width="12.28515625" customWidth="1"/>
+    <col min="11279" max="11279" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11280" max="11280" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="11281" max="11281" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="11284" max="11284" width="12.7109375" customWidth="1"/>
+    <col min="11286" max="11286" width="13.7109375" customWidth="1"/>
+    <col min="11288" max="11288" width="12.42578125" customWidth="1"/>
+    <col min="11291" max="11291" width="11.7109375" customWidth="1"/>
+    <col min="11293" max="11293" width="14.28515625" customWidth="1"/>
+    <col min="11294" max="11294" width="13.42578125" customWidth="1"/>
+    <col min="11522" max="11522" width="57.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="12.28515625" customWidth="1"/>
+    <col min="11524" max="11524" width="12.5703125" customWidth="1"/>
+    <col min="11530" max="11530" width="12.28515625" customWidth="1"/>
+    <col min="11535" max="11535" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11536" max="11536" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="11537" max="11537" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="11540" max="11540" width="12.7109375" customWidth="1"/>
+    <col min="11542" max="11542" width="13.7109375" customWidth="1"/>
+    <col min="11544" max="11544" width="12.42578125" customWidth="1"/>
+    <col min="11547" max="11547" width="11.7109375" customWidth="1"/>
+    <col min="11549" max="11549" width="14.28515625" customWidth="1"/>
+    <col min="11550" max="11550" width="13.42578125" customWidth="1"/>
+    <col min="11778" max="11778" width="57.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="12.28515625" customWidth="1"/>
+    <col min="11780" max="11780" width="12.5703125" customWidth="1"/>
+    <col min="11786" max="11786" width="12.28515625" customWidth="1"/>
+    <col min="11791" max="11791" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11792" max="11792" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="11793" max="11793" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="11796" max="11796" width="12.7109375" customWidth="1"/>
+    <col min="11798" max="11798" width="13.7109375" customWidth="1"/>
+    <col min="11800" max="11800" width="12.42578125" customWidth="1"/>
+    <col min="11803" max="11803" width="11.7109375" customWidth="1"/>
+    <col min="11805" max="11805" width="14.28515625" customWidth="1"/>
+    <col min="11806" max="11806" width="13.42578125" customWidth="1"/>
+    <col min="12034" max="12034" width="57.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="12.28515625" customWidth="1"/>
+    <col min="12036" max="12036" width="12.5703125" customWidth="1"/>
+    <col min="12042" max="12042" width="12.28515625" customWidth="1"/>
+    <col min="12047" max="12047" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12048" max="12048" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="12049" max="12049" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="12052" max="12052" width="12.7109375" customWidth="1"/>
+    <col min="12054" max="12054" width="13.7109375" customWidth="1"/>
+    <col min="12056" max="12056" width="12.42578125" customWidth="1"/>
+    <col min="12059" max="12059" width="11.7109375" customWidth="1"/>
+    <col min="12061" max="12061" width="14.28515625" customWidth="1"/>
+    <col min="12062" max="12062" width="13.42578125" customWidth="1"/>
+    <col min="12290" max="12290" width="57.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="12.28515625" customWidth="1"/>
+    <col min="12292" max="12292" width="12.5703125" customWidth="1"/>
+    <col min="12298" max="12298" width="12.28515625" customWidth="1"/>
+    <col min="12303" max="12303" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12304" max="12304" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="12305" max="12305" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="12308" max="12308" width="12.7109375" customWidth="1"/>
+    <col min="12310" max="12310" width="13.7109375" customWidth="1"/>
+    <col min="12312" max="12312" width="12.42578125" customWidth="1"/>
+    <col min="12315" max="12315" width="11.7109375" customWidth="1"/>
+    <col min="12317" max="12317" width="14.28515625" customWidth="1"/>
+    <col min="12318" max="12318" width="13.42578125" customWidth="1"/>
+    <col min="12546" max="12546" width="57.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="12.28515625" customWidth="1"/>
+    <col min="12548" max="12548" width="12.5703125" customWidth="1"/>
+    <col min="12554" max="12554" width="12.28515625" customWidth="1"/>
+    <col min="12559" max="12559" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12560" max="12560" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="12561" max="12561" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="12564" max="12564" width="12.7109375" customWidth="1"/>
+    <col min="12566" max="12566" width="13.7109375" customWidth="1"/>
+    <col min="12568" max="12568" width="12.42578125" customWidth="1"/>
+    <col min="12571" max="12571" width="11.7109375" customWidth="1"/>
+    <col min="12573" max="12573" width="14.28515625" customWidth="1"/>
+    <col min="12574" max="12574" width="13.42578125" customWidth="1"/>
+    <col min="12802" max="12802" width="57.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="12.28515625" customWidth="1"/>
+    <col min="12804" max="12804" width="12.5703125" customWidth="1"/>
+    <col min="12810" max="12810" width="12.28515625" customWidth="1"/>
+    <col min="12815" max="12815" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12816" max="12816" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="12817" max="12817" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="12820" max="12820" width="12.7109375" customWidth="1"/>
+    <col min="12822" max="12822" width="13.7109375" customWidth="1"/>
+    <col min="12824" max="12824" width="12.42578125" customWidth="1"/>
+    <col min="12827" max="12827" width="11.7109375" customWidth="1"/>
+    <col min="12829" max="12829" width="14.28515625" customWidth="1"/>
+    <col min="12830" max="12830" width="13.42578125" customWidth="1"/>
+    <col min="13058" max="13058" width="57.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="12.28515625" customWidth="1"/>
+    <col min="13060" max="13060" width="12.5703125" customWidth="1"/>
+    <col min="13066" max="13066" width="12.28515625" customWidth="1"/>
+    <col min="13071" max="13071" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13072" max="13072" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="13073" max="13073" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="13076" max="13076" width="12.7109375" customWidth="1"/>
+    <col min="13078" max="13078" width="13.7109375" customWidth="1"/>
+    <col min="13080" max="13080" width="12.42578125" customWidth="1"/>
+    <col min="13083" max="13083" width="11.7109375" customWidth="1"/>
+    <col min="13085" max="13085" width="14.28515625" customWidth="1"/>
+    <col min="13086" max="13086" width="13.42578125" customWidth="1"/>
+    <col min="13314" max="13314" width="57.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="12.28515625" customWidth="1"/>
+    <col min="13316" max="13316" width="12.5703125" customWidth="1"/>
+    <col min="13322" max="13322" width="12.28515625" customWidth="1"/>
+    <col min="13327" max="13327" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13328" max="13328" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="13329" max="13329" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="13332" max="13332" width="12.7109375" customWidth="1"/>
+    <col min="13334" max="13334" width="13.7109375" customWidth="1"/>
+    <col min="13336" max="13336" width="12.42578125" customWidth="1"/>
+    <col min="13339" max="13339" width="11.7109375" customWidth="1"/>
+    <col min="13341" max="13341" width="14.28515625" customWidth="1"/>
+    <col min="13342" max="13342" width="13.42578125" customWidth="1"/>
+    <col min="13570" max="13570" width="57.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="12.28515625" customWidth="1"/>
+    <col min="13572" max="13572" width="12.5703125" customWidth="1"/>
+    <col min="13578" max="13578" width="12.28515625" customWidth="1"/>
+    <col min="13583" max="13583" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13584" max="13584" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="13585" max="13585" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="13588" max="13588" width="12.7109375" customWidth="1"/>
+    <col min="13590" max="13590" width="13.7109375" customWidth="1"/>
+    <col min="13592" max="13592" width="12.42578125" customWidth="1"/>
+    <col min="13595" max="13595" width="11.7109375" customWidth="1"/>
+    <col min="13597" max="13597" width="14.28515625" customWidth="1"/>
+    <col min="13598" max="13598" width="13.42578125" customWidth="1"/>
+    <col min="13826" max="13826" width="57.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="12.28515625" customWidth="1"/>
+    <col min="13828" max="13828" width="12.5703125" customWidth="1"/>
+    <col min="13834" max="13834" width="12.28515625" customWidth="1"/>
+    <col min="13839" max="13839" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13840" max="13840" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="13841" max="13841" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="13844" max="13844" width="12.7109375" customWidth="1"/>
+    <col min="13846" max="13846" width="13.7109375" customWidth="1"/>
+    <col min="13848" max="13848" width="12.42578125" customWidth="1"/>
+    <col min="13851" max="13851" width="11.7109375" customWidth="1"/>
+    <col min="13853" max="13853" width="14.28515625" customWidth="1"/>
+    <col min="13854" max="13854" width="13.42578125" customWidth="1"/>
+    <col min="14082" max="14082" width="57.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="12.28515625" customWidth="1"/>
+    <col min="14084" max="14084" width="12.5703125" customWidth="1"/>
+    <col min="14090" max="14090" width="12.28515625" customWidth="1"/>
+    <col min="14095" max="14095" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14096" max="14096" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="14097" max="14097" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="14100" max="14100" width="12.7109375" customWidth="1"/>
+    <col min="14102" max="14102" width="13.7109375" customWidth="1"/>
+    <col min="14104" max="14104" width="12.42578125" customWidth="1"/>
+    <col min="14107" max="14107" width="11.7109375" customWidth="1"/>
+    <col min="14109" max="14109" width="14.28515625" customWidth="1"/>
+    <col min="14110" max="14110" width="13.42578125" customWidth="1"/>
+    <col min="14338" max="14338" width="57.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="12.28515625" customWidth="1"/>
+    <col min="14340" max="14340" width="12.5703125" customWidth="1"/>
+    <col min="14346" max="14346" width="12.28515625" customWidth="1"/>
+    <col min="14351" max="14351" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14352" max="14352" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="14353" max="14353" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="14356" max="14356" width="12.7109375" customWidth="1"/>
+    <col min="14358" max="14358" width="13.7109375" customWidth="1"/>
+    <col min="14360" max="14360" width="12.42578125" customWidth="1"/>
+    <col min="14363" max="14363" width="11.7109375" customWidth="1"/>
+    <col min="14365" max="14365" width="14.28515625" customWidth="1"/>
+    <col min="14366" max="14366" width="13.42578125" customWidth="1"/>
+    <col min="14594" max="14594" width="57.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="12.28515625" customWidth="1"/>
+    <col min="14596" max="14596" width="12.5703125" customWidth="1"/>
+    <col min="14602" max="14602" width="12.28515625" customWidth="1"/>
+    <col min="14607" max="14607" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14608" max="14608" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="14609" max="14609" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="14612" max="14612" width="12.7109375" customWidth="1"/>
+    <col min="14614" max="14614" width="13.7109375" customWidth="1"/>
+    <col min="14616" max="14616" width="12.42578125" customWidth="1"/>
+    <col min="14619" max="14619" width="11.7109375" customWidth="1"/>
+    <col min="14621" max="14621" width="14.28515625" customWidth="1"/>
+    <col min="14622" max="14622" width="13.42578125" customWidth="1"/>
+    <col min="14850" max="14850" width="57.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="12.28515625" customWidth="1"/>
+    <col min="14852" max="14852" width="12.5703125" customWidth="1"/>
+    <col min="14858" max="14858" width="12.28515625" customWidth="1"/>
+    <col min="14863" max="14863" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14864" max="14864" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="14865" max="14865" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="14868" max="14868" width="12.7109375" customWidth="1"/>
+    <col min="14870" max="14870" width="13.7109375" customWidth="1"/>
+    <col min="14872" max="14872" width="12.42578125" customWidth="1"/>
+    <col min="14875" max="14875" width="11.7109375" customWidth="1"/>
+    <col min="14877" max="14877" width="14.28515625" customWidth="1"/>
+    <col min="14878" max="14878" width="13.42578125" customWidth="1"/>
+    <col min="15106" max="15106" width="57.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="12.28515625" customWidth="1"/>
+    <col min="15108" max="15108" width="12.5703125" customWidth="1"/>
+    <col min="15114" max="15114" width="12.28515625" customWidth="1"/>
+    <col min="15119" max="15119" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15120" max="15120" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="15121" max="15121" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="15124" max="15124" width="12.7109375" customWidth="1"/>
+    <col min="15126" max="15126" width="13.7109375" customWidth="1"/>
+    <col min="15128" max="15128" width="12.42578125" customWidth="1"/>
+    <col min="15131" max="15131" width="11.7109375" customWidth="1"/>
+    <col min="15133" max="15133" width="14.28515625" customWidth="1"/>
+    <col min="15134" max="15134" width="13.42578125" customWidth="1"/>
+    <col min="15362" max="15362" width="57.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="12.28515625" customWidth="1"/>
+    <col min="15364" max="15364" width="12.5703125" customWidth="1"/>
+    <col min="15370" max="15370" width="12.28515625" customWidth="1"/>
+    <col min="15375" max="15375" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15376" max="15376" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="15377" max="15377" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="15380" max="15380" width="12.7109375" customWidth="1"/>
+    <col min="15382" max="15382" width="13.7109375" customWidth="1"/>
+    <col min="15384" max="15384" width="12.42578125" customWidth="1"/>
+    <col min="15387" max="15387" width="11.7109375" customWidth="1"/>
+    <col min="15389" max="15389" width="14.28515625" customWidth="1"/>
+    <col min="15390" max="15390" width="13.42578125" customWidth="1"/>
+    <col min="15618" max="15618" width="57.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="12.28515625" customWidth="1"/>
+    <col min="15620" max="15620" width="12.5703125" customWidth="1"/>
+    <col min="15626" max="15626" width="12.28515625" customWidth="1"/>
+    <col min="15631" max="15631" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15632" max="15632" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="15633" max="15633" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="15636" max="15636" width="12.7109375" customWidth="1"/>
+    <col min="15638" max="15638" width="13.7109375" customWidth="1"/>
+    <col min="15640" max="15640" width="12.42578125" customWidth="1"/>
+    <col min="15643" max="15643" width="11.7109375" customWidth="1"/>
+    <col min="15645" max="15645" width="14.28515625" customWidth="1"/>
+    <col min="15646" max="15646" width="13.42578125" customWidth="1"/>
+    <col min="15874" max="15874" width="57.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="12.28515625" customWidth="1"/>
+    <col min="15876" max="15876" width="12.5703125" customWidth="1"/>
+    <col min="15882" max="15882" width="12.28515625" customWidth="1"/>
+    <col min="15887" max="15887" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15888" max="15888" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="15889" max="15889" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="15892" max="15892" width="12.7109375" customWidth="1"/>
+    <col min="15894" max="15894" width="13.7109375" customWidth="1"/>
+    <col min="15896" max="15896" width="12.42578125" customWidth="1"/>
+    <col min="15899" max="15899" width="11.7109375" customWidth="1"/>
+    <col min="15901" max="15901" width="14.28515625" customWidth="1"/>
+    <col min="15902" max="15902" width="13.42578125" customWidth="1"/>
+    <col min="16130" max="16130" width="57.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="12.28515625" customWidth="1"/>
+    <col min="16132" max="16132" width="12.5703125" customWidth="1"/>
+    <col min="16138" max="16138" width="12.28515625" customWidth="1"/>
+    <col min="16143" max="16143" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="16144" max="16144" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="16145" max="16145" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="16148" max="16148" width="12.7109375" customWidth="1"/>
+    <col min="16150" max="16150" width="13.7109375" customWidth="1"/>
+    <col min="16152" max="16152" width="12.42578125" customWidth="1"/>
+    <col min="16155" max="16155" width="11.7109375" customWidth="1"/>
+    <col min="16157" max="16157" width="14.28515625" customWidth="1"/>
+    <col min="16158" max="16158" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="A3" s="3" t="s">
+    <row r="1" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+    </row>
+    <row r="2" spans="1:14" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+    </row>
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="79" t="s">
+        <v>295</v>
+      </c>
+      <c r="B4" s="80"/>
+      <c r="C4" s="15">
+        <v>2024</v>
+      </c>
+      <c r="D4" s="15">
+        <v>2034</v>
+      </c>
+      <c r="E4" s="81" t="s">
+        <v>322</v>
+      </c>
+      <c r="F4" s="82"/>
+      <c r="G4" s="83" t="s">
+        <v>323</v>
+      </c>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="83" t="s">
+        <v>296</v>
+      </c>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="82"/>
+    </row>
+    <row r="5" spans="1:14" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>298</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>299</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>300</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="28" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="25">
+        <v>65342</v>
+      </c>
+      <c r="D6" s="25">
+        <v>65922</v>
+      </c>
+      <c r="E6" s="25">
+        <v>580</v>
+      </c>
+      <c r="F6" s="26">
+        <v>0.88759999999999994</v>
+      </c>
+      <c r="G6" s="27">
+        <v>31200</v>
+      </c>
+      <c r="H6" s="27">
+        <v>49491</v>
+      </c>
+      <c r="I6" s="27">
+        <v>39161</v>
+      </c>
+      <c r="J6" s="27">
+        <v>54600</v>
+      </c>
+      <c r="K6" s="25">
+        <v>3192</v>
+      </c>
+      <c r="L6" s="25">
+        <v>3870</v>
+      </c>
+      <c r="M6" s="25">
+        <v>58</v>
+      </c>
+      <c r="N6" s="25">
+        <v>7120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="28" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="31">
+        <v>3925</v>
+      </c>
+      <c r="D8" s="31">
+        <v>4112</v>
+      </c>
+      <c r="E8" s="31">
+        <v>187</v>
+      </c>
+      <c r="F8" s="32">
+        <v>4.7643000000000004</v>
+      </c>
+      <c r="G8" s="33">
+        <v>51448</v>
+      </c>
+      <c r="H8" s="33">
+        <v>87742</v>
+      </c>
+      <c r="I8" s="33">
+        <v>76358</v>
+      </c>
+      <c r="J8" s="33">
+        <v>103082</v>
+      </c>
+      <c r="K8" s="31">
+        <v>123</v>
+      </c>
+      <c r="L8" s="31">
+        <v>189</v>
+      </c>
+      <c r="M8" s="31">
+        <v>19</v>
+      </c>
+      <c r="N8" s="31">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="31">
+        <v>2215</v>
+      </c>
+      <c r="D9" s="31">
+        <v>2375</v>
+      </c>
+      <c r="E9" s="31">
+        <v>160</v>
+      </c>
+      <c r="F9" s="32">
+        <v>7.2234999999999996</v>
+      </c>
+      <c r="G9" s="33">
+        <v>47594</v>
+      </c>
+      <c r="H9" s="33">
+        <v>70434</v>
+      </c>
+      <c r="I9" s="33">
+        <v>62560</v>
+      </c>
+      <c r="J9" s="33">
+        <v>85016</v>
+      </c>
+      <c r="K9" s="31">
+        <v>70</v>
+      </c>
+      <c r="L9" s="31">
+        <v>105</v>
+      </c>
+      <c r="M9" s="31">
+        <v>16</v>
+      </c>
+      <c r="N9" s="31">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="31">
+        <v>283</v>
+      </c>
+      <c r="D10" s="31">
+        <v>281</v>
+      </c>
+      <c r="E10" s="31">
+        <v>-2</v>
+      </c>
+      <c r="F10" s="32">
+        <v>-0.70669999999999999</v>
+      </c>
+      <c r="G10" s="33">
+        <v>49783</v>
+      </c>
+      <c r="H10" s="33">
+        <v>75698</v>
+      </c>
+      <c r="I10" s="33">
+        <v>72758</v>
+      </c>
+      <c r="J10" s="33">
+        <v>93747</v>
+      </c>
+      <c r="K10" s="31">
+        <v>7</v>
+      </c>
+      <c r="L10" s="31">
+        <v>12</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+      <c r="N10" s="31">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="31">
+        <v>304</v>
+      </c>
+      <c r="D11" s="31">
+        <v>338</v>
+      </c>
+      <c r="E11" s="31">
+        <v>34</v>
+      </c>
+      <c r="F11" s="32">
+        <v>11.184200000000001</v>
+      </c>
+      <c r="G11" s="33">
+        <v>51039</v>
+      </c>
+      <c r="H11" s="33">
+        <v>69591</v>
+      </c>
+      <c r="I11" s="33">
+        <v>63128</v>
+      </c>
+      <c r="J11" s="33">
+        <v>81628</v>
+      </c>
+      <c r="K11" s="31">
+        <v>7</v>
+      </c>
+      <c r="L11" s="31">
+        <v>26</v>
+      </c>
+      <c r="M11" s="31">
+        <v>3</v>
+      </c>
+      <c r="N11" s="31">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="31">
+        <v>2391</v>
+      </c>
+      <c r="D12" s="31">
+        <v>2476</v>
+      </c>
+      <c r="E12" s="31">
+        <v>85</v>
+      </c>
+      <c r="F12" s="32">
+        <v>3.5550000000000002</v>
+      </c>
+      <c r="G12" s="33">
+        <v>38666</v>
+      </c>
+      <c r="H12" s="33">
+        <v>49039</v>
+      </c>
+      <c r="I12" s="33">
+        <v>46842</v>
+      </c>
+      <c r="J12" s="33">
+        <v>53768</v>
+      </c>
+      <c r="K12" s="31">
+        <v>94</v>
+      </c>
+      <c r="L12" s="31">
+        <v>121</v>
+      </c>
+      <c r="M12" s="31">
+        <v>8</v>
+      </c>
+      <c r="N12" s="31">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="31">
+        <v>417</v>
+      </c>
+      <c r="D13" s="31">
+        <v>451</v>
+      </c>
+      <c r="E13" s="31">
+        <v>34</v>
+      </c>
+      <c r="F13" s="32">
+        <v>8.1534999999999993</v>
+      </c>
+      <c r="G13" s="33">
+        <v>38626</v>
+      </c>
+      <c r="H13" s="33">
+        <v>75789</v>
+      </c>
+      <c r="I13" s="33">
+        <v>59133</v>
+      </c>
+      <c r="J13" s="33">
+        <v>92044</v>
+      </c>
+      <c r="K13" s="31">
+        <v>11</v>
+      </c>
+      <c r="L13" s="31">
+        <v>21</v>
+      </c>
+      <c r="M13" s="31">
+        <v>3</v>
+      </c>
+      <c r="N13" s="31">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="31">
+        <v>5109</v>
+      </c>
+      <c r="D14" s="31">
+        <v>4766</v>
+      </c>
+      <c r="E14" s="31">
+        <v>-343</v>
+      </c>
+      <c r="F14" s="32">
+        <v>-6.7135999999999996</v>
+      </c>
+      <c r="G14" s="33">
+        <v>37327</v>
+      </c>
+      <c r="H14" s="33">
+        <v>46834</v>
+      </c>
+      <c r="I14" s="33">
+        <v>45991</v>
+      </c>
+      <c r="J14" s="33">
+        <v>51889</v>
+      </c>
+      <c r="K14" s="31">
+        <v>204</v>
+      </c>
+      <c r="L14" s="31">
+        <v>212</v>
+      </c>
+      <c r="M14" s="31">
+        <v>-34</v>
+      </c>
+      <c r="N14" s="31">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="31">
+        <v>270</v>
+      </c>
+      <c r="D15" s="31">
+        <v>281</v>
+      </c>
+      <c r="E15" s="31">
+        <v>11</v>
+      </c>
+      <c r="F15" s="32">
+        <v>4.0740999999999996</v>
+      </c>
+      <c r="G15" s="33">
+        <v>31541</v>
+      </c>
+      <c r="H15" s="33">
+        <v>46307</v>
+      </c>
+      <c r="I15" s="33">
+        <v>39377</v>
+      </c>
+      <c r="J15" s="33">
+        <v>53315</v>
+      </c>
+      <c r="K15" s="31">
+        <v>11</v>
+      </c>
+      <c r="L15" s="31">
+        <v>14</v>
+      </c>
+      <c r="M15" s="31">
+        <v>1</v>
+      </c>
+      <c r="N15" s="31">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="31">
+        <v>4764</v>
+      </c>
+      <c r="D16" s="31">
+        <v>5080</v>
+      </c>
+      <c r="E16" s="31">
+        <v>316</v>
+      </c>
+      <c r="F16" s="32">
+        <v>6.6330999999999998</v>
+      </c>
+      <c r="G16" s="33">
+        <v>50412</v>
+      </c>
+      <c r="H16" s="33">
+        <v>87926</v>
+      </c>
+      <c r="I16" s="33">
+        <v>73708</v>
+      </c>
+      <c r="J16" s="33">
+        <v>97093</v>
+      </c>
+      <c r="K16" s="31">
+        <v>149</v>
+      </c>
+      <c r="L16" s="31">
+        <v>139</v>
+      </c>
+      <c r="M16" s="31">
+        <v>32</v>
+      </c>
+      <c r="N16" s="31">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="31">
+        <v>4748</v>
+      </c>
+      <c r="D17" s="31">
+        <v>4904</v>
+      </c>
+      <c r="E17" s="31">
+        <v>156</v>
+      </c>
+      <c r="F17" s="32">
+        <v>3.2856000000000001</v>
+      </c>
+      <c r="G17" s="33">
+        <v>28600</v>
+      </c>
+      <c r="H17" s="33">
+        <v>34187</v>
+      </c>
+      <c r="I17" s="33">
+        <v>33697</v>
+      </c>
+      <c r="J17" s="33">
+        <v>36691</v>
+      </c>
+      <c r="K17" s="31">
+        <v>370</v>
+      </c>
+      <c r="L17" s="31">
+        <v>318</v>
+      </c>
+      <c r="M17" s="31">
+        <v>16</v>
+      </c>
+      <c r="N17" s="31">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="31">
+        <v>1724</v>
+      </c>
+      <c r="D18" s="31">
+        <v>1803</v>
+      </c>
+      <c r="E18" s="31">
+        <v>79</v>
+      </c>
+      <c r="F18" s="32">
+        <v>4.5823999999999998</v>
+      </c>
+      <c r="G18" s="33">
+        <v>36441</v>
+      </c>
+      <c r="H18" s="33">
+        <v>47173</v>
+      </c>
+      <c r="I18" s="33">
+        <v>42619</v>
+      </c>
+      <c r="J18" s="33">
+        <v>49233</v>
+      </c>
+      <c r="K18" s="31">
+        <v>77</v>
+      </c>
+      <c r="L18" s="31">
+        <v>112</v>
+      </c>
+      <c r="M18" s="31">
+        <v>8</v>
+      </c>
+      <c r="N18" s="31">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="31">
+        <v>5054</v>
+      </c>
+      <c r="D19" s="31">
+        <v>5107</v>
+      </c>
+      <c r="E19" s="31">
+        <v>53</v>
+      </c>
+      <c r="F19" s="32">
+        <v>1.0487</v>
+      </c>
+      <c r="G19" s="33">
+        <v>28600</v>
+      </c>
+      <c r="H19" s="33">
+        <v>32559</v>
+      </c>
+      <c r="I19" s="33">
+        <v>29220</v>
+      </c>
+      <c r="J19" s="33">
+        <v>34336</v>
+      </c>
+      <c r="K19" s="31">
+        <v>350</v>
+      </c>
+      <c r="L19" s="31">
+        <v>438</v>
+      </c>
+      <c r="M19" s="31">
+        <v>5</v>
+      </c>
+      <c r="N19" s="31">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="31">
+        <v>1323</v>
+      </c>
+      <c r="D20" s="31">
+        <v>1356</v>
+      </c>
+      <c r="E20" s="31">
+        <v>33</v>
+      </c>
+      <c r="F20" s="32">
+        <v>2.4943</v>
+      </c>
+      <c r="G20" s="33">
+        <v>29132</v>
+      </c>
+      <c r="H20" s="33">
+        <v>35146</v>
+      </c>
+      <c r="I20" s="33">
+        <v>32169</v>
+      </c>
+      <c r="J20" s="33">
+        <v>37442</v>
+      </c>
+      <c r="K20" s="31">
+        <v>86</v>
+      </c>
+      <c r="L20" s="31">
+        <v>94</v>
+      </c>
+      <c r="M20" s="31">
+        <v>3</v>
+      </c>
+      <c r="N20" s="31">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="31">
+        <v>1371</v>
+      </c>
+      <c r="D21" s="31">
+        <v>1371</v>
+      </c>
+      <c r="E21" s="31">
+        <v>0</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0</v>
+      </c>
+      <c r="G21" s="33">
+        <v>28600</v>
+      </c>
+      <c r="H21" s="33">
+        <v>34563</v>
+      </c>
+      <c r="I21" s="33">
+        <v>30412</v>
+      </c>
+      <c r="J21" s="33">
+        <v>36642</v>
+      </c>
+      <c r="K21" s="31">
         <v>97</v>
       </c>
-      <c r="B3" s="2"/>
-[...84 lines deleted...]
-      <c r="E7" s="25">
+      <c r="L21" s="31">
         <v>146</v>
       </c>
-      <c r="F7" s="13">
-[...64 lines deleted...]
-      <c r="A11" t="s">
+      <c r="M21" s="31">
+        <v>0</v>
+      </c>
+      <c r="N21" s="31">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="31">
+        <v>3634</v>
+      </c>
+      <c r="D22" s="31">
+        <v>3605</v>
+      </c>
+      <c r="E22" s="31">
+        <v>-29</v>
+      </c>
+      <c r="F22" s="32">
+        <v>-0.79800000000000004</v>
+      </c>
+      <c r="G22" s="33">
+        <v>28600</v>
+      </c>
+      <c r="H22" s="33">
+        <v>39493</v>
+      </c>
+      <c r="I22" s="33">
+        <v>30622</v>
+      </c>
+      <c r="J22" s="33">
+        <v>38472</v>
+      </c>
+      <c r="K22" s="31">
+        <v>230</v>
+      </c>
+      <c r="L22" s="31">
+        <v>263</v>
+      </c>
+      <c r="M22" s="31">
+        <v>-3</v>
+      </c>
+      <c r="N22" s="31">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="31">
+        <v>8391</v>
+      </c>
+      <c r="D23" s="31">
+        <v>8115</v>
+      </c>
+      <c r="E23" s="31">
+        <v>-276</v>
+      </c>
+      <c r="F23" s="32">
+        <v>-3.2892000000000001</v>
+      </c>
+      <c r="G23" s="33">
+        <v>33856</v>
+      </c>
+      <c r="H23" s="33">
+        <v>42541</v>
+      </c>
+      <c r="I23" s="33">
+        <v>38557</v>
+      </c>
+      <c r="J23" s="33">
+        <v>47382</v>
+      </c>
+      <c r="K23" s="31">
+        <v>433</v>
+      </c>
+      <c r="L23" s="31">
+        <v>462</v>
+      </c>
+      <c r="M23" s="31">
+        <v>-28</v>
+      </c>
+      <c r="N23" s="31">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="31">
+        <v>2591</v>
+      </c>
+      <c r="D24" s="31">
+        <v>2668</v>
+      </c>
+      <c r="E24" s="31">
         <v>77</v>
       </c>
-      <c r="B11" t="s">
-[...36 lines deleted...]
-      <c r="A13" t="s">
+      <c r="F24" s="32">
+        <v>2.9718</v>
+      </c>
+      <c r="G24" s="33">
+        <v>40955</v>
+      </c>
+      <c r="H24" s="33">
+        <v>56200</v>
+      </c>
+      <c r="I24" s="33">
+        <v>48776</v>
+      </c>
+      <c r="J24" s="33">
+        <v>63566</v>
+      </c>
+      <c r="K24" s="31">
+        <v>85</v>
+      </c>
+      <c r="L24" s="31">
+        <v>126</v>
+      </c>
+      <c r="M24" s="31">
+        <v>8</v>
+      </c>
+      <c r="N24" s="31">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="31">
+        <v>3113</v>
+      </c>
+      <c r="D25" s="31">
+        <v>3169</v>
+      </c>
+      <c r="E25" s="31">
+        <v>56</v>
+      </c>
+      <c r="F25" s="32">
+        <v>1.7988999999999999</v>
+      </c>
+      <c r="G25" s="33">
+        <v>38155</v>
+      </c>
+      <c r="H25" s="33">
+        <v>53227</v>
+      </c>
+      <c r="I25" s="33">
+        <v>47889</v>
+      </c>
+      <c r="J25" s="33">
+        <v>61431</v>
+      </c>
+      <c r="K25" s="31">
+        <v>115</v>
+      </c>
+      <c r="L25" s="31">
+        <v>151</v>
+      </c>
+      <c r="M25" s="31">
         <v>6</v>
       </c>
-      <c r="B13" t="s">
-[...28 lines deleted...]
-      <c r="E14" s="25">
+      <c r="N25" s="31">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="31">
+        <v>5576</v>
+      </c>
+      <c r="D26" s="31">
+        <v>5315</v>
+      </c>
+      <c r="E26" s="31">
+        <v>-261</v>
+      </c>
+      <c r="F26" s="32">
+        <v>-4.6807999999999996</v>
+      </c>
+      <c r="G26" s="33">
+        <v>34649</v>
+      </c>
+      <c r="H26" s="33">
+        <v>43945</v>
+      </c>
+      <c r="I26" s="33">
+        <v>41600</v>
+      </c>
+      <c r="J26" s="33">
+        <v>49550</v>
+      </c>
+      <c r="K26" s="31">
+        <v>222</v>
+      </c>
+      <c r="L26" s="31">
+        <v>350</v>
+      </c>
+      <c r="M26" s="31">
+        <v>-26</v>
+      </c>
+      <c r="N26" s="31">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="13">
-[...253 lines deleted...]
-      <c r="D27" s="15">
+      <c r="C27" s="31">
+        <v>7138</v>
+      </c>
+      <c r="D27" s="31">
+        <v>7320</v>
+      </c>
+      <c r="E27" s="31">
+        <v>182</v>
+      </c>
+      <c r="F27" s="32">
+        <v>2.5497000000000001</v>
+      </c>
+      <c r="G27" s="33">
+        <v>30713</v>
+      </c>
+      <c r="H27" s="33">
+        <v>41471</v>
+      </c>
+      <c r="I27" s="33">
+        <v>36212</v>
+      </c>
+      <c r="J27" s="33">
+        <v>47168</v>
+      </c>
+      <c r="K27" s="31">
+        <v>394</v>
+      </c>
+      <c r="L27" s="31">
+        <v>503</v>
+      </c>
+      <c r="M27" s="31">
+        <v>18</v>
+      </c>
+      <c r="N27" s="31">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="34" t="s">
         <v>308</v>
       </c>
-      <c r="E27" s="25">
-[...296 lines deleted...]
-      <c r="F67" s="26"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="35"/>
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="78" t="s">
+        <v>367</v>
+      </c>
+      <c r="B33" s="78"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="78"/>
+      <c r="B34" s="78"/>
+      <c r="C34" s="78"/>
+      <c r="D34" s="78"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="78"/>
+      <c r="B35" s="78"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="78"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="78"/>
+      <c r="B36" s="78"/>
+      <c r="C36" s="78"/>
+      <c r="D36" s="78"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="78"/>
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="78"/>
+      <c r="B38" s="78"/>
+      <c r="C38" s="78"/>
+      <c r="D38" s="78"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="78"/>
+      <c r="B39" s="78"/>
+      <c r="C39" s="78"/>
+      <c r="D39" s="78"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="78"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="78"/>
+      <c r="D40" s="78"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="78"/>
+      <c r="B41" s="78"/>
+      <c r="C41" s="78"/>
+      <c r="D41" s="78"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A57:F58"/>
+  <mergeCells count="5">
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="A33:D41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6EC1573-CB95-4DD5-9E07-11612083B6E7}">
-  <dimension ref="A1:F67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C0C7E65-B1D1-48E3-B496-7CD6FBECFEDB}">
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A35" sqref="A35:F42"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.42578125" customWidth="1"/>
+    <col min="2" max="2" width="86.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="28" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...53 lines deleted...]
-      <c r="F4" s="4" t="s">
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="53"/>
+    </row>
+    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="53"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="36" t="s">
+        <v>332</v>
+      </c>
+      <c r="B3" s="12"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="53"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="53"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="91" t="s">
+        <v>333</v>
+      </c>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+    </row>
+    <row r="6" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C7" s="87" t="s">
+        <v>296</v>
+      </c>
+      <c r="D7" s="89" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="88"/>
+      <c r="D8" s="90"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="25">
+        <v>172</v>
+      </c>
+      <c r="D9" s="33">
+        <v>34873</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="25">
+        <v>34</v>
+      </c>
+      <c r="D10" s="33">
+        <v>37643</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="25">
+        <v>29</v>
+      </c>
+      <c r="D11" s="33">
+        <v>60312</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B12" t="s">
+        <v>253</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="D13" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="29"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="33"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="91" t="s">
+        <v>334</v>
+      </c>
+      <c r="B17" s="92"/>
+      <c r="C17" s="92"/>
+      <c r="D17" s="92"/>
+    </row>
+    <row r="18" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="92"/>
+      <c r="B18" s="92"/>
+      <c r="C18" s="92"/>
+      <c r="D18" s="92"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C19" s="87" t="s">
+        <v>296</v>
+      </c>
+      <c r="D19" s="89" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="86"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="90"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" s="25">
+        <v>59</v>
+      </c>
+      <c r="D21" s="33">
+        <v>57192</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C22" s="25">
+        <v>49</v>
+      </c>
+      <c r="D22" s="33">
+        <v>56109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B23" t="s">
+        <v>271</v>
+      </c>
+      <c r="C23" s="25">
+        <v>20</v>
+      </c>
+      <c r="D23" s="33">
+        <v>74248</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B24" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" s="25">
+        <v>11</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B25" t="s">
+        <v>188</v>
+      </c>
+      <c r="C25" s="25">
+        <v>11</v>
+      </c>
+      <c r="D25" s="33">
+        <v>59695</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B26" t="s">
+        <v>184</v>
+      </c>
+      <c r="C26" s="25">
+        <v>5</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B27" t="s">
+        <v>244</v>
+      </c>
+      <c r="C27" s="25">
+        <v>4</v>
+      </c>
+      <c r="D27" s="33">
+        <v>70527</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="29"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="33"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="91" t="s">
+        <v>375</v>
+      </c>
+      <c r="B29" s="92"/>
+      <c r="C29" s="92"/>
+      <c r="D29" s="92"/>
+    </row>
+    <row r="30" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="92"/>
+      <c r="B30" s="92"/>
+      <c r="C30" s="92"/>
+      <c r="D30" s="92"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B31" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C31" s="87" t="s">
+        <v>296</v>
+      </c>
+      <c r="D31" s="89" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="86"/>
+      <c r="B32" s="86"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="90"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B33" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="25">
+        <v>149</v>
+      </c>
+      <c r="D33" s="33">
+        <v>80553</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B34" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="25">
         <v>91</v>
       </c>
-    </row>
-[...93 lines deleted...]
-      <c r="E9" s="14">
+      <c r="D34" s="33">
+        <v>80265</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B35" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="25">
+        <v>67</v>
+      </c>
+      <c r="D35" s="33">
+        <v>47648</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B36" t="s">
         <v>146</v>
       </c>
-      <c r="F9" s="7">
-[...36 lines deleted...]
-      <c r="E11" s="14">
+      <c r="C36" s="25">
+        <v>39</v>
+      </c>
+      <c r="D36" s="33">
+        <v>74657</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B37" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="25">
+        <v>33</v>
+      </c>
+      <c r="D37" s="33">
+        <v>119505</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B38" t="s">
         <v>152</v>
       </c>
-      <c r="F11" s="7">
-[...184 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C38" s="25">
+        <v>32</v>
+      </c>
+      <c r="D38" s="33">
+        <v>105095</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B39" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="25">
+        <v>17</v>
+      </c>
+      <c r="D39" s="33">
+        <v>79888</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B40" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="25">
         <v>12</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D40" s="33">
+        <v>85622</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B41" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" s="25">
         <v>11</v>
       </c>
-      <c r="C21" s="14">
-[...73 lines deleted...]
-      <c r="A25" t="s">
+      <c r="D41" s="33">
+        <v>134389</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B42" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" s="25">
+        <v>11</v>
+      </c>
+      <c r="D42" s="33">
+        <v>100569</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B43" t="s">
+        <v>198</v>
+      </c>
+      <c r="C43" s="25">
         <v>8</v>
       </c>
-      <c r="B25" t="s">
-[...303 lines deleted...]
-      <c r="F67" s="26"/>
+      <c r="D43" s="33">
+        <v>86719</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="39"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="33"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="C45" s="25"/>
+      <c r="D45" s="33"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="41" t="s">
+        <v>312</v>
+      </c>
+      <c r="C46" s="40"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>374</v>
+      </c>
+      <c r="C47" s="40"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="56" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>386</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A57:F58"/>
+  <mergeCells count="15">
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="A5:D6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="A17:D18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="A29:D30"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A48" r:id="rId1" xr:uid="{7069D02F-F4FA-429C-BB3E-EE1B3742894A}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87525EA8-8ABD-44E6-80C6-88CA3EC84009}">
-  <dimension ref="A1:F69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78DA6573-AC35-4D31-A19A-A5A2BD32CC7C}">
+  <dimension ref="A1:D94"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="86" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="28" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="36" t="s">
+        <v>309</v>
+      </c>
+      <c r="B3" s="12"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="91" t="s">
+        <v>324</v>
+      </c>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C7" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="D7" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="25">
+        <v>194</v>
+      </c>
+      <c r="D9" s="33">
+        <v>41902</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="25">
+        <v>187</v>
+      </c>
+      <c r="D10" s="33">
+        <v>30480</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="25">
+        <v>172</v>
+      </c>
+      <c r="D11" s="33">
+        <v>34873</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="25">
+        <v>164</v>
+      </c>
+      <c r="D12" s="33">
+        <v>36747</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="25">
+        <v>112</v>
+      </c>
+      <c r="D13" s="33">
+        <v>31776</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="25">
+        <v>79</v>
+      </c>
+      <c r="D14" s="33">
+        <v>40906</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="25">
+        <v>71</v>
+      </c>
+      <c r="D15" s="33">
+        <v>34422</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="25">
+        <v>69</v>
+      </c>
+      <c r="D16" s="33">
+        <v>38884</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="25">
+        <v>49</v>
+      </c>
+      <c r="D17" s="33">
+        <v>35316</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="25">
+        <v>45</v>
+      </c>
+      <c r="D18" s="33">
+        <v>31174</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="25">
+        <v>34</v>
+      </c>
+      <c r="D19" s="33">
+        <v>37643</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="25">
+        <v>29</v>
+      </c>
+      <c r="D20" s="33">
+        <v>60312</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="25">
+        <v>24</v>
+      </c>
+      <c r="D21" s="33">
+        <v>34611</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="25">
+        <v>20</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="25">
+        <v>19</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="25">
+        <v>19</v>
+      </c>
+      <c r="D24" s="33">
+        <v>38964</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" s="25">
+        <v>14</v>
+      </c>
+      <c r="D25" s="33">
+        <v>43386</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B26" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" s="25">
+        <v>13</v>
+      </c>
+      <c r="D26" s="33">
+        <v>37412</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="25">
+        <v>12</v>
+      </c>
+      <c r="D27" s="33">
+        <v>58227</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="25">
+        <v>11</v>
+      </c>
+      <c r="D28" s="33">
+        <v>41336</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="39"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="33"/>
+    </row>
+    <row r="30" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="91" t="s">
+        <v>325</v>
+      </c>
+      <c r="B30" s="92"/>
+      <c r="C30" s="92"/>
+      <c r="D30" s="92"/>
+    </row>
+    <row r="31" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="92"/>
+      <c r="B31" s="92"/>
+      <c r="C31" s="92"/>
+      <c r="D31" s="92"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B32" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C32" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="D32" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="86"/>
+      <c r="B33" s="86"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="94"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B34" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="25">
+        <v>485</v>
+      </c>
+      <c r="D34" s="33">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C35" s="25">
+        <v>186</v>
+      </c>
+      <c r="D35" s="33">
+        <v>52725</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B36" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="25">
+        <v>100</v>
+      </c>
+      <c r="D36" s="33">
+        <v>44045</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B37" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="25">
+        <v>83</v>
+      </c>
+      <c r="D37" s="33">
+        <v>43399</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" s="25">
+        <v>78</v>
+      </c>
+      <c r="D38" s="33">
+        <v>34543</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B39" t="s">
+        <v>103</v>
+      </c>
+      <c r="C39" s="25">
+        <v>70</v>
+      </c>
+      <c r="D39" s="33">
+        <v>44189</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B40" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="25">
+        <v>59</v>
+      </c>
+      <c r="D40" s="33">
+        <v>57192</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B41" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="25">
+        <v>57</v>
+      </c>
+      <c r="D41" s="33">
+        <v>36464</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="25">
+        <v>52</v>
+      </c>
+      <c r="D42" s="33">
+        <v>40325</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B43" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="25">
+        <v>52</v>
+      </c>
+      <c r="D43" s="33">
+        <v>63228</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>341</v>
+      </c>
+      <c r="B44" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="25">
+        <v>50</v>
+      </c>
+      <c r="D44" s="33"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B45" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="25">
+        <v>49</v>
+      </c>
+      <c r="D45" s="33">
+        <v>56109</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B46" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" s="25">
+        <v>42</v>
+      </c>
+      <c r="D46" s="33">
+        <v>37572</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B47" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="25">
+        <v>39</v>
+      </c>
+      <c r="D47" s="33">
+        <v>42688</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B48" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="25">
+        <v>39</v>
+      </c>
+      <c r="D48" s="33">
+        <v>47095</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B49" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="25">
+        <v>38</v>
+      </c>
+      <c r="D49" s="33">
+        <v>45671</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B50" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="25">
+        <v>37</v>
+      </c>
+      <c r="D50" s="33">
+        <v>50990</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B51" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="25">
+        <v>34</v>
+      </c>
+      <c r="D51" s="33">
+        <v>55124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B52" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="25">
+        <v>32</v>
+      </c>
+      <c r="D52" s="33">
+        <v>41987</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B53" t="s">
+        <v>131</v>
+      </c>
+      <c r="C53" s="25">
+        <v>27</v>
+      </c>
+      <c r="D53" s="33">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="39"/>
+      <c r="C54" s="25"/>
+      <c r="D54" s="33"/>
+    </row>
+    <row r="55" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="91" t="s">
+        <v>377</v>
+      </c>
+      <c r="B55" s="92"/>
+      <c r="C55" s="92"/>
+      <c r="D55" s="92"/>
+    </row>
+    <row r="56" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="92"/>
+      <c r="B56" s="92"/>
+      <c r="C56" s="92"/>
+      <c r="D56" s="92"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B57" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C57" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="D57" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="86"/>
+      <c r="B58" s="86"/>
+      <c r="C58" s="94"/>
+      <c r="D58" s="94"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B59" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" s="25">
+        <v>149</v>
+      </c>
+      <c r="D59" s="33">
+        <v>80553</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B60" t="s">
+        <v>138</v>
+      </c>
+      <c r="C60" s="25">
+        <v>141</v>
+      </c>
+      <c r="D60" s="33">
+        <v>47162</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B61" t="s">
+        <v>140</v>
+      </c>
+      <c r="C61" s="25">
+        <v>91</v>
+      </c>
+      <c r="D61" s="33">
+        <v>80265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B62" t="s">
+        <v>142</v>
+      </c>
+      <c r="C62" s="25">
+        <v>67</v>
+      </c>
+      <c r="D62" s="33">
+        <v>47648</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B63" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="25">
+        <v>42</v>
+      </c>
+      <c r="D63" s="33">
+        <v>66030</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B64" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" s="25">
+        <v>39</v>
+      </c>
+      <c r="D64" s="33">
+        <v>74657</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B65" t="s">
+        <v>148</v>
+      </c>
+      <c r="C65" s="25">
+        <v>33</v>
+      </c>
+      <c r="D65" s="33">
+        <v>51564</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>150</v>
+      </c>
+      <c r="C66" s="25">
+        <v>33</v>
+      </c>
+      <c r="D66" s="33">
+        <v>119505</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B67" t="s">
+        <v>152</v>
+      </c>
+      <c r="C67" s="25">
+        <v>32</v>
+      </c>
+      <c r="D67" s="33">
+        <v>105095</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B68" t="s">
+        <v>154</v>
+      </c>
+      <c r="C68" s="25">
+        <v>17</v>
+      </c>
+      <c r="D68" s="33">
+        <v>79888</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B69" t="s">
+        <v>156</v>
+      </c>
+      <c r="C69" s="25">
+        <v>16</v>
+      </c>
+      <c r="D69" s="33">
+        <v>56774</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B70" t="s">
+        <v>158</v>
+      </c>
+      <c r="C70" s="25">
+        <v>16</v>
+      </c>
+      <c r="D70" s="33">
+        <v>45226</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B71" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="25">
+        <v>15</v>
+      </c>
+      <c r="D71" s="33">
+        <v>92717</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B72" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="25">
+        <v>14</v>
+      </c>
+      <c r="D72" s="33">
+        <v>54601</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B73" t="s">
+        <v>164</v>
+      </c>
+      <c r="C73" s="25">
+        <v>12</v>
+      </c>
+      <c r="D73" s="33">
+        <v>85622</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B74" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" s="25">
+        <v>11</v>
+      </c>
+      <c r="D74" s="33">
+        <v>134389</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B75" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" s="25">
+        <v>11</v>
+      </c>
+      <c r="D75" s="33">
+        <v>100569</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B76" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="25">
+        <v>11</v>
+      </c>
+      <c r="D76" s="33">
+        <v>75378</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B77" t="s">
+        <v>172</v>
+      </c>
+      <c r="C77" s="25">
+        <v>11</v>
+      </c>
+      <c r="D77" s="33">
+        <v>46412</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B78" t="s">
+        <v>174</v>
+      </c>
+      <c r="C78" s="25">
+        <v>10</v>
+      </c>
+      <c r="D78" s="33">
+        <v>65452</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="39"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="33"/>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" s="91" t="s">
+        <v>389</v>
+      </c>
+      <c r="B80" s="92"/>
+      <c r="C80" s="92"/>
+      <c r="D80" s="92"/>
+    </row>
+    <row r="81" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="92"/>
+      <c r="B81" s="92"/>
+      <c r="C81" s="92"/>
+      <c r="D81" s="92"/>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="85" t="s">
+        <v>368</v>
+      </c>
+      <c r="B82" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" s="87" t="s">
+        <v>296</v>
+      </c>
+      <c r="D82" s="89" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="86"/>
+      <c r="B83" s="86"/>
+      <c r="C83" s="88"/>
+      <c r="D83" s="90"/>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="B84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C84" s="25">
+        <v>6</v>
+      </c>
+      <c r="D84" s="33">
+        <v>136765</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B85" t="s">
+        <v>236</v>
+      </c>
+      <c r="C85" s="25">
+        <v>5</v>
+      </c>
+      <c r="D85" s="33">
+        <v>107655</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B86" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" s="25">
+        <v>2</v>
+      </c>
+      <c r="D86" s="33">
+        <v>88752</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B87" t="s">
+        <v>246</v>
+      </c>
+      <c r="C87" s="25">
+        <v>1</v>
+      </c>
+      <c r="D87" s="33">
+        <v>243312</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" s="39"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="33"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="C89" s="25"/>
+      <c r="D89" s="33"/>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" s="41" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>374</v>
+      </c>
+      <c r="C91" s="40"/>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" s="56" t="s">
+        <v>371</v>
+      </c>
+      <c r="C92" s="40"/>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>386</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="A5:D6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="A30:D31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="A55:D56"/>
+    <mergeCell ref="A80:D81"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:D83"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A92" r:id="rId1" xr:uid="{357DFB47-DD05-4142-BBD5-5B3A55F5E002}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0296C759-6830-4A1C-8A83-AB3A246F6C1C}">
+  <dimension ref="A1:E81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A44" sqref="A44:A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="68.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="26" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-[...139 lines deleted...]
-        <v>31</v>
+    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+    </row>
+    <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="B3" s="12"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="91" t="s">
+        <v>327</v>
+      </c>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+      <c r="E5" s="92"/>
+    </row>
+    <row r="6" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>299</v>
+      </c>
+      <c r="D7" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="E7" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>330</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
-[...16 lines deleted...]
-        <v>8</v>
+        <v>60</v>
+      </c>
+      <c r="C9" s="26">
+        <v>7.9023000000000003</v>
+      </c>
+      <c r="D9" s="31">
+        <v>112</v>
+      </c>
+      <c r="E9" s="33">
+        <v>31776</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>330</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
-[...16 lines deleted...]
-        <v>2</v>
+        <v>72</v>
+      </c>
+      <c r="C10" s="26">
+        <v>5.1181000000000001</v>
+      </c>
+      <c r="D10" s="31">
+        <v>34</v>
+      </c>
+      <c r="E10" s="33">
+        <v>37643</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>339</v>
       </c>
       <c r="B11" t="s">
-        <v>3</v>
-[...16 lines deleted...]
-        <v>81</v>
+        <v>74</v>
+      </c>
+      <c r="C11" s="26">
+        <v>4.8929999999999998</v>
+      </c>
+      <c r="D11" s="31">
+        <v>29</v>
+      </c>
+      <c r="E11" s="33">
+        <v>60312</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>336</v>
       </c>
       <c r="B12" t="s">
         <v>82</v>
       </c>
-      <c r="C12" s="14">
-[...19 lines deleted...]
-      <c r="A15" s="26" t="s">
+      <c r="C12" s="26">
+        <v>4.7872000000000003</v>
+      </c>
+      <c r="D12" s="31">
+        <v>19</v>
+      </c>
+      <c r="E12" s="33">
+        <v>38964</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="26">
+        <v>4.3478000000000003</v>
+      </c>
+      <c r="D13" s="31">
+        <v>13</v>
+      </c>
+      <c r="E13" s="33">
+        <v>37412</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="26">
+        <v>2.4662000000000002</v>
+      </c>
+      <c r="D14" s="31">
+        <v>164</v>
+      </c>
+      <c r="E14" s="33">
+        <v>36747</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="26">
+        <v>1.8565</v>
+      </c>
+      <c r="D15" s="31">
+        <v>172</v>
+      </c>
+      <c r="E15" s="33">
+        <v>34873</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D16" s="31"/>
+      <c r="E16" s="33"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="91" t="s">
+        <v>328</v>
+      </c>
+      <c r="B17" s="92"/>
+      <c r="C17" s="92"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+    </row>
+    <row r="18" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="92"/>
+      <c r="B18" s="92"/>
+      <c r="C18" s="92"/>
+      <c r="D18" s="92"/>
+      <c r="E18" s="92"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>299</v>
+      </c>
+      <c r="D19" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="E19" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="86"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B21" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="26">
+        <v>17.142900000000001</v>
+      </c>
+      <c r="D21" s="31">
+        <v>38</v>
+      </c>
+      <c r="E21" s="33">
+        <v>45671</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B22" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" s="26">
+        <v>13.75</v>
+      </c>
+      <c r="D22" s="31">
+        <v>11</v>
+      </c>
+      <c r="E22" s="33">
+        <v>57158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C23" s="26">
+        <v>11.1111</v>
+      </c>
+      <c r="D23" s="31">
+        <v>8</v>
+      </c>
+      <c r="E23" s="33">
+        <v>78160</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B24" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" s="26">
+        <v>10.9589</v>
+      </c>
+      <c r="D24" s="31">
+        <v>25</v>
+      </c>
+      <c r="E24" s="33">
+        <v>43199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B25" t="s">
+        <v>184</v>
+      </c>
+      <c r="C25" s="26">
+        <v>10.8108</v>
+      </c>
+      <c r="D25" s="31">
+        <v>5</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B26" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="26">
+        <v>10</v>
+      </c>
+      <c r="D26" s="31">
+        <v>4</v>
+      </c>
+      <c r="E26" s="33">
+        <v>50178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B27" t="s">
+        <v>188</v>
+      </c>
+      <c r="C27" s="26">
+        <v>9.2437000000000005</v>
+      </c>
+      <c r="D27" s="31">
+        <v>11</v>
+      </c>
+      <c r="E27" s="33">
+        <v>59695</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" s="26">
+        <v>8.9743999999999993</v>
+      </c>
+      <c r="D28" s="31">
+        <v>42</v>
+      </c>
+      <c r="E28" s="33">
+        <v>37572</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B29" t="s">
+        <v>109</v>
+      </c>
+      <c r="C29" s="26">
+        <v>8.8933</v>
+      </c>
+      <c r="D29" s="31">
+        <v>52</v>
+      </c>
+      <c r="E29" s="33">
+        <v>40325</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B30" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" s="26">
+        <v>8.2474000000000007</v>
+      </c>
+      <c r="D30" s="31">
+        <v>39</v>
+      </c>
+      <c r="E30" s="33">
+        <v>42688</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B31" t="s">
+        <v>125</v>
+      </c>
+      <c r="C31" s="26">
+        <v>6.25</v>
+      </c>
+      <c r="D31" s="31">
+        <v>37</v>
+      </c>
+      <c r="E31" s="33">
+        <v>50990</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="26">
+        <v>5.9557000000000002</v>
+      </c>
+      <c r="D32" s="31">
+        <v>83</v>
+      </c>
+      <c r="E32" s="33">
+        <v>43399</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B33" t="s">
+        <v>190</v>
+      </c>
+      <c r="C33" s="26">
+        <v>5.9139999999999997</v>
+      </c>
+      <c r="D33" s="31">
+        <v>20</v>
+      </c>
+      <c r="E33" s="33">
+        <v>42560</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B34" t="s">
+        <v>192</v>
+      </c>
+      <c r="C34" s="26">
+        <v>5.7470999999999997</v>
+      </c>
+      <c r="D34" s="31">
+        <v>6</v>
+      </c>
+      <c r="E34" s="33">
+        <v>46777</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B35" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" s="26">
+        <v>4.8872</v>
+      </c>
+      <c r="D35" s="31">
+        <v>27</v>
+      </c>
+      <c r="E35" s="33">
+        <v>55974</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B36" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="26">
+        <v>4.4660000000000002</v>
+      </c>
+      <c r="D36" s="31">
+        <v>52</v>
+      </c>
+      <c r="E36" s="33">
+        <v>63228</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B37" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" s="26">
+        <v>4.3478000000000003</v>
+      </c>
+      <c r="D37" s="31">
+        <v>15</v>
+      </c>
+      <c r="E37" s="33">
+        <v>84560</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="26">
+        <v>3.3210000000000002</v>
+      </c>
+      <c r="D38" s="31">
+        <v>27</v>
+      </c>
+      <c r="E38" s="33">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="26">
+        <v>2.5973999999999999</v>
+      </c>
+      <c r="D39" s="31">
+        <v>32</v>
+      </c>
+      <c r="E39" s="33">
+        <v>41987</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B40" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="26">
+        <v>2.3639000000000001</v>
+      </c>
+      <c r="D40" s="31">
+        <v>485</v>
+      </c>
+      <c r="E40" s="33">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D41" s="31"/>
+      <c r="E41" s="33"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="91" t="s">
+        <v>380</v>
+      </c>
+      <c r="B42" s="92"/>
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
+      <c r="E42" s="92"/>
+    </row>
+    <row r="43" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="92"/>
+      <c r="B43" s="92"/>
+      <c r="C43" s="92"/>
+      <c r="D43" s="92"/>
+      <c r="E43" s="92"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B44" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>299</v>
+      </c>
+      <c r="D44" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="E44" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="86"/>
+      <c r="B45" s="86"/>
+      <c r="C45" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D45" s="94"/>
+      <c r="E45" s="94"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B46" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="26">
+        <v>37.465600000000002</v>
+      </c>
+      <c r="D46" s="31">
+        <v>33</v>
+      </c>
+      <c r="E46" s="33">
+        <v>119505</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B47" t="s">
+        <v>172</v>
+      </c>
+      <c r="C47" s="26">
+        <v>27.1739</v>
+      </c>
+      <c r="D47" s="31">
+        <v>11</v>
+      </c>
+      <c r="E47" s="33">
+        <v>46412</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B48" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="26">
+        <v>22.857099999999999</v>
+      </c>
+      <c r="D48" s="31">
+        <v>5</v>
+      </c>
+      <c r="E48" s="33">
+        <v>62132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B49" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="26">
+        <v>17.109100000000002</v>
+      </c>
+      <c r="D49" s="31">
+        <v>32</v>
+      </c>
+      <c r="E49" s="33">
+        <v>105095</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B50" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="26">
+        <v>16.535399999999999</v>
+      </c>
+      <c r="D50" s="31">
+        <v>11</v>
+      </c>
+      <c r="E50" s="33">
+        <v>134389</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B51" t="s">
+        <v>198</v>
+      </c>
+      <c r="C51" s="26">
+        <v>12.345700000000001</v>
+      </c>
+      <c r="D51" s="31">
+        <v>8</v>
+      </c>
+      <c r="E51" s="33">
+        <v>86719</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B52" t="s">
+        <v>200</v>
+      </c>
+      <c r="C52" s="26">
+        <v>11.3636</v>
+      </c>
+      <c r="D52" s="31">
+        <v>8</v>
+      </c>
+      <c r="E52" s="33">
+        <v>60557</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B53" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" s="26">
+        <v>11.2903</v>
+      </c>
+      <c r="D53" s="31">
+        <v>6</v>
+      </c>
+      <c r="E53" s="33">
+        <v>48052</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B54" t="s">
+        <v>156</v>
+      </c>
+      <c r="C54" s="26">
+        <v>10.241</v>
+      </c>
+      <c r="D54" s="31">
+        <v>16</v>
+      </c>
+      <c r="E54" s="33">
+        <v>56774</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B55" t="s">
+        <v>154</v>
+      </c>
+      <c r="C55" s="26">
+        <v>9.8836999999999993</v>
+      </c>
+      <c r="D55" s="31">
+        <v>17</v>
+      </c>
+      <c r="E55" s="33">
+        <v>79888</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B56" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" s="26">
+        <v>9.7614000000000001</v>
+      </c>
+      <c r="D56" s="31">
+        <v>39</v>
+      </c>
+      <c r="E56" s="33">
+        <v>74657</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B57" t="s">
+        <v>168</v>
+      </c>
+      <c r="C57" s="26">
+        <v>9.3524999999999991</v>
+      </c>
+      <c r="D57" s="31">
+        <v>11</v>
+      </c>
+      <c r="E57" s="33">
+        <v>100569</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B58" t="s">
+        <v>204</v>
+      </c>
+      <c r="C58" s="26">
+        <v>8.6957000000000004</v>
+      </c>
+      <c r="D58" s="31">
+        <v>6</v>
+      </c>
+      <c r="E58" s="33">
+        <v>76533</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" s="26">
+        <v>6.8966000000000003</v>
+      </c>
+      <c r="D59" s="31">
+        <v>3</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B60" t="s">
+        <v>174</v>
+      </c>
+      <c r="C60" s="26">
+        <v>6.1856</v>
+      </c>
+      <c r="D60" s="31">
+        <v>10</v>
+      </c>
+      <c r="E60" s="33">
+        <v>65452</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B61" t="s">
+        <v>142</v>
+      </c>
+      <c r="C61" s="26">
+        <v>6.016</v>
+      </c>
+      <c r="D61" s="31">
+        <v>67</v>
+      </c>
+      <c r="E61" s="33">
+        <v>47648</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B62" t="s">
+        <v>170</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5.7142999999999997</v>
+      </c>
+      <c r="D62" s="31">
+        <v>11</v>
+      </c>
+      <c r="E62" s="33">
+        <v>75378</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B63" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="26">
+        <v>5.6180000000000003</v>
+      </c>
+      <c r="D63" s="31">
+        <v>9</v>
+      </c>
+      <c r="E63" s="33">
+        <v>61094</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" t="s">
+        <v>136</v>
+      </c>
+      <c r="C64" s="26">
+        <v>5.4576000000000002</v>
+      </c>
+      <c r="D64" s="31">
+        <v>149</v>
+      </c>
+      <c r="E64" s="33">
+        <v>80553</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B65" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="26">
+        <v>5.0244999999999997</v>
+      </c>
+      <c r="D65" s="31">
+        <v>91</v>
+      </c>
+      <c r="E65" s="33">
+        <v>80265</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D66" s="31"/>
+      <c r="E66" s="33"/>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="91" t="s">
+        <v>388</v>
+      </c>
+      <c r="B67" s="92"/>
+      <c r="C67" s="92"/>
+      <c r="D67" s="92"/>
+      <c r="E67" s="92"/>
+    </row>
+    <row r="68" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="92"/>
+      <c r="B68" s="92"/>
+      <c r="C68" s="92"/>
+      <c r="D68" s="92"/>
+      <c r="E68" s="92"/>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="85" t="s">
+        <v>378</v>
+      </c>
+      <c r="B69" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="C69" s="38" t="s">
+        <v>299</v>
+      </c>
+      <c r="D69" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="E69" s="93" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="86"/>
+      <c r="B70" s="86"/>
+      <c r="C70" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D70" s="94"/>
+      <c r="E70" s="94"/>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="B71" t="s">
+        <v>236</v>
+      </c>
+      <c r="C71" s="26">
+        <v>10.53</v>
+      </c>
+      <c r="D71" s="31">
+        <v>5</v>
+      </c>
+      <c r="E71" s="33">
+        <v>107655</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B72" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" s="26">
+        <v>3.77</v>
+      </c>
+      <c r="D72" s="31">
+        <v>2</v>
+      </c>
+      <c r="E72" s="33">
+        <v>88752</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B73" t="s">
+        <v>240</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="D73" s="31">
+        <v>6</v>
+      </c>
+      <c r="E73" s="33">
+        <v>136765</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="B74" t="s">
+        <v>246</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="D74" s="31">
+        <v>1</v>
+      </c>
+      <c r="E74" s="33">
+        <v>243312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D75" s="31"/>
+      <c r="E75" s="33"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="34" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="41" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="56" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>386</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="A5:E6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="A17:E18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="A42:E43"/>
+    <mergeCell ref="A67:E68"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:E70"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A79" r:id="rId1" xr:uid="{7D4B696D-2AA4-435A-A83F-884DC653AFAC}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F78DA69-E16F-45F0-BAB5-3210448272C0}">
+  <dimension ref="A1:W152"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:C145"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="97" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="32" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="32.7109375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="12"/>
+      <c r="R1" s="12"/>
+      <c r="S1" s="12"/>
+      <c r="T1" s="12"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+    </row>
+    <row r="2" spans="1:23" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+      <c r="S2" s="12"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="12"/>
+    </row>
+    <row r="3" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
+      <c r="R3" s="12"/>
+      <c r="S3" s="12"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="12"/>
+    </row>
+    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A4" s="79" t="s">
+        <v>295</v>
+      </c>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="15">
+        <v>2024</v>
+      </c>
+      <c r="F4" s="15">
+        <v>2034</v>
+      </c>
+      <c r="G4" s="81" t="s">
+        <v>322</v>
+      </c>
+      <c r="H4" s="82"/>
+      <c r="I4" s="83" t="s">
+        <v>323</v>
+      </c>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="83" t="s">
+        <v>296</v>
+      </c>
+      <c r="N4" s="84"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="83" t="s">
+        <v>315</v>
+      </c>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="83" t="s">
+        <v>316</v>
+      </c>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="45" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="46" t="s">
+        <v>378</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>298</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="H5" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>300</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="N5" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="P5" s="22" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q5" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>211</v>
+      </c>
+      <c r="T5" s="48" t="s">
+        <v>318</v>
+      </c>
+      <c r="U5" s="47" t="s">
+        <v>319</v>
+      </c>
+      <c r="V5" s="49" t="s">
+        <v>320</v>
+      </c>
+      <c r="W5" s="50" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A6" s="28" t="s">
+        <v>335</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="59">
+        <v>65342</v>
+      </c>
+      <c r="F6" s="59">
+        <v>65922</v>
+      </c>
+      <c r="G6" s="59">
+        <v>580</v>
+      </c>
+      <c r="H6" s="54">
+        <v>8.8760000000000002E-3</v>
+      </c>
+      <c r="I6" s="57">
+        <v>31200</v>
+      </c>
+      <c r="J6" s="57">
+        <v>49491</v>
+      </c>
+      <c r="K6" s="57">
+        <v>39161</v>
+      </c>
+      <c r="L6" s="57">
+        <v>54600</v>
+      </c>
+      <c r="M6" s="59">
+        <v>3192</v>
+      </c>
+      <c r="N6" s="59">
+        <v>3870</v>
+      </c>
+      <c r="O6" s="59">
+        <v>58</v>
+      </c>
+      <c r="P6" s="59">
+        <v>7120</v>
+      </c>
+      <c r="Q6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V6" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W6" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A7" s="28"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="28"/>
+      <c r="R7" s="28"/>
+      <c r="S7" s="28"/>
+      <c r="T7" s="28"/>
+      <c r="U7" s="28"/>
+      <c r="V7" s="28"/>
+      <c r="W7" s="28"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>335</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C8" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="59">
+        <v>3925</v>
+      </c>
+      <c r="F8" s="59">
+        <v>4112</v>
+      </c>
+      <c r="G8" s="59">
+        <v>187</v>
+      </c>
+      <c r="H8" s="54">
+        <v>4.7643000000000005E-2</v>
+      </c>
+      <c r="I8" s="57">
+        <v>51448</v>
+      </c>
+      <c r="J8" s="57">
+        <v>87742</v>
+      </c>
+      <c r="K8" s="57">
+        <v>76358</v>
+      </c>
+      <c r="L8" s="57">
+        <v>103082</v>
+      </c>
+      <c r="M8" s="59">
+        <v>123</v>
+      </c>
+      <c r="N8" s="59">
+        <v>189</v>
+      </c>
+      <c r="O8" s="59">
+        <v>19</v>
+      </c>
+      <c r="P8" s="59">
+        <v>331</v>
+      </c>
+      <c r="Q8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V8" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W8" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>330</v>
+      </c>
+      <c r="B9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E9" s="60">
+        <v>1759</v>
+      </c>
+      <c r="F9" s="60">
+        <v>1855</v>
+      </c>
+      <c r="G9" s="60">
+        <v>96</v>
+      </c>
+      <c r="H9" s="51">
+        <v>5.4576E-2</v>
+      </c>
+      <c r="I9" s="58">
+        <v>47320</v>
+      </c>
+      <c r="J9" s="58">
+        <v>80553</v>
+      </c>
+      <c r="K9" s="58">
+        <v>62278</v>
+      </c>
+      <c r="L9" s="58">
+        <v>96790</v>
+      </c>
+      <c r="M9" s="60">
+        <v>42</v>
+      </c>
+      <c r="N9" s="60">
+        <v>97</v>
+      </c>
+      <c r="O9" s="60">
+        <v>10</v>
+      </c>
+      <c r="P9" s="60">
+        <v>149</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>214</v>
+      </c>
+      <c r="R9" t="s">
+        <v>215</v>
+      </c>
+      <c r="S9" t="s">
+        <v>216</v>
+      </c>
+      <c r="T9" t="s">
+        <v>217</v>
+      </c>
+      <c r="U9" t="s">
+        <v>217</v>
+      </c>
+      <c r="V9" t="s">
+        <v>217</v>
+      </c>
+      <c r="W9" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>329</v>
+      </c>
+      <c r="B10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D10" t="s">
+        <v>166</v>
+      </c>
+      <c r="E10" s="60">
+        <v>127</v>
+      </c>
+      <c r="F10" s="60">
+        <v>148</v>
+      </c>
+      <c r="G10" s="60">
+        <v>21</v>
+      </c>
+      <c r="H10" s="51">
+        <v>0.165354</v>
+      </c>
+      <c r="I10" s="58">
+        <v>98037</v>
+      </c>
+      <c r="J10" s="58">
+        <v>134389</v>
+      </c>
+      <c r="K10" s="58">
+        <v>124940</v>
+      </c>
+      <c r="L10" s="58">
+        <v>172535</v>
+      </c>
+      <c r="M10" s="60">
+        <v>3</v>
+      </c>
+      <c r="N10" s="60">
+        <v>6</v>
+      </c>
+      <c r="O10" s="60">
+        <v>2</v>
+      </c>
+      <c r="P10" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>214</v>
+      </c>
+      <c r="R10" t="s">
+        <v>215</v>
+      </c>
+      <c r="S10" t="s">
+        <v>216</v>
+      </c>
+      <c r="T10" t="s">
+        <v>217</v>
+      </c>
+      <c r="U10" t="s">
+        <v>217</v>
+      </c>
+      <c r="V10" t="s">
+        <v>217</v>
+      </c>
+      <c r="W10" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="60">
+        <v>477</v>
+      </c>
+      <c r="F11" s="60">
+        <v>477</v>
+      </c>
+      <c r="G11" s="60">
+        <v>0</v>
+      </c>
+      <c r="H11" s="51">
+        <v>0</v>
+      </c>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="60">
+        <v>34</v>
+      </c>
+      <c r="N11" s="60">
+        <v>16</v>
+      </c>
+      <c r="O11" s="60">
+        <v>0</v>
+      </c>
+      <c r="P11" s="60">
+        <v>50</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>223</v>
+      </c>
+      <c r="R11" t="s">
+        <v>215</v>
+      </c>
+      <c r="S11" t="s">
+        <v>216</v>
+      </c>
+      <c r="T11" t="s">
+        <v>218</v>
+      </c>
+      <c r="U11" t="s">
+        <v>217</v>
+      </c>
+      <c r="V11" t="s">
+        <v>217</v>
+      </c>
+      <c r="W11" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>337</v>
+      </c>
+      <c r="B12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D12" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="60">
+        <v>275</v>
+      </c>
+      <c r="F12" s="60">
+        <v>254</v>
+      </c>
+      <c r="G12" s="60">
+        <v>-21</v>
+      </c>
+      <c r="H12" s="51">
+        <v>-7.6364000000000001E-2</v>
+      </c>
+      <c r="I12" s="58">
+        <v>77952</v>
+      </c>
+      <c r="J12" s="58">
+        <v>92717</v>
+      </c>
+      <c r="K12" s="58">
+        <v>84442</v>
+      </c>
+      <c r="L12" s="58">
+        <v>101721</v>
+      </c>
+      <c r="M12" s="60">
+        <v>6</v>
+      </c>
+      <c r="N12" s="60">
+        <v>11</v>
+      </c>
+      <c r="O12" s="60">
+        <v>-2</v>
+      </c>
+      <c r="P12" s="60">
+        <v>15</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>225</v>
+      </c>
+      <c r="R12" t="s">
+        <v>215</v>
+      </c>
+      <c r="S12" t="s">
+        <v>216</v>
+      </c>
+      <c r="T12" t="s">
+        <v>217</v>
+      </c>
+      <c r="U12" t="s">
+        <v>217</v>
+      </c>
+      <c r="V12" t="s">
+        <v>217</v>
+      </c>
+      <c r="W12" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>340</v>
+      </c>
+      <c r="B13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C13" t="s">
+        <v>151</v>
+      </c>
+      <c r="D13" t="s">
+        <v>152</v>
+      </c>
+      <c r="E13" s="60">
+        <v>339</v>
+      </c>
+      <c r="F13" s="60">
+        <v>397</v>
+      </c>
+      <c r="G13" s="60">
+        <v>58</v>
+      </c>
+      <c r="H13" s="51">
+        <v>0.17109100000000002</v>
+      </c>
+      <c r="I13" s="58">
+        <v>75108</v>
+      </c>
+      <c r="J13" s="58">
+        <v>105095</v>
+      </c>
+      <c r="K13" s="58">
+        <v>93070</v>
+      </c>
+      <c r="L13" s="58">
+        <v>124654</v>
+      </c>
+      <c r="M13" s="60">
+        <v>10</v>
+      </c>
+      <c r="N13" s="60">
+        <v>16</v>
+      </c>
+      <c r="O13" s="60">
+        <v>6</v>
+      </c>
+      <c r="P13" s="60">
+        <v>32</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>214</v>
+      </c>
+      <c r="R13" t="s">
+        <v>219</v>
+      </c>
+      <c r="S13" t="s">
+        <v>216</v>
+      </c>
+      <c r="T13" t="s">
+        <v>221</v>
+      </c>
+      <c r="U13" t="s">
+        <v>221</v>
+      </c>
+      <c r="V13" t="s">
+        <v>221</v>
+      </c>
+      <c r="W13" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>336</v>
+      </c>
+      <c r="B14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C14" t="s">
+        <v>203</v>
+      </c>
+      <c r="D14" t="s">
+        <v>204</v>
+      </c>
+      <c r="E14" s="60">
+        <v>69</v>
+      </c>
+      <c r="F14" s="60">
+        <v>75</v>
+      </c>
+      <c r="G14" s="60">
+        <v>6</v>
+      </c>
+      <c r="H14" s="51">
+        <v>8.6957000000000007E-2</v>
+      </c>
+      <c r="I14" s="58">
+        <v>60382</v>
+      </c>
+      <c r="J14" s="58">
+        <v>76533</v>
+      </c>
+      <c r="K14" s="58">
+        <v>70101</v>
+      </c>
+      <c r="L14" s="58">
+        <v>84505</v>
+      </c>
+      <c r="M14" s="60">
+        <v>2</v>
+      </c>
+      <c r="N14" s="60">
+        <v>3</v>
+      </c>
+      <c r="O14" s="60">
+        <v>1</v>
+      </c>
+      <c r="P14" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>214</v>
+      </c>
+      <c r="R14" t="s">
+        <v>219</v>
+      </c>
+      <c r="S14" t="s">
+        <v>216</v>
+      </c>
+      <c r="T14" t="s">
+        <v>221</v>
+      </c>
+      <c r="U14" t="s">
+        <v>217</v>
+      </c>
+      <c r="V14" t="s">
+        <v>221</v>
+      </c>
+      <c r="W14" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>330</v>
+      </c>
+      <c r="B15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D15" t="s">
+        <v>168</v>
+      </c>
+      <c r="E15" s="60">
+        <v>139</v>
+      </c>
+      <c r="F15" s="60">
+        <v>152</v>
+      </c>
+      <c r="G15" s="60">
+        <v>13</v>
+      </c>
+      <c r="H15" s="51">
+        <v>9.3524999999999997E-2</v>
+      </c>
+      <c r="I15" s="58">
+        <v>62970</v>
+      </c>
+      <c r="J15" s="58">
+        <v>100569</v>
+      </c>
+      <c r="K15" s="58">
+        <v>81880</v>
+      </c>
+      <c r="L15" s="58">
+        <v>136968</v>
+      </c>
+      <c r="M15" s="60">
+        <v>4</v>
+      </c>
+      <c r="N15" s="60">
+        <v>6</v>
+      </c>
+      <c r="O15" s="60">
+        <v>1</v>
+      </c>
+      <c r="P15" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>214</v>
+      </c>
+      <c r="R15" t="s">
+        <v>219</v>
+      </c>
+      <c r="S15" t="s">
+        <v>216</v>
+      </c>
+      <c r="T15" t="s">
+        <v>221</v>
+      </c>
+      <c r="U15" t="s">
+        <v>217</v>
+      </c>
+      <c r="V15" t="s">
+        <v>221</v>
+      </c>
+      <c r="W15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>335</v>
+      </c>
+      <c r="B16" t="s">
+        <v>335</v>
+      </c>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>335</v>
+      </c>
+      <c r="B17" t="s">
+        <v>213</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="59">
+        <v>2215</v>
+      </c>
+      <c r="F17" s="59">
+        <v>2375</v>
+      </c>
+      <c r="G17" s="59">
+        <v>160</v>
+      </c>
+      <c r="H17" s="54">
+        <v>7.2234999999999994E-2</v>
+      </c>
+      <c r="I17" s="57">
+        <v>47594</v>
+      </c>
+      <c r="J17" s="57">
+        <v>70434</v>
+      </c>
+      <c r="K17" s="57">
+        <v>62560</v>
+      </c>
+      <c r="L17" s="57">
+        <v>85016</v>
+      </c>
+      <c r="M17" s="59">
+        <v>70</v>
+      </c>
+      <c r="N17" s="59">
+        <v>105</v>
+      </c>
+      <c r="O17" s="59">
+        <v>16</v>
+      </c>
+      <c r="P17" s="59">
+        <v>191</v>
+      </c>
+      <c r="Q17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V17" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W17" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>337</v>
+      </c>
+      <c r="B18" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" t="s">
+        <v>207</v>
+      </c>
+      <c r="D18" t="s">
+        <v>208</v>
+      </c>
+      <c r="E18" s="60">
+        <v>89</v>
+      </c>
+      <c r="F18" s="60">
+        <v>94</v>
+      </c>
+      <c r="G18" s="60">
+        <v>5</v>
+      </c>
+      <c r="H18" s="51">
+        <v>5.6180000000000001E-2</v>
+      </c>
+      <c r="I18" s="58">
+        <v>47051</v>
+      </c>
+      <c r="J18" s="58">
+        <v>61094</v>
+      </c>
+      <c r="K18" s="58">
+        <v>55853</v>
+      </c>
+      <c r="L18" s="58">
+        <v>68293</v>
+      </c>
+      <c r="M18" s="60">
+        <v>4</v>
+      </c>
+      <c r="N18" s="60">
+        <v>5</v>
+      </c>
+      <c r="O18" s="60">
+        <v>0</v>
+      </c>
+      <c r="P18" s="60">
+        <v>9</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>214</v>
+      </c>
+      <c r="R18" t="s">
+        <v>216</v>
+      </c>
+      <c r="S18" t="s">
+        <v>224</v>
+      </c>
+      <c r="T18" t="s">
+        <v>217</v>
+      </c>
+      <c r="U18" t="s">
+        <v>221</v>
+      </c>
+      <c r="V18" t="s">
+        <v>217</v>
+      </c>
+      <c r="W18" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>336</v>
+      </c>
+      <c r="B19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" t="s">
+        <v>200</v>
+      </c>
+      <c r="E19" s="60">
+        <v>88</v>
+      </c>
+      <c r="F19" s="60">
+        <v>98</v>
+      </c>
+      <c r="G19" s="60">
+        <v>10</v>
+      </c>
+      <c r="H19" s="51">
+        <v>0.113636</v>
+      </c>
+      <c r="I19" s="58">
+        <v>44985</v>
+      </c>
+      <c r="J19" s="58">
+        <v>60557</v>
+      </c>
+      <c r="K19" s="58">
+        <v>51815</v>
+      </c>
+      <c r="L19" s="58">
+        <v>71739</v>
+      </c>
+      <c r="M19" s="60">
+        <v>3</v>
+      </c>
+      <c r="N19" s="60">
+        <v>4</v>
+      </c>
+      <c r="O19" s="60">
+        <v>1</v>
+      </c>
+      <c r="P19" s="60">
+        <v>8</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>214</v>
+      </c>
+      <c r="R19" t="s">
+        <v>216</v>
+      </c>
+      <c r="S19" t="s">
+        <v>224</v>
+      </c>
+      <c r="T19" t="s">
+        <v>227</v>
+      </c>
+      <c r="U19" t="s">
+        <v>221</v>
+      </c>
+      <c r="V19" t="s">
+        <v>221</v>
+      </c>
+      <c r="W19" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>330</v>
+      </c>
+      <c r="B20" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" s="60">
+        <v>510</v>
+      </c>
+      <c r="F20" s="60">
+        <v>519</v>
+      </c>
+      <c r="G20" s="60">
+        <v>9</v>
+      </c>
+      <c r="H20" s="51">
+        <v>1.7646999999999999E-2</v>
+      </c>
+      <c r="I20" s="58">
+        <v>46403</v>
+      </c>
+      <c r="J20" s="58">
+        <v>66030</v>
+      </c>
+      <c r="K20" s="58">
+        <v>60044</v>
+      </c>
+      <c r="L20" s="58">
+        <v>78102</v>
+      </c>
+      <c r="M20" s="60">
+        <v>15</v>
+      </c>
+      <c r="N20" s="60">
+        <v>26</v>
+      </c>
+      <c r="O20" s="60">
+        <v>1</v>
+      </c>
+      <c r="P20" s="60">
+        <v>42</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>214</v>
+      </c>
+      <c r="R20" t="s">
+        <v>216</v>
+      </c>
+      <c r="S20" t="s">
+        <v>216</v>
+      </c>
+      <c r="T20" t="s">
+        <v>221</v>
+      </c>
+      <c r="U20" t="s">
+        <v>221</v>
+      </c>
+      <c r="V20" t="s">
+        <v>221</v>
+      </c>
+      <c r="W20" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>330</v>
+      </c>
+      <c r="B21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D21" t="s">
+        <v>164</v>
+      </c>
+      <c r="E21" s="60">
+        <v>147</v>
+      </c>
+      <c r="F21" s="60">
+        <v>154</v>
+      </c>
+      <c r="G21" s="60">
+        <v>7</v>
+      </c>
+      <c r="H21" s="51">
+        <v>4.7618999999999995E-2</v>
+      </c>
+      <c r="I21" s="58">
+        <v>59985</v>
+      </c>
+      <c r="J21" s="58">
+        <v>85622</v>
+      </c>
+      <c r="K21" s="58">
+        <v>79781</v>
+      </c>
+      <c r="L21" s="58">
+        <v>99688</v>
+      </c>
+      <c r="M21" s="60">
+        <v>4</v>
+      </c>
+      <c r="N21" s="60">
+        <v>7</v>
+      </c>
+      <c r="O21" s="60">
+        <v>1</v>
+      </c>
+      <c r="P21" s="60">
+        <v>12</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>214</v>
+      </c>
+      <c r="R21" t="s">
+        <v>216</v>
+      </c>
+      <c r="S21" t="s">
+        <v>216</v>
+      </c>
+      <c r="T21" t="s">
+        <v>221</v>
+      </c>
+      <c r="U21" t="s">
+        <v>217</v>
+      </c>
+      <c r="V21" t="s">
+        <v>221</v>
+      </c>
+      <c r="W21" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>330</v>
+      </c>
+      <c r="B22" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" t="s">
+        <v>197</v>
+      </c>
+      <c r="D22" t="s">
+        <v>198</v>
+      </c>
+      <c r="E22" s="60">
+        <v>81</v>
+      </c>
+      <c r="F22" s="60">
+        <v>91</v>
+      </c>
+      <c r="G22" s="60">
+        <v>10</v>
+      </c>
+      <c r="H22" s="51">
+        <v>0.12345700000000001</v>
+      </c>
+      <c r="I22" s="58">
+        <v>60449</v>
+      </c>
+      <c r="J22" s="58">
+        <v>86719</v>
+      </c>
+      <c r="K22" s="58">
+        <v>83782</v>
+      </c>
+      <c r="L22" s="58">
+        <v>106330</v>
+      </c>
+      <c r="M22" s="60">
+        <v>3</v>
+      </c>
+      <c r="N22" s="60">
+        <v>4</v>
+      </c>
+      <c r="O22" s="60">
+        <v>1</v>
+      </c>
+      <c r="P22" s="60">
+        <v>8</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>214</v>
+      </c>
+      <c r="R22" t="s">
+        <v>219</v>
+      </c>
+      <c r="S22" t="s">
+        <v>216</v>
+      </c>
+      <c r="T22" t="s">
+        <v>221</v>
+      </c>
+      <c r="U22" t="s">
+        <v>221</v>
+      </c>
+      <c r="V22" t="s">
+        <v>221</v>
+      </c>
+      <c r="W22" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>337</v>
+      </c>
+      <c r="B23" t="s">
+        <v>134</v>
+      </c>
+      <c r="C23" t="s">
+        <v>201</v>
+      </c>
+      <c r="D23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="60">
+        <v>62</v>
+      </c>
+      <c r="F23" s="60">
+        <v>69</v>
+      </c>
+      <c r="G23" s="60">
+        <v>7</v>
+      </c>
+      <c r="H23" s="51">
+        <v>0.112903</v>
+      </c>
+      <c r="I23" s="58">
+        <v>35606</v>
+      </c>
+      <c r="J23" s="58">
+        <v>48052</v>
+      </c>
+      <c r="K23" s="58">
+        <v>42116</v>
+      </c>
+      <c r="L23" s="58">
+        <v>55293</v>
+      </c>
+      <c r="M23" s="60">
+        <v>2</v>
+      </c>
+      <c r="N23" s="60">
+        <v>3</v>
+      </c>
+      <c r="O23" s="60">
+        <v>1</v>
+      </c>
+      <c r="P23" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>214</v>
+      </c>
+      <c r="R23" t="s">
+        <v>219</v>
+      </c>
+      <c r="S23" t="s">
+        <v>216</v>
+      </c>
+      <c r="T23" t="s">
+        <v>221</v>
+      </c>
+      <c r="U23" t="s">
+        <v>217</v>
+      </c>
+      <c r="V23" t="s">
+        <v>221</v>
+      </c>
+      <c r="W23" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>337</v>
+      </c>
+      <c r="B24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C24" t="s">
+        <v>173</v>
+      </c>
+      <c r="D24" t="s">
+        <v>174</v>
+      </c>
+      <c r="E24" s="60">
+        <v>97</v>
+      </c>
+      <c r="F24" s="60">
+        <v>103</v>
+      </c>
+      <c r="G24" s="60">
+        <v>6</v>
+      </c>
+      <c r="H24" s="51">
+        <v>6.1856000000000001E-2</v>
+      </c>
+      <c r="I24" s="58">
+        <v>40015</v>
+      </c>
+      <c r="J24" s="58">
+        <v>65452</v>
+      </c>
+      <c r="K24" s="58">
+        <v>56128</v>
+      </c>
+      <c r="L24" s="58">
+        <v>79487</v>
+      </c>
+      <c r="M24" s="60">
+        <v>3</v>
+      </c>
+      <c r="N24" s="60">
+        <v>6</v>
+      </c>
+      <c r="O24" s="60">
+        <v>1</v>
+      </c>
+      <c r="P24" s="60">
+        <v>10</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>214</v>
+      </c>
+      <c r="R24" t="s">
+        <v>216</v>
+      </c>
+      <c r="S24" t="s">
+        <v>216</v>
+      </c>
+      <c r="T24" t="s">
+        <v>221</v>
+      </c>
+      <c r="U24" t="s">
+        <v>221</v>
+      </c>
+      <c r="V24" t="s">
+        <v>221</v>
+      </c>
+      <c r="W24" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>330</v>
+      </c>
+      <c r="B25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" t="s">
+        <v>153</v>
+      </c>
+      <c r="D25" t="s">
+        <v>154</v>
+      </c>
+      <c r="E25" s="60">
+        <v>172</v>
+      </c>
+      <c r="F25" s="60">
+        <v>189</v>
+      </c>
+      <c r="G25" s="60">
+        <v>17</v>
+      </c>
+      <c r="H25" s="51">
+        <v>9.8836999999999994E-2</v>
+      </c>
+      <c r="I25" s="58">
+        <v>61110</v>
+      </c>
+      <c r="J25" s="58">
+        <v>79888</v>
+      </c>
+      <c r="K25" s="58">
+        <v>76398</v>
+      </c>
+      <c r="L25" s="58">
+        <v>94515</v>
+      </c>
+      <c r="M25" s="60">
+        <v>6</v>
+      </c>
+      <c r="N25" s="60">
+        <v>9</v>
+      </c>
+      <c r="O25" s="60">
+        <v>2</v>
+      </c>
+      <c r="P25" s="60">
+        <v>17</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>214</v>
+      </c>
+      <c r="R25" t="s">
+        <v>216</v>
+      </c>
+      <c r="S25" t="s">
+        <v>216</v>
+      </c>
+      <c r="T25" t="s">
+        <v>221</v>
+      </c>
+      <c r="U25" t="s">
+        <v>217</v>
+      </c>
+      <c r="V25" t="s">
+        <v>221</v>
+      </c>
+      <c r="W25" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>339</v>
+      </c>
+      <c r="B26" t="s">
+        <v>134</v>
+      </c>
+      <c r="C26" t="s">
+        <v>145</v>
+      </c>
+      <c r="D26" t="s">
+        <v>146</v>
+      </c>
+      <c r="E26" s="60">
+        <v>461</v>
+      </c>
+      <c r="F26" s="60">
+        <v>506</v>
+      </c>
+      <c r="G26" s="60">
+        <v>45</v>
+      </c>
+      <c r="H26" s="51">
+        <v>9.7614000000000006E-2</v>
+      </c>
+      <c r="I26" s="58">
+        <v>51657</v>
+      </c>
+      <c r="J26" s="58">
+        <v>74657</v>
+      </c>
+      <c r="K26" s="58">
+        <v>65363</v>
+      </c>
+      <c r="L26" s="58">
+        <v>89792</v>
+      </c>
+      <c r="M26" s="60">
+        <v>15</v>
+      </c>
+      <c r="N26" s="60">
+        <v>20</v>
+      </c>
+      <c r="O26" s="60">
+        <v>4</v>
+      </c>
+      <c r="P26" s="60">
+        <v>39</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>214</v>
+      </c>
+      <c r="R26" t="s">
+        <v>216</v>
+      </c>
+      <c r="S26" t="s">
+        <v>216</v>
+      </c>
+      <c r="T26" t="s">
+        <v>217</v>
+      </c>
+      <c r="U26" t="s">
+        <v>221</v>
+      </c>
+      <c r="V26" t="s">
+        <v>217</v>
+      </c>
+      <c r="W26" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>336</v>
+      </c>
+      <c r="B27" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27" t="s">
+        <v>169</v>
+      </c>
+      <c r="D27" t="s">
+        <v>170</v>
+      </c>
+      <c r="E27" s="60">
+        <v>140</v>
+      </c>
+      <c r="F27" s="60">
+        <v>148</v>
+      </c>
+      <c r="G27" s="60">
+        <v>8</v>
+      </c>
+      <c r="H27" s="51">
+        <v>5.7142999999999999E-2</v>
+      </c>
+      <c r="I27" s="58">
+        <v>49016</v>
+      </c>
+      <c r="J27" s="58">
+        <v>75378</v>
+      </c>
+      <c r="K27" s="58">
+        <v>68560</v>
+      </c>
+      <c r="L27" s="58">
+        <v>94740</v>
+      </c>
+      <c r="M27" s="60">
+        <v>4</v>
+      </c>
+      <c r="N27" s="60">
+        <v>6</v>
+      </c>
+      <c r="O27" s="60">
+        <v>1</v>
+      </c>
+      <c r="P27" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>214</v>
+      </c>
+      <c r="R27" t="s">
+        <v>219</v>
+      </c>
+      <c r="S27" t="s">
+        <v>224</v>
+      </c>
+      <c r="T27" t="s">
+        <v>221</v>
+      </c>
+      <c r="U27" t="s">
+        <v>217</v>
+      </c>
+      <c r="V27" t="s">
+        <v>221</v>
+      </c>
+      <c r="W27" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>335</v>
+      </c>
+      <c r="B28" t="s">
+        <v>335</v>
+      </c>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>335</v>
+      </c>
+      <c r="B29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C29" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="57">
+        <v>46790</v>
+      </c>
+      <c r="J29" s="57">
+        <v>75390</v>
+      </c>
+      <c r="K29" s="57">
+        <v>64345</v>
+      </c>
+      <c r="L29" s="57">
+        <v>95445</v>
+      </c>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V29" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W29" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>336</v>
+      </c>
+      <c r="B30" t="s">
+        <v>134</v>
+      </c>
+      <c r="C30" t="s">
+        <v>205</v>
+      </c>
+      <c r="D30" t="s">
+        <v>206</v>
+      </c>
+      <c r="E30" s="60">
+        <v>58</v>
+      </c>
+      <c r="F30" s="60">
+        <v>62</v>
+      </c>
+      <c r="G30" s="60">
+        <v>4</v>
+      </c>
+      <c r="H30" s="51">
+        <v>6.8966E-2</v>
+      </c>
+      <c r="I30" s="58"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="60">
+        <v>1</v>
+      </c>
+      <c r="N30" s="60">
+        <v>2</v>
+      </c>
+      <c r="O30" s="60">
+        <v>0</v>
+      </c>
+      <c r="P30" s="60">
+        <v>3</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>214</v>
+      </c>
+      <c r="R30" t="s">
+        <v>216</v>
+      </c>
+      <c r="S30" t="s">
+        <v>216</v>
+      </c>
+      <c r="T30" t="s">
+        <v>221</v>
+      </c>
+      <c r="U30" t="s">
+        <v>217</v>
+      </c>
+      <c r="V30" t="s">
+        <v>217</v>
+      </c>
+      <c r="W30" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>335</v>
+      </c>
+      <c r="B31" t="s">
+        <v>335</v>
+      </c>
+      <c r="E31" s="60"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+    </row>
+    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>335</v>
+      </c>
+      <c r="B32" t="s">
+        <v>213</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="59">
+        <v>283</v>
+      </c>
+      <c r="F32" s="59">
+        <v>281</v>
+      </c>
+      <c r="G32" s="59">
+        <v>-2</v>
+      </c>
+      <c r="H32" s="54">
+        <v>-7.0670000000000004E-3</v>
+      </c>
+      <c r="I32" s="57">
+        <v>49783</v>
+      </c>
+      <c r="J32" s="57">
+        <v>75698</v>
+      </c>
+      <c r="K32" s="57">
+        <v>72758</v>
+      </c>
+      <c r="L32" s="57">
+        <v>93747</v>
+      </c>
+      <c r="M32" s="59">
+        <v>7</v>
+      </c>
+      <c r="N32" s="59">
+        <v>12</v>
+      </c>
+      <c r="O32" s="59">
+        <v>0</v>
+      </c>
+      <c r="P32" s="59">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V32" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W32" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>335</v>
+      </c>
+      <c r="B33" t="s">
+        <v>335</v>
+      </c>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="58"/>
+      <c r="K33" s="58"/>
+      <c r="L33" s="58"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+    </row>
+    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>335</v>
+      </c>
+      <c r="B34" t="s">
+        <v>213</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="59">
+        <v>304</v>
+      </c>
+      <c r="F34" s="59">
+        <v>338</v>
+      </c>
+      <c r="G34" s="59">
+        <v>34</v>
+      </c>
+      <c r="H34" s="54">
+        <v>0.11184200000000001</v>
+      </c>
+      <c r="I34" s="57">
+        <v>51039</v>
+      </c>
+      <c r="J34" s="57">
+        <v>69591</v>
+      </c>
+      <c r="K34" s="57">
+        <v>63128</v>
+      </c>
+      <c r="L34" s="57">
+        <v>81628</v>
+      </c>
+      <c r="M34" s="59">
+        <v>7</v>
+      </c>
+      <c r="N34" s="59">
+        <v>26</v>
+      </c>
+      <c r="O34" s="59">
+        <v>3</v>
+      </c>
+      <c r="P34" s="59">
+        <v>36</v>
+      </c>
+      <c r="Q34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W34" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>330</v>
+      </c>
+      <c r="B35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" t="s">
+        <v>177</v>
+      </c>
+      <c r="D35" t="s">
+        <v>178</v>
+      </c>
+      <c r="E35" s="60">
+        <v>80</v>
+      </c>
+      <c r="F35" s="60">
+        <v>91</v>
+      </c>
+      <c r="G35" s="60">
+        <v>11</v>
+      </c>
+      <c r="H35" s="51">
+        <v>0.13750000000000001</v>
+      </c>
+      <c r="I35" s="58">
+        <v>40331</v>
+      </c>
+      <c r="J35" s="58">
+        <v>57158</v>
+      </c>
+      <c r="K35" s="58">
+        <v>55536</v>
+      </c>
+      <c r="L35" s="58">
+        <v>68692</v>
+      </c>
+      <c r="M35" s="60">
+        <v>2</v>
+      </c>
+      <c r="N35" s="60">
+        <v>8</v>
+      </c>
+      <c r="O35" s="60">
+        <v>1</v>
+      </c>
+      <c r="P35" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>229</v>
+      </c>
+      <c r="R35" t="s">
+        <v>216</v>
+      </c>
+      <c r="S35" t="s">
+        <v>216</v>
+      </c>
+      <c r="T35" t="s">
+        <v>217</v>
+      </c>
+      <c r="U35" t="s">
+        <v>217</v>
+      </c>
+      <c r="V35" t="s">
+        <v>217</v>
+      </c>
+      <c r="W35" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>335</v>
+      </c>
+      <c r="B36" t="s">
+        <v>335</v>
+      </c>
+      <c r="E36" s="60"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="60"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="58"/>
+      <c r="K36" s="58"/>
+      <c r="L36" s="58"/>
+      <c r="M36" s="60"/>
+      <c r="N36" s="60"/>
+      <c r="O36" s="60"/>
+      <c r="P36" s="60"/>
+    </row>
+    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>335</v>
+      </c>
+      <c r="B37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="59">
+        <v>2391</v>
+      </c>
+      <c r="F37" s="59">
+        <v>2476</v>
+      </c>
+      <c r="G37" s="59">
+        <v>85</v>
+      </c>
+      <c r="H37" s="54">
+        <v>3.5549999999999998E-2</v>
+      </c>
+      <c r="I37" s="57">
+        <v>38666</v>
+      </c>
+      <c r="J37" s="57">
+        <v>49039</v>
+      </c>
+      <c r="K37" s="57">
+        <v>46842</v>
+      </c>
+      <c r="L37" s="57">
+        <v>53768</v>
+      </c>
+      <c r="M37" s="59">
+        <v>94</v>
+      </c>
+      <c r="N37" s="59">
+        <v>121</v>
+      </c>
+      <c r="O37" s="59">
+        <v>8</v>
+      </c>
+      <c r="P37" s="59">
+        <v>223</v>
+      </c>
+      <c r="Q37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W37" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>336</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" t="s">
+        <v>156</v>
+      </c>
+      <c r="E38" s="60">
+        <v>166</v>
+      </c>
+      <c r="F38" s="60">
+        <v>183</v>
+      </c>
+      <c r="G38" s="60">
+        <v>17</v>
+      </c>
+      <c r="H38" s="51">
+        <v>0.10241</v>
+      </c>
+      <c r="I38" s="58">
+        <v>43096</v>
+      </c>
+      <c r="J38" s="58">
+        <v>56774</v>
+      </c>
+      <c r="K38" s="58">
+        <v>51501</v>
+      </c>
+      <c r="L38" s="58">
+        <v>64105</v>
+      </c>
+      <c r="M38" s="60">
+        <v>6</v>
+      </c>
+      <c r="N38" s="60">
+        <v>8</v>
+      </c>
+      <c r="O38" s="60">
+        <v>2</v>
+      </c>
+      <c r="P38" s="60">
+        <v>16</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>225</v>
+      </c>
+      <c r="R38" t="s">
+        <v>216</v>
+      </c>
+      <c r="S38" t="s">
+        <v>232</v>
+      </c>
+      <c r="T38" t="s">
+        <v>227</v>
+      </c>
+      <c r="U38" t="s">
+        <v>217</v>
+      </c>
+      <c r="V38" t="s">
+        <v>221</v>
+      </c>
+      <c r="W38" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>330</v>
+      </c>
+      <c r="B39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="60">
+        <v>748</v>
+      </c>
+      <c r="F39" s="60">
+        <v>793</v>
+      </c>
+      <c r="G39" s="60">
+        <v>45</v>
+      </c>
+      <c r="H39" s="51">
+        <v>6.0159999999999998E-2</v>
+      </c>
+      <c r="I39" s="58">
+        <v>43076</v>
+      </c>
+      <c r="J39" s="58">
+        <v>47648</v>
+      </c>
+      <c r="K39" s="58">
+        <v>46446</v>
+      </c>
+      <c r="L39" s="58">
+        <v>51605</v>
+      </c>
+      <c r="M39" s="60">
+        <v>29</v>
+      </c>
+      <c r="N39" s="60">
+        <v>34</v>
+      </c>
+      <c r="O39" s="60">
+        <v>4</v>
+      </c>
+      <c r="P39" s="60">
+        <v>67</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>214</v>
+      </c>
+      <c r="R39" t="s">
+        <v>216</v>
+      </c>
+      <c r="S39" t="s">
+        <v>216</v>
+      </c>
+      <c r="T39" t="s">
+        <v>221</v>
+      </c>
+      <c r="U39" t="s">
+        <v>221</v>
+      </c>
+      <c r="V39" t="s">
+        <v>221</v>
+      </c>
+      <c r="W39" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>336</v>
+      </c>
+      <c r="B40" t="s">
+        <v>134</v>
+      </c>
+      <c r="C40" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" s="60">
+        <v>398</v>
+      </c>
+      <c r="F40" s="60">
+        <v>393</v>
+      </c>
+      <c r="G40" s="60">
+        <v>-5</v>
+      </c>
+      <c r="H40" s="51">
+        <v>-1.2563E-2</v>
+      </c>
+      <c r="I40" s="58">
+        <v>45207</v>
+      </c>
+      <c r="J40" s="58">
+        <v>51564</v>
+      </c>
+      <c r="K40" s="58">
+        <v>47872</v>
+      </c>
+      <c r="L40" s="58">
+        <v>60032</v>
+      </c>
+      <c r="M40" s="60">
+        <v>14</v>
+      </c>
+      <c r="N40" s="60">
+        <v>19</v>
+      </c>
+      <c r="O40" s="60">
+        <v>0</v>
+      </c>
+      <c r="P40" s="60">
+        <v>33</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>225</v>
+      </c>
+      <c r="R40" t="s">
+        <v>216</v>
+      </c>
+      <c r="S40" t="s">
+        <v>232</v>
+      </c>
+      <c r="T40" t="s">
+        <v>221</v>
+      </c>
+      <c r="U40" t="s">
+        <v>221</v>
+      </c>
+      <c r="V40" t="s">
+        <v>221</v>
+      </c>
+      <c r="W40" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>330</v>
+      </c>
+      <c r="B41" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D41" t="s">
+        <v>172</v>
+      </c>
+      <c r="E41" s="60">
+        <v>92</v>
+      </c>
+      <c r="F41" s="60">
+        <v>117</v>
+      </c>
+      <c r="G41" s="60">
+        <v>25</v>
+      </c>
+      <c r="H41" s="51">
+        <v>0.27173900000000001</v>
+      </c>
+      <c r="I41" s="58">
+        <v>46842</v>
+      </c>
+      <c r="J41" s="58">
+        <v>46412</v>
+      </c>
+      <c r="K41" s="58">
+        <v>46842</v>
+      </c>
+      <c r="L41" s="58">
+        <v>46842</v>
+      </c>
+      <c r="M41" s="60">
+        <v>3</v>
+      </c>
+      <c r="N41" s="60">
+        <v>6</v>
+      </c>
+      <c r="O41" s="60">
+        <v>2</v>
+      </c>
+      <c r="P41" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>214</v>
+      </c>
+      <c r="R41" t="s">
+        <v>216</v>
+      </c>
+      <c r="S41" t="s">
+        <v>224</v>
+      </c>
+      <c r="T41" t="s">
+        <v>227</v>
+      </c>
+      <c r="U41" t="s">
+        <v>221</v>
+      </c>
+      <c r="V41" t="s">
+        <v>221</v>
+      </c>
+      <c r="W41" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>336</v>
+      </c>
+      <c r="B42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" s="60">
+        <v>563</v>
+      </c>
+      <c r="F42" s="60">
+        <v>559</v>
+      </c>
+      <c r="G42" s="60">
+        <v>-4</v>
+      </c>
+      <c r="H42" s="51">
+        <v>-7.1050000000000002E-3</v>
+      </c>
+      <c r="I42" s="58">
+        <v>31270</v>
+      </c>
+      <c r="J42" s="58">
+        <v>36464</v>
+      </c>
+      <c r="K42" s="58">
+        <v>36525</v>
+      </c>
+      <c r="L42" s="58">
+        <v>38547</v>
+      </c>
+      <c r="M42" s="60">
+        <v>24</v>
+      </c>
+      <c r="N42" s="60">
+        <v>33</v>
+      </c>
+      <c r="O42" s="60">
+        <v>0</v>
+      </c>
+      <c r="P42" s="60">
+        <v>57</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>223</v>
+      </c>
+      <c r="R42" t="s">
+        <v>216</v>
+      </c>
+      <c r="S42" t="s">
+        <v>226</v>
+      </c>
+      <c r="T42" t="s">
+        <v>221</v>
+      </c>
+      <c r="U42" t="s">
+        <v>221</v>
+      </c>
+      <c r="V42" t="s">
+        <v>221</v>
+      </c>
+      <c r="W42" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>335</v>
+      </c>
+      <c r="B43" t="s">
+        <v>335</v>
+      </c>
+      <c r="E43" s="60"/>
+      <c r="F43" s="60"/>
+      <c r="G43" s="60"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="58"/>
+      <c r="L43" s="58"/>
+      <c r="M43" s="60"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="60"/>
+      <c r="P43" s="60"/>
+    </row>
+    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>335</v>
+      </c>
+      <c r="B44" t="s">
+        <v>213</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="59">
+        <v>417</v>
+      </c>
+      <c r="F44" s="59">
+        <v>451</v>
+      </c>
+      <c r="G44" s="59">
+        <v>34</v>
+      </c>
+      <c r="H44" s="54">
+        <v>8.1534999999999996E-2</v>
+      </c>
+      <c r="I44" s="57">
+        <v>38626</v>
+      </c>
+      <c r="J44" s="57">
+        <v>75789</v>
+      </c>
+      <c r="K44" s="57">
+        <v>59133</v>
+      </c>
+      <c r="L44" s="57">
+        <v>92044</v>
+      </c>
+      <c r="M44" s="59">
+        <v>11</v>
+      </c>
+      <c r="N44" s="59">
+        <v>21</v>
+      </c>
+      <c r="O44" s="59">
+        <v>3</v>
+      </c>
+      <c r="P44" s="59">
+        <v>35</v>
+      </c>
+      <c r="Q44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V44" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W44" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>384</v>
+      </c>
+      <c r="B45" t="s">
+        <v>233</v>
+      </c>
+      <c r="C45" t="s">
+        <v>235</v>
+      </c>
+      <c r="D45" t="s">
+        <v>236</v>
+      </c>
+      <c r="E45" s="60">
+        <v>114</v>
+      </c>
+      <c r="F45" s="60">
+        <v>126</v>
+      </c>
+      <c r="G45" s="60">
+        <v>12</v>
+      </c>
+      <c r="H45" s="51">
+        <v>0.10526300000000001</v>
+      </c>
+      <c r="I45" s="58">
+        <v>78534</v>
+      </c>
+      <c r="J45" s="58">
+        <v>107655</v>
+      </c>
+      <c r="K45" s="58">
+        <v>91174</v>
+      </c>
+      <c r="L45" s="58">
+        <v>123438</v>
+      </c>
+      <c r="M45" s="60">
+        <v>2</v>
+      </c>
+      <c r="N45" s="60">
+        <v>2</v>
+      </c>
+      <c r="O45" s="60">
+        <v>1</v>
+      </c>
+      <c r="P45" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>234</v>
+      </c>
+      <c r="R45" t="s">
+        <v>216</v>
+      </c>
+      <c r="S45" t="s">
+        <v>216</v>
+      </c>
+      <c r="T45" t="s">
+        <v>217</v>
+      </c>
+      <c r="U45" t="s">
+        <v>220</v>
+      </c>
+      <c r="V45" t="s">
+        <v>217</v>
+      </c>
+      <c r="W45" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>335</v>
+      </c>
+      <c r="B46" t="s">
+        <v>335</v>
+      </c>
+      <c r="E46" s="60"/>
+      <c r="F46" s="60"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="60"/>
+      <c r="P46" s="60"/>
+    </row>
+    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>335</v>
+      </c>
+      <c r="B47" t="s">
+        <v>213</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="59">
+        <v>5109</v>
+      </c>
+      <c r="F47" s="59">
+        <v>4766</v>
+      </c>
+      <c r="G47" s="59">
+        <v>-343</v>
+      </c>
+      <c r="H47" s="54">
+        <v>-6.7136000000000001E-2</v>
+      </c>
+      <c r="I47" s="57">
+        <v>37327</v>
+      </c>
+      <c r="J47" s="57">
+        <v>46834</v>
+      </c>
+      <c r="K47" s="57">
+        <v>45991</v>
+      </c>
+      <c r="L47" s="57">
+        <v>51889</v>
+      </c>
+      <c r="M47" s="59">
+        <v>204</v>
+      </c>
+      <c r="N47" s="59">
+        <v>212</v>
+      </c>
+      <c r="O47" s="59">
+        <v>-34</v>
+      </c>
+      <c r="P47" s="59">
+        <v>382</v>
+      </c>
+      <c r="Q47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V47" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W47" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>337</v>
+      </c>
+      <c r="B48" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" t="s">
+        <v>137</v>
+      </c>
+      <c r="D48" t="s">
+        <v>138</v>
+      </c>
+      <c r="E48" s="60">
+        <v>2538</v>
+      </c>
+      <c r="F48" s="60">
+        <v>2327</v>
+      </c>
+      <c r="G48" s="60">
+        <v>-211</v>
+      </c>
+      <c r="H48" s="51">
+        <v>-8.3135999999999988E-2</v>
+      </c>
+      <c r="I48" s="58">
+        <v>38661</v>
+      </c>
+      <c r="J48" s="58">
+        <v>47162</v>
+      </c>
+      <c r="K48" s="58">
+        <v>46650</v>
+      </c>
+      <c r="L48" s="58">
+        <v>49056</v>
+      </c>
+      <c r="M48" s="60">
+        <v>82</v>
+      </c>
+      <c r="N48" s="60">
+        <v>80</v>
+      </c>
+      <c r="O48" s="60">
+        <v>-21</v>
+      </c>
+      <c r="P48" s="60">
+        <v>141</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>214</v>
+      </c>
+      <c r="R48" t="s">
+        <v>216</v>
+      </c>
+      <c r="S48" t="s">
+        <v>216</v>
+      </c>
+      <c r="T48" t="s">
+        <v>221</v>
+      </c>
+      <c r="U48" t="s">
+        <v>218</v>
+      </c>
+      <c r="V48" t="s">
+        <v>217</v>
+      </c>
+      <c r="W48" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>338</v>
+      </c>
+      <c r="B49" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" t="s">
+        <v>157</v>
+      </c>
+      <c r="D49" t="s">
+        <v>158</v>
+      </c>
+      <c r="E49" s="60">
+        <v>282</v>
+      </c>
+      <c r="F49" s="60">
+        <v>258</v>
+      </c>
+      <c r="G49" s="60">
+        <v>-24</v>
+      </c>
+      <c r="H49" s="51">
+        <v>-8.5106000000000001E-2</v>
+      </c>
+      <c r="I49" s="58">
+        <v>37050</v>
+      </c>
+      <c r="J49" s="58">
+        <v>45226</v>
+      </c>
+      <c r="K49" s="58">
+        <v>45759</v>
+      </c>
+      <c r="L49" s="58">
+        <v>47062</v>
+      </c>
+      <c r="M49" s="60">
+        <v>9</v>
+      </c>
+      <c r="N49" s="60">
+        <v>9</v>
+      </c>
+      <c r="O49" s="60">
+        <v>-2</v>
+      </c>
+      <c r="P49" s="60">
+        <v>16</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>214</v>
+      </c>
+      <c r="R49" t="s">
+        <v>216</v>
+      </c>
+      <c r="S49" t="s">
+        <v>216</v>
+      </c>
+      <c r="T49" t="s">
+        <v>221</v>
+      </c>
+      <c r="U49" t="s">
+        <v>218</v>
+      </c>
+      <c r="V49" t="s">
+        <v>217</v>
+      </c>
+      <c r="W49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>338</v>
+      </c>
+      <c r="B50" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" t="s">
+        <v>161</v>
+      </c>
+      <c r="D50" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" s="60">
+        <v>265</v>
+      </c>
+      <c r="F50" s="60">
+        <v>244</v>
+      </c>
+      <c r="G50" s="60">
+        <v>-21</v>
+      </c>
+      <c r="H50" s="51">
+        <v>-7.9244999999999996E-2</v>
+      </c>
+      <c r="I50" s="58">
+        <v>45344</v>
+      </c>
+      <c r="J50" s="58">
+        <v>54601</v>
+      </c>
+      <c r="K50" s="58">
+        <v>48366</v>
+      </c>
+      <c r="L50" s="58">
+        <v>60413</v>
+      </c>
+      <c r="M50" s="60">
+        <v>8</v>
+      </c>
+      <c r="N50" s="60">
+        <v>8</v>
+      </c>
+      <c r="O50" s="60">
+        <v>-2</v>
+      </c>
+      <c r="P50" s="60">
+        <v>14</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>214</v>
+      </c>
+      <c r="R50" t="s">
+        <v>216</v>
+      </c>
+      <c r="S50" t="s">
+        <v>216</v>
+      </c>
+      <c r="T50" t="s">
+        <v>221</v>
+      </c>
+      <c r="U50" t="s">
+        <v>218</v>
+      </c>
+      <c r="V50" t="s">
+        <v>217</v>
+      </c>
+      <c r="W50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>330</v>
+      </c>
+      <c r="B51" t="s">
+        <v>134</v>
+      </c>
+      <c r="C51" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="60">
+        <v>35</v>
+      </c>
+      <c r="F51" s="60">
+        <v>43</v>
+      </c>
+      <c r="G51" s="60">
+        <v>8</v>
+      </c>
+      <c r="H51" s="51">
+        <v>0.228571</v>
+      </c>
+      <c r="I51" s="58">
+        <v>49421</v>
+      </c>
+      <c r="J51" s="58">
+        <v>62132</v>
+      </c>
+      <c r="K51" s="58">
+        <v>59301</v>
+      </c>
+      <c r="L51" s="58">
+        <v>72821</v>
+      </c>
+      <c r="M51" s="60">
+        <v>2</v>
+      </c>
+      <c r="N51" s="60">
+        <v>2</v>
+      </c>
+      <c r="O51" s="60">
+        <v>1</v>
+      </c>
+      <c r="P51" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>214</v>
+      </c>
+      <c r="R51" t="s">
+        <v>216</v>
+      </c>
+      <c r="S51" t="s">
+        <v>216</v>
+      </c>
+      <c r="T51" t="s">
+        <v>221</v>
+      </c>
+      <c r="U51" t="s">
+        <v>218</v>
+      </c>
+      <c r="V51" t="s">
+        <v>217</v>
+      </c>
+      <c r="W51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>335</v>
+      </c>
+      <c r="B52" t="s">
+        <v>335</v>
+      </c>
+      <c r="E52" s="60"/>
+      <c r="F52" s="60"/>
+      <c r="G52" s="60"/>
+      <c r="H52" s="51"/>
+      <c r="I52" s="58"/>
+      <c r="J52" s="58"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="58"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="O52" s="60"/>
+      <c r="P52" s="60"/>
+    </row>
+    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>335</v>
+      </c>
+      <c r="B53" t="s">
+        <v>213</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" s="59">
+        <v>4764</v>
+      </c>
+      <c r="F53" s="59">
+        <v>5080</v>
+      </c>
+      <c r="G53" s="59">
+        <v>316</v>
+      </c>
+      <c r="H53" s="54">
+        <v>6.6331000000000001E-2</v>
+      </c>
+      <c r="I53" s="57">
+        <v>50412</v>
+      </c>
+      <c r="J53" s="57">
+        <v>87926</v>
+      </c>
+      <c r="K53" s="57">
+        <v>73708</v>
+      </c>
+      <c r="L53" s="57">
+        <v>97093</v>
+      </c>
+      <c r="M53" s="59">
+        <v>149</v>
+      </c>
+      <c r="N53" s="59">
+        <v>139</v>
+      </c>
+      <c r="O53" s="59">
+        <v>32</v>
+      </c>
+      <c r="P53" s="59">
+        <v>320</v>
+      </c>
+      <c r="Q53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V53" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W53" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>384</v>
+      </c>
+      <c r="B54" t="s">
+        <v>233</v>
+      </c>
+      <c r="C54" t="s">
+        <v>239</v>
+      </c>
+      <c r="D54" t="s">
+        <v>240</v>
+      </c>
+      <c r="E54" s="60">
+        <v>163</v>
+      </c>
+      <c r="F54" s="60">
+        <v>163</v>
+      </c>
+      <c r="G54" s="60">
+        <v>0</v>
+      </c>
+      <c r="H54" s="51"/>
+      <c r="I54" s="58">
+        <v>130179</v>
+      </c>
+      <c r="J54" s="58">
+        <v>136765</v>
+      </c>
+      <c r="K54" s="58">
+        <v>141399</v>
+      </c>
+      <c r="L54" s="58">
+        <v>153878</v>
+      </c>
+      <c r="M54" s="60">
+        <v>4</v>
+      </c>
+      <c r="N54" s="60">
+        <v>2</v>
+      </c>
+      <c r="O54" s="60">
+        <v>0</v>
+      </c>
+      <c r="P54" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>234</v>
+      </c>
+      <c r="R54" t="s">
+        <v>216</v>
+      </c>
+      <c r="S54" t="s">
+        <v>216</v>
+      </c>
+      <c r="T54" t="s">
+        <v>218</v>
+      </c>
+      <c r="U54" t="s">
+        <v>220</v>
+      </c>
+      <c r="V54" t="s">
+        <v>220</v>
+      </c>
+      <c r="W54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>384</v>
+      </c>
+      <c r="B55" t="s">
+        <v>233</v>
+      </c>
+      <c r="C55" t="s">
+        <v>241</v>
+      </c>
+      <c r="D55" t="s">
+        <v>242</v>
+      </c>
+      <c r="E55" s="60">
+        <v>53</v>
+      </c>
+      <c r="F55" s="60">
+        <v>55</v>
+      </c>
+      <c r="G55" s="60">
+        <v>2</v>
+      </c>
+      <c r="H55" s="51">
+        <v>3.7735999999999999E-2</v>
+      </c>
+      <c r="I55" s="58">
+        <v>74232</v>
+      </c>
+      <c r="J55" s="58">
+        <v>88752</v>
+      </c>
+      <c r="K55" s="58">
+        <v>83481</v>
+      </c>
+      <c r="L55" s="58">
+        <v>103375</v>
+      </c>
+      <c r="M55" s="60">
+        <v>1</v>
+      </c>
+      <c r="N55" s="60">
+        <v>1</v>
+      </c>
+      <c r="O55" s="60">
+        <v>0</v>
+      </c>
+      <c r="P55" s="60">
+        <v>2</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>234</v>
+      </c>
+      <c r="R55" t="s">
+        <v>216</v>
+      </c>
+      <c r="S55" t="s">
+        <v>216</v>
+      </c>
+      <c r="T55" t="s">
+        <v>221</v>
+      </c>
+      <c r="U55" t="s">
+        <v>218</v>
+      </c>
+      <c r="V55" t="s">
+        <v>217</v>
+      </c>
+      <c r="W55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>330</v>
+      </c>
+      <c r="B56" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56" t="s">
+        <v>243</v>
+      </c>
+      <c r="D56" t="s">
+        <v>244</v>
+      </c>
+      <c r="E56" s="60">
+        <v>71</v>
+      </c>
+      <c r="F56" s="60">
+        <v>72</v>
+      </c>
+      <c r="G56" s="60">
+        <v>1</v>
+      </c>
+      <c r="H56" s="51">
+        <v>1.4085E-2</v>
+      </c>
+      <c r="I56" s="58">
+        <v>59610</v>
+      </c>
+      <c r="J56" s="58">
+        <v>70527</v>
+      </c>
+      <c r="K56" s="58">
+        <v>72036</v>
+      </c>
+      <c r="L56" s="58">
+        <v>78926</v>
+      </c>
+      <c r="M56" s="60">
+        <v>2</v>
+      </c>
+      <c r="N56" s="60">
+        <v>2</v>
+      </c>
+      <c r="O56" s="60">
+        <v>0</v>
+      </c>
+      <c r="P56" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>229</v>
+      </c>
+      <c r="R56" t="s">
+        <v>216</v>
+      </c>
+      <c r="S56" t="s">
+        <v>216</v>
+      </c>
+      <c r="T56" t="s">
+        <v>217</v>
+      </c>
+      <c r="U56" t="s">
+        <v>218</v>
+      </c>
+      <c r="V56" t="s">
+        <v>217</v>
+      </c>
+      <c r="W56" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>339</v>
+      </c>
+      <c r="B57" t="s">
+        <v>134</v>
+      </c>
+      <c r="C57" t="s">
+        <v>139</v>
+      </c>
+      <c r="D57" t="s">
+        <v>140</v>
+      </c>
+      <c r="E57" s="60">
+        <v>1632</v>
+      </c>
+      <c r="F57" s="60">
+        <v>1714</v>
+      </c>
+      <c r="G57" s="60">
+        <v>82</v>
+      </c>
+      <c r="H57" s="51">
+        <v>5.0244999999999998E-2</v>
+      </c>
+      <c r="I57" s="58">
+        <v>64658</v>
+      </c>
+      <c r="J57" s="58">
+        <v>80265</v>
+      </c>
+      <c r="K57" s="58">
+        <v>77531</v>
+      </c>
+      <c r="L57" s="58">
+        <v>92781</v>
+      </c>
+      <c r="M57" s="60">
+        <v>47</v>
+      </c>
+      <c r="N57" s="60">
+        <v>36</v>
+      </c>
+      <c r="O57" s="60">
+        <v>8</v>
+      </c>
+      <c r="P57" s="60">
+        <v>91</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>214</v>
+      </c>
+      <c r="R57" t="s">
+        <v>216</v>
+      </c>
+      <c r="S57" t="s">
+        <v>216</v>
+      </c>
+      <c r="T57" t="s">
+        <v>217</v>
+      </c>
+      <c r="U57" t="s">
+        <v>217</v>
+      </c>
+      <c r="V57" t="s">
+        <v>221</v>
+      </c>
+      <c r="W57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>340</v>
+      </c>
+      <c r="B58" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" t="s">
+        <v>149</v>
+      </c>
+      <c r="D58" t="s">
+        <v>150</v>
+      </c>
+      <c r="E58" s="60">
+        <v>363</v>
+      </c>
+      <c r="F58" s="60">
+        <v>499</v>
+      </c>
+      <c r="G58" s="60">
+        <v>136</v>
+      </c>
+      <c r="H58" s="51">
+        <v>0.37465600000000004</v>
+      </c>
+      <c r="I58" s="58">
+        <v>101120</v>
+      </c>
+      <c r="J58" s="58">
+        <v>119505</v>
+      </c>
+      <c r="K58" s="58">
+        <v>124819</v>
+      </c>
+      <c r="L58" s="58">
+        <v>133262</v>
+      </c>
+      <c r="M58" s="60">
+        <v>10</v>
+      </c>
+      <c r="N58" s="60">
+        <v>9</v>
+      </c>
+      <c r="O58" s="60">
+        <v>14</v>
+      </c>
+      <c r="P58" s="60">
+        <v>33</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>225</v>
+      </c>
+      <c r="R58" t="s">
+        <v>216</v>
+      </c>
+      <c r="S58" t="s">
+        <v>216</v>
+      </c>
+      <c r="T58" t="s">
+        <v>218</v>
+      </c>
+      <c r="U58" t="s">
+        <v>217</v>
+      </c>
+      <c r="V58" t="s">
+        <v>221</v>
+      </c>
+      <c r="W58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>384</v>
+      </c>
+      <c r="B59" t="s">
+        <v>233</v>
+      </c>
+      <c r="C59" t="s">
+        <v>245</v>
+      </c>
+      <c r="D59" t="s">
+        <v>246</v>
+      </c>
+      <c r="E59" s="60">
+        <v>52</v>
+      </c>
+      <c r="F59" s="60">
+        <v>52</v>
+      </c>
+      <c r="G59" s="60">
+        <v>0</v>
+      </c>
+      <c r="H59" s="51"/>
+      <c r="I59" s="58">
+        <v>135652</v>
+      </c>
+      <c r="J59" s="58">
+        <v>243312</v>
+      </c>
+      <c r="K59" s="58">
+        <v>222105</v>
+      </c>
+      <c r="L59" s="58">
+        <v>328510</v>
+      </c>
+      <c r="M59" s="60">
+        <v>1</v>
+      </c>
+      <c r="N59" s="60">
+        <v>0</v>
+      </c>
+      <c r="O59" s="60">
+        <v>0</v>
+      </c>
+      <c r="P59" s="60">
+        <v>1</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>234</v>
+      </c>
+      <c r="R59" t="s">
+        <v>216</v>
+      </c>
+      <c r="S59" t="s">
+        <v>232</v>
+      </c>
+      <c r="T59" t="s">
+        <v>218</v>
+      </c>
+      <c r="U59" t="s">
+        <v>220</v>
+      </c>
+      <c r="V59" t="s">
+        <v>220</v>
+      </c>
+      <c r="W59" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>337</v>
+      </c>
+      <c r="B60" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" t="s">
+        <v>248</v>
+      </c>
+      <c r="E60" s="60">
+        <v>135</v>
+      </c>
+      <c r="F60" s="60">
+        <v>134</v>
+      </c>
+      <c r="G60" s="60">
+        <v>-1</v>
+      </c>
+      <c r="H60" s="51">
+        <v>-7.4070000000000004E-3</v>
+      </c>
+      <c r="I60" s="58">
+        <v>44790</v>
+      </c>
+      <c r="J60" s="58">
+        <v>57824</v>
+      </c>
+      <c r="K60" s="58">
+        <v>56816</v>
+      </c>
+      <c r="L60" s="58">
+        <v>68365</v>
+      </c>
+      <c r="M60" s="60">
+        <v>4</v>
+      </c>
+      <c r="N60" s="60">
+        <v>4</v>
+      </c>
+      <c r="O60" s="60">
+        <v>0</v>
+      </c>
+      <c r="P60" s="60">
+        <v>8</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>214</v>
+      </c>
+      <c r="R60" t="s">
+        <v>216</v>
+      </c>
+      <c r="S60" t="s">
+        <v>216</v>
+      </c>
+      <c r="T60" t="s">
+        <v>217</v>
+      </c>
+      <c r="U60" t="s">
+        <v>217</v>
+      </c>
+      <c r="V60" t="s">
+        <v>217</v>
+      </c>
+      <c r="W60" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>330</v>
+      </c>
+      <c r="B61" t="s">
+        <v>91</v>
+      </c>
+      <c r="C61" t="s">
+        <v>249</v>
+      </c>
+      <c r="D61" t="s">
+        <v>250</v>
+      </c>
+      <c r="E61" s="60">
+        <v>99</v>
+      </c>
+      <c r="F61" s="60">
+        <v>97</v>
+      </c>
+      <c r="G61" s="60">
+        <v>-2</v>
+      </c>
+      <c r="H61" s="51">
+        <v>-2.0202000000000001E-2</v>
+      </c>
+      <c r="I61" s="58">
+        <v>60868</v>
+      </c>
+      <c r="J61" s="58">
+        <v>71747</v>
+      </c>
+      <c r="K61" s="58">
+        <v>66351</v>
+      </c>
+      <c r="L61" s="58">
+        <v>84569</v>
+      </c>
+      <c r="M61" s="60">
+        <v>3</v>
+      </c>
+      <c r="N61" s="60">
+        <v>2</v>
+      </c>
+      <c r="O61" s="60">
+        <v>0</v>
+      </c>
+      <c r="P61" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>229</v>
+      </c>
+      <c r="R61" t="s">
+        <v>216</v>
+      </c>
+      <c r="S61" t="s">
+        <v>216</v>
+      </c>
+      <c r="T61" t="s">
+        <v>227</v>
+      </c>
+      <c r="U61" t="s">
+        <v>221</v>
+      </c>
+      <c r="V61" t="s">
+        <v>221</v>
+      </c>
+      <c r="W61" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>330</v>
+      </c>
+      <c r="B62" t="s">
+        <v>91</v>
+      </c>
+      <c r="C62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D62" t="s">
+        <v>109</v>
+      </c>
+      <c r="E62" s="60">
+        <v>506</v>
+      </c>
+      <c r="F62" s="60">
+        <v>551</v>
+      </c>
+      <c r="G62" s="60">
+        <v>45</v>
+      </c>
+      <c r="H62" s="51">
+        <v>8.8932999999999998E-2</v>
+      </c>
+      <c r="I62" s="58">
+        <v>36386</v>
+      </c>
+      <c r="J62" s="58">
+        <v>40325</v>
+      </c>
+      <c r="K62" s="58">
+        <v>37002</v>
+      </c>
+      <c r="L62" s="58">
+        <v>44758</v>
+      </c>
+      <c r="M62" s="60">
+        <v>20</v>
+      </c>
+      <c r="N62" s="60">
+        <v>28</v>
+      </c>
+      <c r="O62" s="60">
+        <v>4</v>
+      </c>
+      <c r="P62" s="60">
+        <v>52</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>223</v>
+      </c>
+      <c r="R62" t="s">
+        <v>216</v>
+      </c>
+      <c r="S62" t="s">
+        <v>224</v>
+      </c>
+      <c r="T62" t="s">
+        <v>221</v>
+      </c>
+      <c r="U62" t="s">
+        <v>221</v>
+      </c>
+      <c r="V62" t="s">
+        <v>221</v>
+      </c>
+      <c r="W62" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>337</v>
+      </c>
+      <c r="B63" t="s">
+        <v>91</v>
+      </c>
+      <c r="C63" t="s">
+        <v>251</v>
+      </c>
+      <c r="D63" t="s">
+        <v>252</v>
+      </c>
+      <c r="E63" s="60">
+        <v>58</v>
+      </c>
+      <c r="F63" s="60">
+        <v>58</v>
+      </c>
+      <c r="G63" s="60">
+        <v>0</v>
+      </c>
+      <c r="H63" s="51"/>
+      <c r="I63" s="58"/>
+      <c r="J63" s="58"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="58"/>
+      <c r="M63" s="60">
+        <v>2</v>
+      </c>
+      <c r="N63" s="60">
+        <v>2</v>
+      </c>
+      <c r="O63" s="60">
+        <v>0</v>
+      </c>
+      <c r="P63" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>238</v>
+      </c>
+      <c r="R63" t="s">
+        <v>216</v>
+      </c>
+      <c r="S63" t="s">
+        <v>216</v>
+      </c>
+      <c r="T63" t="s">
+        <v>227</v>
+      </c>
+      <c r="U63" t="s">
+        <v>217</v>
+      </c>
+      <c r="V63" t="s">
+        <v>221</v>
+      </c>
+      <c r="W63" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>339</v>
+      </c>
+      <c r="B64" t="s">
+        <v>91</v>
+      </c>
+      <c r="C64" t="s">
+        <v>104</v>
+      </c>
+      <c r="D64" t="s">
+        <v>105</v>
+      </c>
+      <c r="E64" s="60">
+        <v>718</v>
+      </c>
+      <c r="F64" s="60">
+        <v>727</v>
+      </c>
+      <c r="G64" s="60">
+        <v>9</v>
+      </c>
+      <c r="H64" s="51">
+        <v>1.2535000000000001E-2</v>
+      </c>
+      <c r="I64" s="58">
+        <v>48625</v>
+      </c>
+      <c r="J64" s="58">
+        <v>57192</v>
+      </c>
+      <c r="K64" s="58">
+        <v>56930</v>
+      </c>
+      <c r="L64" s="58">
+        <v>62571</v>
+      </c>
+      <c r="M64" s="60">
+        <v>30</v>
+      </c>
+      <c r="N64" s="60">
+        <v>28</v>
+      </c>
+      <c r="O64" s="60">
+        <v>1</v>
+      </c>
+      <c r="P64" s="60">
+        <v>59</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>238</v>
+      </c>
+      <c r="R64" t="s">
+        <v>216</v>
+      </c>
+      <c r="S64" t="s">
+        <v>216</v>
+      </c>
+      <c r="T64" t="s">
+        <v>221</v>
+      </c>
+      <c r="U64" t="s">
+        <v>221</v>
+      </c>
+      <c r="V64" t="s">
+        <v>221</v>
+      </c>
+      <c r="W64" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>337</v>
+      </c>
+      <c r="B65" t="s">
+        <v>91</v>
+      </c>
+      <c r="C65" t="s">
+        <v>191</v>
+      </c>
+      <c r="D65" t="s">
+        <v>192</v>
+      </c>
+      <c r="E65" s="60">
+        <v>87</v>
+      </c>
+      <c r="F65" s="60">
+        <v>92</v>
+      </c>
+      <c r="G65" s="60">
+        <v>5</v>
+      </c>
+      <c r="H65" s="51">
+        <v>5.7470999999999994E-2</v>
+      </c>
+      <c r="I65" s="58">
+        <v>39139</v>
+      </c>
+      <c r="J65" s="58">
+        <v>46777</v>
+      </c>
+      <c r="K65" s="58">
+        <v>45298</v>
+      </c>
+      <c r="L65" s="58">
+        <v>56068</v>
+      </c>
+      <c r="M65" s="60">
+        <v>3</v>
+      </c>
+      <c r="N65" s="60">
+        <v>3</v>
+      </c>
+      <c r="O65" s="60">
+        <v>0</v>
+      </c>
+      <c r="P65" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>238</v>
+      </c>
+      <c r="R65" t="s">
+        <v>216</v>
+      </c>
+      <c r="S65" t="s">
+        <v>216</v>
+      </c>
+      <c r="T65" t="s">
+        <v>227</v>
+      </c>
+      <c r="U65" t="s">
+        <v>221</v>
+      </c>
+      <c r="V65" t="s">
+        <v>221</v>
+      </c>
+      <c r="W65" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>335</v>
+      </c>
+      <c r="B66" t="s">
+        <v>335</v>
+      </c>
+      <c r="E66" s="60"/>
+      <c r="F66" s="60"/>
+      <c r="G66" s="60"/>
+      <c r="H66" s="51"/>
+      <c r="I66" s="58"/>
+      <c r="J66" s="58"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="58"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+      <c r="O66" s="60"/>
+      <c r="P66" s="60"/>
+    </row>
+    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>335</v>
+      </c>
+      <c r="B67" t="s">
+        <v>213</v>
+      </c>
+      <c r="C67" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" s="59">
+        <v>4748</v>
+      </c>
+      <c r="F67" s="59">
+        <v>4904</v>
+      </c>
+      <c r="G67" s="59">
+        <v>156</v>
+      </c>
+      <c r="H67" s="54">
+        <v>3.2856000000000003E-2</v>
+      </c>
+      <c r="I67" s="57">
+        <v>28600</v>
+      </c>
+      <c r="J67" s="57">
+        <v>34187</v>
+      </c>
+      <c r="K67" s="57">
+        <v>33697</v>
+      </c>
+      <c r="L67" s="57">
+        <v>36691</v>
+      </c>
+      <c r="M67" s="59">
+        <v>370</v>
+      </c>
+      <c r="N67" s="59">
+        <v>318</v>
+      </c>
+      <c r="O67" s="59">
+        <v>16</v>
+      </c>
+      <c r="P67" s="59">
+        <v>704</v>
+      </c>
+      <c r="Q67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V67" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W67" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>336</v>
+      </c>
+      <c r="B68" t="s">
+        <v>50</v>
+      </c>
+      <c r="C68" t="s">
+        <v>92</v>
+      </c>
+      <c r="D68" t="s">
+        <v>93</v>
+      </c>
+      <c r="E68" s="60">
+        <v>3215</v>
+      </c>
+      <c r="F68" s="60">
+        <v>3291</v>
+      </c>
+      <c r="G68" s="60">
+        <v>76</v>
+      </c>
+      <c r="H68" s="51">
+        <v>2.3639E-2</v>
+      </c>
+      <c r="I68" s="58">
+        <v>28600</v>
+      </c>
+      <c r="J68" s="58">
+        <v>32128</v>
+      </c>
+      <c r="K68" s="58">
+        <v>30114</v>
+      </c>
+      <c r="L68" s="58">
+        <v>34124</v>
+      </c>
+      <c r="M68" s="60">
+        <v>278</v>
+      </c>
+      <c r="N68" s="60">
+        <v>199</v>
+      </c>
+      <c r="O68" s="60">
+        <v>8</v>
+      </c>
+      <c r="P68" s="60">
+        <v>485</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>223</v>
+      </c>
+      <c r="R68" t="s">
+        <v>216</v>
+      </c>
+      <c r="S68" t="s">
+        <v>226</v>
+      </c>
+      <c r="T68" t="s">
+        <v>227</v>
+      </c>
+      <c r="U68" t="s">
+        <v>221</v>
+      </c>
+      <c r="V68" t="s">
+        <v>221</v>
+      </c>
+      <c r="W68" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>330</v>
+      </c>
+      <c r="B69" t="s">
+        <v>91</v>
+      </c>
+      <c r="C69" t="s">
+        <v>116</v>
+      </c>
+      <c r="D69" t="s">
+        <v>117</v>
+      </c>
+      <c r="E69" s="60">
+        <v>312</v>
+      </c>
+      <c r="F69" s="60">
+        <v>340</v>
+      </c>
+      <c r="G69" s="60">
+        <v>28</v>
+      </c>
+      <c r="H69" s="51">
+        <v>8.974399999999999E-2</v>
+      </c>
+      <c r="I69" s="58">
+        <v>34380</v>
+      </c>
+      <c r="J69" s="58">
+        <v>37572</v>
+      </c>
+      <c r="K69" s="58">
+        <v>36610</v>
+      </c>
+      <c r="L69" s="58">
+        <v>38293</v>
+      </c>
+      <c r="M69" s="60">
+        <v>15</v>
+      </c>
+      <c r="N69" s="60">
+        <v>24</v>
+      </c>
+      <c r="O69" s="60">
+        <v>3</v>
+      </c>
+      <c r="P69" s="60">
+        <v>42</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>238</v>
+      </c>
+      <c r="R69" t="s">
+        <v>216</v>
+      </c>
+      <c r="S69" t="s">
+        <v>216</v>
+      </c>
+      <c r="T69" t="s">
+        <v>221</v>
+      </c>
+      <c r="U69" t="s">
+        <v>221</v>
+      </c>
+      <c r="V69" t="s">
+        <v>221</v>
+      </c>
+      <c r="W69" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>335</v>
+      </c>
+      <c r="B70" t="s">
+        <v>335</v>
+      </c>
+      <c r="E70" s="60"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="60"/>
+      <c r="H70" s="51"/>
+      <c r="I70" s="58"/>
+      <c r="J70" s="58"/>
+      <c r="K70" s="58"/>
+      <c r="L70" s="58"/>
+      <c r="M70" s="60"/>
+      <c r="N70" s="60"/>
+      <c r="O70" s="60"/>
+      <c r="P70" s="60"/>
+    </row>
+    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>335</v>
+      </c>
+      <c r="B71" t="s">
+        <v>213</v>
+      </c>
+      <c r="C71" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" s="59">
+        <v>1724</v>
+      </c>
+      <c r="F71" s="59">
+        <v>1803</v>
+      </c>
+      <c r="G71" s="59">
+        <v>79</v>
+      </c>
+      <c r="H71" s="54">
+        <v>4.5823999999999997E-2</v>
+      </c>
+      <c r="I71" s="57">
+        <v>36441</v>
+      </c>
+      <c r="J71" s="57">
+        <v>47173</v>
+      </c>
+      <c r="K71" s="57">
+        <v>42619</v>
+      </c>
+      <c r="L71" s="57">
+        <v>49233</v>
+      </c>
+      <c r="M71" s="59">
+        <v>77</v>
+      </c>
+      <c r="N71" s="59">
+        <v>112</v>
+      </c>
+      <c r="O71" s="59">
+        <v>8</v>
+      </c>
+      <c r="P71" s="59">
+        <v>197</v>
+      </c>
+      <c r="Q71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V71" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W71" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>339</v>
+      </c>
+      <c r="B72" t="s">
+        <v>91</v>
+      </c>
+      <c r="C72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D72" t="s">
+        <v>180</v>
+      </c>
+      <c r="E72" s="60">
+        <v>99</v>
+      </c>
+      <c r="F72" s="60">
+        <v>110</v>
+      </c>
+      <c r="G72" s="60">
+        <v>11</v>
+      </c>
+      <c r="H72" s="51">
+        <v>0.111111</v>
+      </c>
+      <c r="I72" s="58">
+        <v>59693</v>
+      </c>
+      <c r="J72" s="58">
+        <v>78160</v>
+      </c>
+      <c r="K72" s="58">
+        <v>74986</v>
+      </c>
+      <c r="L72" s="58">
+        <v>102835</v>
+      </c>
+      <c r="M72" s="60">
+        <v>3</v>
+      </c>
+      <c r="N72" s="60">
+        <v>4</v>
+      </c>
+      <c r="O72" s="60">
+        <v>1</v>
+      </c>
+      <c r="P72" s="60">
+        <v>8</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>223</v>
+      </c>
+      <c r="R72" t="s">
+        <v>219</v>
+      </c>
+      <c r="S72" t="s">
+        <v>224</v>
+      </c>
+      <c r="T72" t="s">
+        <v>221</v>
+      </c>
+      <c r="U72" t="s">
+        <v>217</v>
+      </c>
+      <c r="V72" t="s">
+        <v>221</v>
+      </c>
+      <c r="W72" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>330</v>
+      </c>
+      <c r="B73" t="s">
+        <v>91</v>
+      </c>
+      <c r="C73" t="s">
+        <v>118</v>
+      </c>
+      <c r="D73" t="s">
+        <v>119</v>
+      </c>
+      <c r="E73" s="60">
+        <v>388</v>
+      </c>
+      <c r="F73" s="60">
+        <v>420</v>
+      </c>
+      <c r="G73" s="60">
+        <v>32</v>
+      </c>
+      <c r="H73" s="51">
+        <v>8.2474000000000006E-2</v>
+      </c>
+      <c r="I73" s="58">
+        <v>42619</v>
+      </c>
+      <c r="J73" s="58">
+        <v>42688</v>
+      </c>
+      <c r="K73" s="58">
+        <v>42619</v>
+      </c>
+      <c r="L73" s="58">
+        <v>42619</v>
+      </c>
+      <c r="M73" s="60">
+        <v>14</v>
+      </c>
+      <c r="N73" s="60">
+        <v>22</v>
+      </c>
+      <c r="O73" s="60">
+        <v>3</v>
+      </c>
+      <c r="P73" s="60">
+        <v>39</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>223</v>
+      </c>
+      <c r="R73" t="s">
+        <v>216</v>
+      </c>
+      <c r="S73" t="s">
+        <v>224</v>
+      </c>
+      <c r="T73" t="s">
+        <v>227</v>
+      </c>
+      <c r="U73" t="s">
+        <v>221</v>
+      </c>
+      <c r="V73" t="s">
+        <v>227</v>
+      </c>
+      <c r="W73" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>330</v>
+      </c>
+      <c r="B74" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" t="s">
+        <v>124</v>
+      </c>
+      <c r="D74" t="s">
+        <v>125</v>
+      </c>
+      <c r="E74" s="60">
+        <v>464</v>
+      </c>
+      <c r="F74" s="60">
+        <v>493</v>
+      </c>
+      <c r="G74" s="60">
+        <v>29</v>
+      </c>
+      <c r="H74" s="51">
+        <v>6.25E-2</v>
+      </c>
+      <c r="I74" s="58">
+        <v>38748</v>
+      </c>
+      <c r="J74" s="58">
+        <v>50990</v>
+      </c>
+      <c r="K74" s="58">
+        <v>44918</v>
+      </c>
+      <c r="L74" s="58">
+        <v>61639</v>
+      </c>
+      <c r="M74" s="60">
+        <v>11</v>
+      </c>
+      <c r="N74" s="60">
+        <v>23</v>
+      </c>
+      <c r="O74" s="60">
+        <v>3</v>
+      </c>
+      <c r="P74" s="60">
+        <v>37</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>223</v>
+      </c>
+      <c r="R74" t="s">
+        <v>216</v>
+      </c>
+      <c r="S74" t="s">
+        <v>224</v>
+      </c>
+      <c r="T74" t="s">
+        <v>227</v>
+      </c>
+      <c r="U74" t="s">
+        <v>221</v>
+      </c>
+      <c r="V74" t="s">
+        <v>221</v>
+      </c>
+      <c r="W74" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>337</v>
+      </c>
+      <c r="B75" t="s">
+        <v>50</v>
+      </c>
+      <c r="C75" t="s">
+        <v>67</v>
+      </c>
+      <c r="D75" t="s">
+        <v>68</v>
+      </c>
+      <c r="E75" s="60">
+        <v>402</v>
+      </c>
+      <c r="F75" s="60">
+        <v>394</v>
+      </c>
+      <c r="G75" s="60">
+        <v>-8</v>
+      </c>
+      <c r="H75" s="51">
+        <v>-1.9900000000000001E-2</v>
+      </c>
+      <c r="I75" s="58">
+        <v>31051</v>
+      </c>
+      <c r="J75" s="58">
+        <v>35316</v>
+      </c>
+      <c r="K75" s="58">
+        <v>31827</v>
+      </c>
+      <c r="L75" s="58">
+        <v>38938</v>
+      </c>
+      <c r="M75" s="60">
+        <v>20</v>
+      </c>
+      <c r="N75" s="60">
+        <v>30</v>
+      </c>
+      <c r="O75" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P75" s="60">
+        <v>49</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>223</v>
+      </c>
+      <c r="R75" t="s">
+        <v>216</v>
+      </c>
+      <c r="S75" t="s">
+        <v>226</v>
+      </c>
+      <c r="T75" t="s">
+        <v>227</v>
+      </c>
+      <c r="U75" t="s">
+        <v>221</v>
+      </c>
+      <c r="V75" t="s">
+        <v>221</v>
+      </c>
+      <c r="W75" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>335</v>
+      </c>
+      <c r="B76" t="s">
+        <v>335</v>
+      </c>
+      <c r="E76" s="60"/>
+      <c r="F76" s="60"/>
+      <c r="G76" s="60"/>
+      <c r="H76" s="51"/>
+      <c r="I76" s="58"/>
+      <c r="J76" s="58"/>
+      <c r="K76" s="58"/>
+      <c r="L76" s="58"/>
+      <c r="M76" s="60"/>
+      <c r="N76" s="60"/>
+      <c r="O76" s="60"/>
+      <c r="P76" s="60"/>
+    </row>
+    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>335</v>
+      </c>
+      <c r="B77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C77" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D77" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E77" s="59">
+        <v>5054</v>
+      </c>
+      <c r="F77" s="59">
+        <v>5107</v>
+      </c>
+      <c r="G77" s="59">
+        <v>53</v>
+      </c>
+      <c r="H77" s="54">
+        <v>1.0487E-2</v>
+      </c>
+      <c r="I77" s="57">
+        <v>28600</v>
+      </c>
+      <c r="J77" s="57">
+        <v>32559</v>
+      </c>
+      <c r="K77" s="57">
+        <v>29220</v>
+      </c>
+      <c r="L77" s="57">
+        <v>34336</v>
+      </c>
+      <c r="M77" s="59">
+        <v>350</v>
+      </c>
+      <c r="N77" s="59">
+        <v>438</v>
+      </c>
+      <c r="O77" s="59">
+        <v>5</v>
+      </c>
+      <c r="P77" s="59">
+        <v>793</v>
+      </c>
+      <c r="Q77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V77" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W77" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>330</v>
+      </c>
+      <c r="B78" t="s">
+        <v>50</v>
+      </c>
+      <c r="C78" t="s">
+        <v>59</v>
+      </c>
+      <c r="D78" t="s">
+        <v>60</v>
+      </c>
+      <c r="E78" s="60">
+        <v>696</v>
+      </c>
+      <c r="F78" s="60">
+        <v>751</v>
+      </c>
+      <c r="G78" s="60">
+        <v>55</v>
+      </c>
+      <c r="H78" s="51">
+        <v>7.902300000000001E-2</v>
+      </c>
+      <c r="I78" s="58">
+        <v>28644</v>
+      </c>
+      <c r="J78" s="58">
+        <v>31776</v>
+      </c>
+      <c r="K78" s="58">
+        <v>29356</v>
+      </c>
+      <c r="L78" s="58">
+        <v>34292</v>
+      </c>
+      <c r="M78" s="60">
+        <v>49</v>
+      </c>
+      <c r="N78" s="60">
+        <v>57</v>
+      </c>
+      <c r="O78" s="60">
+        <v>6</v>
+      </c>
+      <c r="P78" s="60">
+        <v>112</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>237</v>
+      </c>
+      <c r="R78" t="s">
+        <v>216</v>
+      </c>
+      <c r="S78" t="s">
+        <v>226</v>
+      </c>
+      <c r="T78" t="s">
+        <v>221</v>
+      </c>
+      <c r="U78" t="s">
+        <v>221</v>
+      </c>
+      <c r="V78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W78" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>335</v>
+      </c>
+      <c r="B79" t="s">
+        <v>335</v>
+      </c>
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
+      <c r="H79" s="51"/>
+      <c r="I79" s="58"/>
+      <c r="J79" s="58"/>
+      <c r="K79" s="58"/>
+      <c r="L79" s="58"/>
+      <c r="M79" s="60"/>
+      <c r="N79" s="60"/>
+      <c r="O79" s="60"/>
+      <c r="P79" s="60"/>
+    </row>
+    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>213</v>
+      </c>
+      <c r="C80" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="E80" s="59">
+        <v>1323</v>
+      </c>
+      <c r="F80" s="59">
+        <v>1356</v>
+      </c>
+      <c r="G80" s="59">
+        <v>33</v>
+      </c>
+      <c r="H80" s="54">
+        <v>2.4943E-2</v>
+      </c>
+      <c r="I80" s="57">
+        <v>29132</v>
+      </c>
+      <c r="J80" s="57">
+        <v>35146</v>
+      </c>
+      <c r="K80" s="57">
+        <v>32169</v>
+      </c>
+      <c r="L80" s="57">
+        <v>37442</v>
+      </c>
+      <c r="M80" s="59">
+        <v>86</v>
+      </c>
+      <c r="N80" s="59">
+        <v>94</v>
+      </c>
+      <c r="O80" s="59">
+        <v>3</v>
+      </c>
+      <c r="P80" s="59">
+        <v>183</v>
+      </c>
+      <c r="Q80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V80" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W80" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C81" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="26"/>
-[...200 lines deleted...]
-      <c r="F69" s="7"/>
+      <c r="E81" s="60">
+        <v>556</v>
+      </c>
+      <c r="F81" s="60">
+        <v>558</v>
+      </c>
+      <c r="G81" s="60">
+        <v>2</v>
+      </c>
+      <c r="H81" s="51">
+        <v>3.5970000000000004E-3</v>
+      </c>
+      <c r="I81" s="58">
+        <v>29282</v>
+      </c>
+      <c r="J81" s="58">
+        <v>34543</v>
+      </c>
+      <c r="K81" s="58">
+        <v>32169</v>
+      </c>
+      <c r="L81" s="58">
+        <v>36413</v>
+      </c>
+      <c r="M81" s="60">
+        <v>39</v>
+      </c>
+      <c r="N81" s="60">
+        <v>39</v>
+      </c>
+      <c r="O81" s="60">
+        <v>0</v>
+      </c>
+      <c r="P81" s="60">
+        <v>78</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>237</v>
+      </c>
+      <c r="R81" t="s">
+        <v>216</v>
+      </c>
+      <c r="S81" t="s">
+        <v>226</v>
+      </c>
+      <c r="T81" t="s">
+        <v>227</v>
+      </c>
+      <c r="U81" t="s">
+        <v>227</v>
+      </c>
+      <c r="V81" t="s">
+        <v>227</v>
+      </c>
+      <c r="W81" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>330</v>
+      </c>
+      <c r="B82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C82" t="s">
+        <v>71</v>
+      </c>
+      <c r="D82" t="s">
+        <v>72</v>
+      </c>
+      <c r="E82" s="60">
+        <v>254</v>
+      </c>
+      <c r="F82" s="60">
+        <v>267</v>
+      </c>
+      <c r="G82" s="60">
+        <v>13</v>
+      </c>
+      <c r="H82" s="51">
+        <v>5.1181000000000004E-2</v>
+      </c>
+      <c r="I82" s="58">
+        <v>30695</v>
+      </c>
+      <c r="J82" s="58">
+        <v>37643</v>
+      </c>
+      <c r="K82" s="58">
+        <v>36395</v>
+      </c>
+      <c r="L82" s="58">
+        <v>44603</v>
+      </c>
+      <c r="M82" s="60">
+        <v>13</v>
+      </c>
+      <c r="N82" s="60">
+        <v>20</v>
+      </c>
+      <c r="O82" s="60">
+        <v>1</v>
+      </c>
+      <c r="P82" s="60">
+        <v>34</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>237</v>
+      </c>
+      <c r="R82" t="s">
+        <v>216</v>
+      </c>
+      <c r="S82" t="s">
+        <v>226</v>
+      </c>
+      <c r="T82" t="s">
+        <v>227</v>
+      </c>
+      <c r="U82" t="s">
+        <v>227</v>
+      </c>
+      <c r="V82" t="s">
+        <v>221</v>
+      </c>
+      <c r="W82" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>335</v>
+      </c>
+      <c r="E83" s="60"/>
+      <c r="F83" s="60"/>
+      <c r="G83" s="60"/>
+      <c r="H83" s="51"/>
+      <c r="I83" s="58"/>
+      <c r="J83" s="58"/>
+      <c r="K83" s="58"/>
+      <c r="L83" s="58"/>
+      <c r="M83" s="60"/>
+      <c r="N83" s="60"/>
+      <c r="O83" s="60"/>
+      <c r="P83" s="60"/>
+    </row>
+    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>213</v>
+      </c>
+      <c r="C84" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" s="59">
+        <v>1371</v>
+      </c>
+      <c r="F84" s="59">
+        <v>1371</v>
+      </c>
+      <c r="G84" s="59">
+        <v>0</v>
+      </c>
+      <c r="H84" s="54"/>
+      <c r="I84" s="57">
+        <v>28600</v>
+      </c>
+      <c r="J84" s="57">
+        <v>34563</v>
+      </c>
+      <c r="K84" s="57">
+        <v>30412</v>
+      </c>
+      <c r="L84" s="57">
+        <v>36642</v>
+      </c>
+      <c r="M84" s="59">
+        <v>97</v>
+      </c>
+      <c r="N84" s="59">
+        <v>146</v>
+      </c>
+      <c r="O84" s="59">
+        <v>0</v>
+      </c>
+      <c r="P84" s="59">
+        <v>243</v>
+      </c>
+      <c r="Q84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V84" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W84" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>50</v>
+      </c>
+      <c r="C85" t="s">
+        <v>69</v>
+      </c>
+      <c r="D85" t="s">
+        <v>70</v>
+      </c>
+      <c r="E85" s="60">
+        <v>297</v>
+      </c>
+      <c r="F85" s="60">
+        <v>267</v>
+      </c>
+      <c r="G85" s="60">
+        <v>-30</v>
+      </c>
+      <c r="H85" s="51">
+        <v>-0.10101</v>
+      </c>
+      <c r="I85" s="58">
+        <v>28600</v>
+      </c>
+      <c r="J85" s="58">
+        <v>31174</v>
+      </c>
+      <c r="K85" s="58">
+        <v>28600</v>
+      </c>
+      <c r="L85" s="58">
+        <v>34173</v>
+      </c>
+      <c r="M85" s="60">
+        <v>22</v>
+      </c>
+      <c r="N85" s="60">
+        <v>26</v>
+      </c>
+      <c r="O85" s="60">
+        <v>-3</v>
+      </c>
+      <c r="P85" s="60">
+        <v>45</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>223</v>
+      </c>
+      <c r="R85" t="s">
+        <v>216</v>
+      </c>
+      <c r="S85" t="s">
+        <v>226</v>
+      </c>
+      <c r="T85" t="s">
+        <v>227</v>
+      </c>
+      <c r="U85" t="s">
+        <v>221</v>
+      </c>
+      <c r="V85" t="s">
+        <v>227</v>
+      </c>
+      <c r="W85" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>335</v>
+      </c>
+      <c r="B86" t="s">
+        <v>335</v>
+      </c>
+      <c r="E86" s="60"/>
+      <c r="F86" s="60"/>
+      <c r="G86" s="60"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="58"/>
+      <c r="J86" s="58"/>
+      <c r="K86" s="58"/>
+      <c r="L86" s="58"/>
+      <c r="M86" s="60"/>
+      <c r="N86" s="60"/>
+      <c r="O86" s="60"/>
+      <c r="P86" s="60"/>
+    </row>
+    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>335</v>
+      </c>
+      <c r="B87" t="s">
+        <v>213</v>
+      </c>
+      <c r="C87" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E87" s="59">
+        <v>3634</v>
+      </c>
+      <c r="F87" s="59">
+        <v>3605</v>
+      </c>
+      <c r="G87" s="59">
+        <v>-29</v>
+      </c>
+      <c r="H87" s="54">
+        <v>-7.980000000000001E-3</v>
+      </c>
+      <c r="I87" s="57">
+        <v>28600</v>
+      </c>
+      <c r="J87" s="57">
+        <v>39493</v>
+      </c>
+      <c r="K87" s="57">
+        <v>30622</v>
+      </c>
+      <c r="L87" s="57">
+        <v>38472</v>
+      </c>
+      <c r="M87" s="59">
+        <v>230</v>
+      </c>
+      <c r="N87" s="59">
+        <v>263</v>
+      </c>
+      <c r="O87" s="59">
+        <v>-3</v>
+      </c>
+      <c r="P87" s="59">
+        <v>490</v>
+      </c>
+      <c r="Q87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V87" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W87" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>336</v>
+      </c>
+      <c r="B88" t="s">
+        <v>50</v>
+      </c>
+      <c r="C88" t="s">
+        <v>53</v>
+      </c>
+      <c r="D88" t="s">
+        <v>54</v>
+      </c>
+      <c r="E88" s="60">
+        <v>1007</v>
+      </c>
+      <c r="F88" s="60">
+        <v>981</v>
+      </c>
+      <c r="G88" s="60">
+        <v>-26</v>
+      </c>
+      <c r="H88" s="51">
+        <v>-2.5819000000000002E-2</v>
+      </c>
+      <c r="I88" s="58">
+        <v>28600</v>
+      </c>
+      <c r="J88" s="58">
+        <v>30480</v>
+      </c>
+      <c r="K88" s="58">
+        <v>28964</v>
+      </c>
+      <c r="L88" s="58">
+        <v>30542</v>
+      </c>
+      <c r="M88" s="60">
+        <v>97</v>
+      </c>
+      <c r="N88" s="60">
+        <v>93</v>
+      </c>
+      <c r="O88" s="60">
+        <v>-3</v>
+      </c>
+      <c r="P88" s="60">
+        <v>187</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>237</v>
+      </c>
+      <c r="R88" t="s">
+        <v>216</v>
+      </c>
+      <c r="S88" t="s">
+        <v>226</v>
+      </c>
+      <c r="T88" t="s">
+        <v>227</v>
+      </c>
+      <c r="U88" t="s">
+        <v>227</v>
+      </c>
+      <c r="V88" t="s">
+        <v>227</v>
+      </c>
+      <c r="W88" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89" t="s">
+        <v>55</v>
+      </c>
+      <c r="D89" t="s">
+        <v>56</v>
+      </c>
+      <c r="E89" s="60">
+        <v>1185</v>
+      </c>
+      <c r="F89" s="60">
+        <v>1207</v>
+      </c>
+      <c r="G89" s="60">
+        <v>22</v>
+      </c>
+      <c r="H89" s="51">
+        <v>1.8565000000000002E-2</v>
+      </c>
+      <c r="I89" s="58">
+        <v>28600</v>
+      </c>
+      <c r="J89" s="58">
+        <v>34873</v>
+      </c>
+      <c r="K89" s="58">
+        <v>30458</v>
+      </c>
+      <c r="L89" s="58">
+        <v>36690</v>
+      </c>
+      <c r="M89" s="60">
+        <v>80</v>
+      </c>
+      <c r="N89" s="60">
+        <v>90</v>
+      </c>
+      <c r="O89" s="60">
+        <v>2</v>
+      </c>
+      <c r="P89" s="60">
+        <v>172</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>237</v>
+      </c>
+      <c r="R89" t="s">
+        <v>216</v>
+      </c>
+      <c r="S89" t="s">
+        <v>226</v>
+      </c>
+      <c r="T89" t="s">
+        <v>227</v>
+      </c>
+      <c r="U89" t="s">
+        <v>221</v>
+      </c>
+      <c r="V89" t="s">
+        <v>221</v>
+      </c>
+      <c r="W89" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>335</v>
+      </c>
+      <c r="B90" t="s">
+        <v>335</v>
+      </c>
+      <c r="E90" s="60"/>
+      <c r="F90" s="60"/>
+      <c r="G90" s="60"/>
+      <c r="H90" s="51"/>
+      <c r="I90" s="58"/>
+      <c r="J90" s="58"/>
+      <c r="K90" s="58"/>
+      <c r="L90" s="58"/>
+      <c r="M90" s="60"/>
+      <c r="N90" s="60"/>
+      <c r="O90" s="60"/>
+      <c r="P90" s="60"/>
+    </row>
+    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B91" t="s">
+        <v>213</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" s="59">
+        <v>8391</v>
+      </c>
+      <c r="F91" s="59">
+        <v>8115</v>
+      </c>
+      <c r="G91" s="59">
+        <v>-276</v>
+      </c>
+      <c r="H91" s="54">
+        <v>-3.2892000000000005E-2</v>
+      </c>
+      <c r="I91" s="57">
+        <v>33856</v>
+      </c>
+      <c r="J91" s="57">
+        <v>42541</v>
+      </c>
+      <c r="K91" s="57">
+        <v>38557</v>
+      </c>
+      <c r="L91" s="57">
+        <v>47382</v>
+      </c>
+      <c r="M91" s="59">
+        <v>433</v>
+      </c>
+      <c r="N91" s="59">
+        <v>462</v>
+      </c>
+      <c r="O91" s="59">
+        <v>-28</v>
+      </c>
+      <c r="P91" s="59">
+        <v>867</v>
+      </c>
+      <c r="Q91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V91" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W91" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>330</v>
+      </c>
+      <c r="B92" t="s">
+        <v>91</v>
+      </c>
+      <c r="C92" t="s">
+        <v>114</v>
+      </c>
+      <c r="D92" t="s">
+        <v>115</v>
+      </c>
+      <c r="E92" s="60">
+        <v>530</v>
+      </c>
+      <c r="F92" s="60">
+        <v>528</v>
+      </c>
+      <c r="G92" s="60">
+        <v>-2</v>
+      </c>
+      <c r="H92" s="51">
+        <v>-3.774E-3</v>
+      </c>
+      <c r="I92" s="58">
+        <v>43833</v>
+      </c>
+      <c r="J92" s="58">
+        <v>56109</v>
+      </c>
+      <c r="K92" s="58">
+        <v>49549</v>
+      </c>
+      <c r="L92" s="58">
+        <v>64998</v>
+      </c>
+      <c r="M92" s="60">
+        <v>21</v>
+      </c>
+      <c r="N92" s="60">
+        <v>28</v>
+      </c>
+      <c r="O92" s="60">
+        <v>0</v>
+      </c>
+      <c r="P92" s="60">
+        <v>49</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>223</v>
+      </c>
+      <c r="R92" t="s">
+        <v>219</v>
+      </c>
+      <c r="S92" t="s">
+        <v>216</v>
+      </c>
+      <c r="T92" t="s">
+        <v>221</v>
+      </c>
+      <c r="U92" t="s">
+        <v>221</v>
+      </c>
+      <c r="V92" t="s">
+        <v>221</v>
+      </c>
+      <c r="W92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>336</v>
+      </c>
+      <c r="B93" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" t="s">
+        <v>128</v>
+      </c>
+      <c r="D93" t="s">
+        <v>129</v>
+      </c>
+      <c r="E93" s="60">
+        <v>308</v>
+      </c>
+      <c r="F93" s="60">
+        <v>316</v>
+      </c>
+      <c r="G93" s="60">
+        <v>8</v>
+      </c>
+      <c r="H93" s="51">
+        <v>2.5974000000000001E-2</v>
+      </c>
+      <c r="I93" s="58">
+        <v>36960</v>
+      </c>
+      <c r="J93" s="58">
+        <v>41987</v>
+      </c>
+      <c r="K93" s="58">
+        <v>43107</v>
+      </c>
+      <c r="L93" s="58">
+        <v>43920</v>
+      </c>
+      <c r="M93" s="60">
+        <v>14</v>
+      </c>
+      <c r="N93" s="60">
+        <v>17</v>
+      </c>
+      <c r="O93" s="60">
+        <v>1</v>
+      </c>
+      <c r="P93" s="60">
+        <v>32</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>223</v>
+      </c>
+      <c r="R93" t="s">
+        <v>216</v>
+      </c>
+      <c r="S93" t="s">
+        <v>224</v>
+      </c>
+      <c r="T93" t="s">
+        <v>221</v>
+      </c>
+      <c r="U93" t="s">
+        <v>221</v>
+      </c>
+      <c r="V93" t="s">
+        <v>221</v>
+      </c>
+      <c r="W93" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>330</v>
+      </c>
+      <c r="B94" t="s">
+        <v>91</v>
+      </c>
+      <c r="C94" t="s">
+        <v>96</v>
+      </c>
+      <c r="D94" t="s">
+        <v>97</v>
+      </c>
+      <c r="E94" s="60">
+        <v>865</v>
+      </c>
+      <c r="F94" s="60">
+        <v>866</v>
+      </c>
+      <c r="G94" s="60">
+        <v>1</v>
+      </c>
+      <c r="H94" s="51">
+        <v>1.1559999999999999E-3</v>
+      </c>
+      <c r="I94" s="58">
+        <v>37332</v>
+      </c>
+      <c r="J94" s="58">
+        <v>44045</v>
+      </c>
+      <c r="K94" s="58">
+        <v>42306</v>
+      </c>
+      <c r="L94" s="58">
+        <v>47845</v>
+      </c>
+      <c r="M94" s="60">
+        <v>56</v>
+      </c>
+      <c r="N94" s="60">
+        <v>44</v>
+      </c>
+      <c r="O94" s="60">
+        <v>0</v>
+      </c>
+      <c r="P94" s="60">
+        <v>100</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>231</v>
+      </c>
+      <c r="R94" t="s">
+        <v>216</v>
+      </c>
+      <c r="S94" t="s">
+        <v>224</v>
+      </c>
+      <c r="T94" t="s">
+        <v>221</v>
+      </c>
+      <c r="U94" t="s">
+        <v>221</v>
+      </c>
+      <c r="V94" t="s">
+        <v>221</v>
+      </c>
+      <c r="W94" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>338</v>
+      </c>
+      <c r="B95" t="s">
+        <v>50</v>
+      </c>
+      <c r="C95" t="s">
+        <v>75</v>
+      </c>
+      <c r="D95" t="s">
+        <v>76</v>
+      </c>
+      <c r="E95" s="60">
+        <v>273</v>
+      </c>
+      <c r="F95" s="60">
+        <v>246</v>
+      </c>
+      <c r="G95" s="60">
+        <v>-27</v>
+      </c>
+      <c r="H95" s="51">
+        <v>-9.8901000000000003E-2</v>
+      </c>
+      <c r="I95" s="58">
+        <v>30581</v>
+      </c>
+      <c r="J95" s="58">
+        <v>34611</v>
+      </c>
+      <c r="K95" s="58">
+        <v>34692</v>
+      </c>
+      <c r="L95" s="58">
+        <v>36324</v>
+      </c>
+      <c r="M95" s="60">
+        <v>13</v>
+      </c>
+      <c r="N95" s="60">
+        <v>14</v>
+      </c>
+      <c r="O95" s="60">
+        <v>-3</v>
+      </c>
+      <c r="P95" s="60">
+        <v>24</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>223</v>
+      </c>
+      <c r="R95" t="s">
+        <v>216</v>
+      </c>
+      <c r="S95" t="s">
+        <v>226</v>
+      </c>
+      <c r="T95" t="s">
+        <v>227</v>
+      </c>
+      <c r="U95" t="s">
+        <v>221</v>
+      </c>
+      <c r="V95" t="s">
+        <v>221</v>
+      </c>
+      <c r="W95" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>330</v>
+      </c>
+      <c r="B96" t="s">
+        <v>91</v>
+      </c>
+      <c r="C96" t="s">
+        <v>181</v>
+      </c>
+      <c r="D96" t="s">
+        <v>182</v>
+      </c>
+      <c r="E96" s="60">
+        <v>219</v>
+      </c>
+      <c r="F96" s="60">
+        <v>243</v>
+      </c>
+      <c r="G96" s="60">
+        <v>24</v>
+      </c>
+      <c r="H96" s="51">
+        <v>0.10958899999999999</v>
+      </c>
+      <c r="I96" s="58">
+        <v>36805</v>
+      </c>
+      <c r="J96" s="58">
+        <v>43199</v>
+      </c>
+      <c r="K96" s="58">
+        <v>40206</v>
+      </c>
+      <c r="L96" s="58">
+        <v>46301</v>
+      </c>
+      <c r="M96" s="60">
+        <v>11</v>
+      </c>
+      <c r="N96" s="60">
+        <v>12</v>
+      </c>
+      <c r="O96" s="60">
+        <v>2</v>
+      </c>
+      <c r="P96" s="60">
+        <v>25</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>223</v>
+      </c>
+      <c r="R96" t="s">
+        <v>216</v>
+      </c>
+      <c r="S96" t="s">
+        <v>230</v>
+      </c>
+      <c r="T96" t="s">
+        <v>227</v>
+      </c>
+      <c r="U96" t="s">
+        <v>221</v>
+      </c>
+      <c r="V96" t="s">
+        <v>221</v>
+      </c>
+      <c r="W96" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>336</v>
+      </c>
+      <c r="B97" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" t="s">
+        <v>61</v>
+      </c>
+      <c r="D97" t="s">
+        <v>62</v>
+      </c>
+      <c r="E97" s="60">
+        <v>683</v>
+      </c>
+      <c r="F97" s="60">
+        <v>626</v>
+      </c>
+      <c r="G97" s="60">
+        <v>-57</v>
+      </c>
+      <c r="H97" s="51">
+        <v>-8.3455000000000001E-2</v>
+      </c>
+      <c r="I97" s="58">
+        <v>31665</v>
+      </c>
+      <c r="J97" s="58">
+        <v>40906</v>
+      </c>
+      <c r="K97" s="58">
+        <v>36354</v>
+      </c>
+      <c r="L97" s="58">
+        <v>45137</v>
+      </c>
+      <c r="M97" s="60">
+        <v>37</v>
+      </c>
+      <c r="N97" s="60">
+        <v>48</v>
+      </c>
+      <c r="O97" s="60">
+        <v>-6</v>
+      </c>
+      <c r="P97" s="60">
+        <v>79</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>223</v>
+      </c>
+      <c r="R97" t="s">
+        <v>216</v>
+      </c>
+      <c r="S97" t="s">
+        <v>226</v>
+      </c>
+      <c r="T97" t="s">
+        <v>221</v>
+      </c>
+      <c r="U97" t="s">
+        <v>221</v>
+      </c>
+      <c r="V97" t="s">
+        <v>221</v>
+      </c>
+      <c r="W97" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>337</v>
+      </c>
+      <c r="B98" t="s">
+        <v>91</v>
+      </c>
+      <c r="C98" t="s">
+        <v>255</v>
+      </c>
+      <c r="D98" t="s">
+        <v>256</v>
+      </c>
+      <c r="E98" s="60">
+        <v>99</v>
+      </c>
+      <c r="F98" s="60">
+        <v>99</v>
+      </c>
+      <c r="G98" s="60">
+        <v>0</v>
+      </c>
+      <c r="H98" s="51"/>
+      <c r="I98" s="58">
+        <v>37342</v>
+      </c>
+      <c r="J98" s="58">
+        <v>45153</v>
+      </c>
+      <c r="K98" s="58">
+        <v>42822</v>
+      </c>
+      <c r="L98" s="58">
+        <v>47528</v>
+      </c>
+      <c r="M98" s="60">
+        <v>3</v>
+      </c>
+      <c r="N98" s="60">
+        <v>5</v>
+      </c>
+      <c r="O98" s="60">
+        <v>0</v>
+      </c>
+      <c r="P98" s="60">
+        <v>8</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>223</v>
+      </c>
+      <c r="R98" t="s">
+        <v>216</v>
+      </c>
+      <c r="S98" t="s">
+        <v>226</v>
+      </c>
+      <c r="T98" t="s">
+        <v>227</v>
+      </c>
+      <c r="U98" t="s">
+        <v>221</v>
+      </c>
+      <c r="V98" t="s">
+        <v>221</v>
+      </c>
+      <c r="W98" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>336</v>
+      </c>
+      <c r="B99" t="s">
+        <v>50</v>
+      </c>
+      <c r="C99" t="s">
+        <v>63</v>
+      </c>
+      <c r="D99" t="s">
+        <v>64</v>
+      </c>
+      <c r="E99" s="60">
+        <v>554</v>
+      </c>
+      <c r="F99" s="60">
+        <v>552</v>
+      </c>
+      <c r="G99" s="60">
+        <v>-2</v>
+      </c>
+      <c r="H99" s="51">
+        <v>-3.6099999999999999E-3</v>
+      </c>
+      <c r="I99" s="58">
+        <v>30322</v>
+      </c>
+      <c r="J99" s="58">
+        <v>34422</v>
+      </c>
+      <c r="K99" s="58">
+        <v>33573</v>
+      </c>
+      <c r="L99" s="58">
+        <v>36644</v>
+      </c>
+      <c r="M99" s="60">
+        <v>34</v>
+      </c>
+      <c r="N99" s="60">
+        <v>37</v>
+      </c>
+      <c r="O99" s="60">
+        <v>0</v>
+      </c>
+      <c r="P99" s="60">
+        <v>71</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>223</v>
+      </c>
+      <c r="R99" t="s">
+        <v>216</v>
+      </c>
+      <c r="S99" t="s">
+        <v>226</v>
+      </c>
+      <c r="T99" t="s">
+        <v>227</v>
+      </c>
+      <c r="U99" t="s">
+        <v>221</v>
+      </c>
+      <c r="V99" t="s">
+        <v>221</v>
+      </c>
+      <c r="W99" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>336</v>
+      </c>
+      <c r="B100" t="s">
+        <v>50</v>
+      </c>
+      <c r="C100" t="s">
+        <v>185</v>
+      </c>
+      <c r="D100" t="s">
+        <v>186</v>
+      </c>
+      <c r="E100" s="60">
+        <v>40</v>
+      </c>
+      <c r="F100" s="60">
+        <v>44</v>
+      </c>
+      <c r="G100" s="60">
+        <v>4</v>
+      </c>
+      <c r="H100" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="I100" s="58">
+        <v>43014</v>
+      </c>
+      <c r="J100" s="58">
+        <v>50178</v>
+      </c>
+      <c r="K100" s="58">
+        <v>48346</v>
+      </c>
+      <c r="L100" s="58">
+        <v>56618</v>
+      </c>
+      <c r="M100" s="60">
+        <v>2</v>
+      </c>
+      <c r="N100" s="60">
+        <v>2</v>
+      </c>
+      <c r="O100" s="60">
+        <v>0</v>
+      </c>
+      <c r="P100" s="60">
+        <v>4</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>223</v>
+      </c>
+      <c r="R100" t="s">
+        <v>216</v>
+      </c>
+      <c r="S100" t="s">
+        <v>226</v>
+      </c>
+      <c r="T100" t="s">
+        <v>227</v>
+      </c>
+      <c r="U100" t="s">
+        <v>221</v>
+      </c>
+      <c r="V100" t="s">
+        <v>221</v>
+      </c>
+      <c r="W100" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>336</v>
+      </c>
+      <c r="B101" t="s">
+        <v>50</v>
+      </c>
+      <c r="C101" t="s">
+        <v>175</v>
+      </c>
+      <c r="D101" t="s">
+        <v>176</v>
+      </c>
+      <c r="E101" s="60">
+        <v>94</v>
+      </c>
+      <c r="F101" s="60">
+        <v>84</v>
+      </c>
+      <c r="G101" s="60">
+        <v>-10</v>
+      </c>
+      <c r="H101" s="51">
+        <v>-0.10638299999999999</v>
+      </c>
+      <c r="I101" s="58">
+        <v>42598</v>
+      </c>
+      <c r="J101" s="58">
+        <v>57074</v>
+      </c>
+      <c r="K101" s="58">
+        <v>58469</v>
+      </c>
+      <c r="L101" s="58">
+        <v>70886</v>
+      </c>
+      <c r="M101" s="60">
+        <v>4</v>
+      </c>
+      <c r="N101" s="60">
+        <v>3</v>
+      </c>
+      <c r="O101" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P101" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>237</v>
+      </c>
+      <c r="R101" t="s">
+        <v>216</v>
+      </c>
+      <c r="S101" t="s">
+        <v>226</v>
+      </c>
+      <c r="T101" t="s">
+        <v>227</v>
+      </c>
+      <c r="U101" t="s">
+        <v>221</v>
+      </c>
+      <c r="V101" t="s">
+        <v>221</v>
+      </c>
+      <c r="W101" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>336</v>
+      </c>
+      <c r="B102" t="s">
+        <v>50</v>
+      </c>
+      <c r="C102" t="s">
+        <v>87</v>
+      </c>
+      <c r="D102" t="s">
+        <v>88</v>
+      </c>
+      <c r="E102" s="60">
+        <v>211</v>
+      </c>
+      <c r="F102" s="60">
+        <v>187</v>
+      </c>
+      <c r="G102" s="60">
+        <v>-24</v>
+      </c>
+      <c r="H102" s="51">
+        <v>-0.113744</v>
+      </c>
+      <c r="I102" s="58">
+        <v>42390</v>
+      </c>
+      <c r="J102" s="58">
+        <v>58227</v>
+      </c>
+      <c r="K102" s="58">
+        <v>55931</v>
+      </c>
+      <c r="L102" s="58">
+        <v>68370</v>
+      </c>
+      <c r="M102" s="60">
+        <v>7</v>
+      </c>
+      <c r="N102" s="60">
+        <v>7</v>
+      </c>
+      <c r="O102" s="60">
+        <v>-2</v>
+      </c>
+      <c r="P102" s="60">
+        <v>12</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>237</v>
+      </c>
+      <c r="R102" t="s">
+        <v>216</v>
+      </c>
+      <c r="S102" t="s">
+        <v>226</v>
+      </c>
+      <c r="T102" t="s">
+        <v>227</v>
+      </c>
+      <c r="U102" t="s">
+        <v>221</v>
+      </c>
+      <c r="V102" t="s">
+        <v>221</v>
+      </c>
+      <c r="W102" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C103" t="s">
+        <v>259</v>
+      </c>
+      <c r="D103" t="s">
+        <v>260</v>
+      </c>
+      <c r="E103" s="60">
+        <v>59</v>
+      </c>
+      <c r="F103" s="60">
+        <v>59</v>
+      </c>
+      <c r="G103" s="60">
+        <v>0</v>
+      </c>
+      <c r="H103" s="51" t="s">
+        <v>335</v>
+      </c>
+      <c r="I103" s="58">
+        <v>38021</v>
+      </c>
+      <c r="J103" s="58">
+        <v>50664</v>
+      </c>
+      <c r="K103" s="58">
+        <v>48721</v>
+      </c>
+      <c r="L103" s="58">
+        <v>60147</v>
+      </c>
+      <c r="M103" s="60">
+        <v>2</v>
+      </c>
+      <c r="N103" s="60">
+        <v>3</v>
+      </c>
+      <c r="O103" s="60">
+        <v>0</v>
+      </c>
+      <c r="P103" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>223</v>
+      </c>
+      <c r="R103" t="s">
+        <v>216</v>
+      </c>
+      <c r="S103" t="s">
+        <v>224</v>
+      </c>
+      <c r="T103" t="s">
+        <v>221</v>
+      </c>
+      <c r="U103" t="s">
+        <v>221</v>
+      </c>
+      <c r="V103" t="s">
+        <v>221</v>
+      </c>
+      <c r="W103" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>337</v>
+      </c>
+      <c r="B104" t="s">
+        <v>50</v>
+      </c>
+      <c r="C104" t="s">
+        <v>89</v>
+      </c>
+      <c r="D104" t="s">
+        <v>90</v>
+      </c>
+      <c r="E104" s="60">
+        <v>138</v>
+      </c>
+      <c r="F104" s="60">
+        <v>125</v>
+      </c>
+      <c r="G104" s="60">
+        <v>-13</v>
+      </c>
+      <c r="H104" s="51">
+        <v>-9.4202999999999995E-2</v>
+      </c>
+      <c r="I104" s="58">
+        <v>34216</v>
+      </c>
+      <c r="J104" s="58">
+        <v>41336</v>
+      </c>
+      <c r="K104" s="58">
+        <v>39243</v>
+      </c>
+      <c r="L104" s="58">
+        <v>46696</v>
+      </c>
+      <c r="M104" s="60">
+        <v>5</v>
+      </c>
+      <c r="N104" s="60">
+        <v>7</v>
+      </c>
+      <c r="O104" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P104" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>223</v>
+      </c>
+      <c r="R104" t="s">
+        <v>216</v>
+      </c>
+      <c r="S104" t="s">
+        <v>226</v>
+      </c>
+      <c r="T104" t="s">
+        <v>227</v>
+      </c>
+      <c r="U104" t="s">
+        <v>221</v>
+      </c>
+      <c r="V104" t="s">
+        <v>221</v>
+      </c>
+      <c r="W104" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" t="s">
+        <v>91</v>
+      </c>
+      <c r="C105" t="s">
+        <v>261</v>
+      </c>
+      <c r="D105" t="s">
+        <v>262</v>
+      </c>
+      <c r="E105" s="60">
+        <v>205</v>
+      </c>
+      <c r="F105" s="60">
+        <v>202</v>
+      </c>
+      <c r="G105" s="60">
+        <v>-3</v>
+      </c>
+      <c r="H105" s="51">
+        <v>-1.4634000000000001E-2</v>
+      </c>
+      <c r="I105" s="58">
+        <v>33856</v>
+      </c>
+      <c r="J105" s="58">
+        <v>38350</v>
+      </c>
+      <c r="K105" s="58">
+        <v>36399</v>
+      </c>
+      <c r="L105" s="58">
+        <v>41389</v>
+      </c>
+      <c r="M105" s="60">
+        <v>9</v>
+      </c>
+      <c r="N105" s="60">
+        <v>10</v>
+      </c>
+      <c r="O105" s="60">
+        <v>0</v>
+      </c>
+      <c r="P105" s="60">
+        <v>19</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>223</v>
+      </c>
+      <c r="R105" t="s">
+        <v>216</v>
+      </c>
+      <c r="S105" t="s">
+        <v>224</v>
+      </c>
+      <c r="T105" t="s">
+        <v>227</v>
+      </c>
+      <c r="U105" t="s">
+        <v>217</v>
+      </c>
+      <c r="V105" t="s">
+        <v>221</v>
+      </c>
+      <c r="W105" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>330</v>
+      </c>
+      <c r="B106" t="s">
+        <v>50</v>
+      </c>
+      <c r="C106" t="s">
+        <v>65</v>
+      </c>
+      <c r="D106" t="s">
+        <v>66</v>
+      </c>
+      <c r="E106" s="60">
+        <v>662</v>
+      </c>
+      <c r="F106" s="60">
+        <v>654</v>
+      </c>
+      <c r="G106" s="60">
+        <v>-8</v>
+      </c>
+      <c r="H106" s="51">
+        <v>-1.2084999999999999E-2</v>
+      </c>
+      <c r="I106" s="58">
+        <v>32080</v>
+      </c>
+      <c r="J106" s="58">
+        <v>38884</v>
+      </c>
+      <c r="K106" s="58">
+        <v>36754</v>
+      </c>
+      <c r="L106" s="58">
+        <v>43274</v>
+      </c>
+      <c r="M106" s="60">
+        <v>37</v>
+      </c>
+      <c r="N106" s="60">
+        <v>33</v>
+      </c>
+      <c r="O106" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P106" s="60">
+        <v>69</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>223</v>
+      </c>
+      <c r="R106" t="s">
+        <v>216</v>
+      </c>
+      <c r="S106" t="s">
+        <v>226</v>
+      </c>
+      <c r="T106" t="s">
+        <v>227</v>
+      </c>
+      <c r="U106" t="s">
+        <v>221</v>
+      </c>
+      <c r="V106" t="s">
+        <v>221</v>
+      </c>
+      <c r="W106" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>330</v>
+      </c>
+      <c r="B107" t="s">
+        <v>50</v>
+      </c>
+      <c r="C107" t="s">
+        <v>51</v>
+      </c>
+      <c r="D107" t="s">
+        <v>52</v>
+      </c>
+      <c r="E107" s="60">
+        <v>1921</v>
+      </c>
+      <c r="F107" s="60">
+        <v>1725</v>
+      </c>
+      <c r="G107" s="60">
+        <v>-196</v>
+      </c>
+      <c r="H107" s="51">
+        <v>-0.10203</v>
+      </c>
+      <c r="I107" s="58">
+        <v>32131</v>
+      </c>
+      <c r="J107" s="58">
+        <v>41902</v>
+      </c>
+      <c r="K107" s="58">
+        <v>38560</v>
+      </c>
+      <c r="L107" s="58">
+        <v>48202</v>
+      </c>
+      <c r="M107" s="60">
+        <v>107</v>
+      </c>
+      <c r="N107" s="60">
+        <v>107</v>
+      </c>
+      <c r="O107" s="60">
+        <v>-20</v>
+      </c>
+      <c r="P107" s="60">
+        <v>194</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>223</v>
+      </c>
+      <c r="R107" t="s">
+        <v>216</v>
+      </c>
+      <c r="S107" t="s">
+        <v>226</v>
+      </c>
+      <c r="T107" t="s">
+        <v>227</v>
+      </c>
+      <c r="U107" t="s">
+        <v>221</v>
+      </c>
+      <c r="V107" t="s">
+        <v>221</v>
+      </c>
+      <c r="W107" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
+        <v>50</v>
+      </c>
+      <c r="C108" t="s">
+        <v>263</v>
+      </c>
+      <c r="D108" t="s">
+        <v>264</v>
+      </c>
+      <c r="E108" s="60">
+        <v>77</v>
+      </c>
+      <c r="F108" s="60">
+        <v>74</v>
+      </c>
+      <c r="G108" s="60">
+        <v>-3</v>
+      </c>
+      <c r="H108" s="51">
+        <v>-3.8961000000000003E-2</v>
+      </c>
+      <c r="I108" s="58">
+        <v>36088</v>
+      </c>
+      <c r="J108" s="58">
+        <v>44031</v>
+      </c>
+      <c r="K108" s="58">
+        <v>41662</v>
+      </c>
+      <c r="L108" s="58">
+        <v>54954</v>
+      </c>
+      <c r="M108" s="60">
+        <v>3</v>
+      </c>
+      <c r="N108" s="60">
+        <v>4</v>
+      </c>
+      <c r="O108" s="60">
+        <v>0</v>
+      </c>
+      <c r="P108" s="60">
+        <v>7</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>223</v>
+      </c>
+      <c r="R108" t="s">
+        <v>216</v>
+      </c>
+      <c r="S108" t="s">
+        <v>226</v>
+      </c>
+      <c r="T108" t="s">
+        <v>221</v>
+      </c>
+      <c r="U108" t="s">
+        <v>227</v>
+      </c>
+      <c r="V108" t="s">
+        <v>221</v>
+      </c>
+      <c r="W108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>335</v>
+      </c>
+      <c r="B109" t="s">
+        <v>335</v>
+      </c>
+      <c r="E109" s="60"/>
+      <c r="F109" s="60"/>
+      <c r="G109" s="60"/>
+      <c r="H109" s="51"/>
+      <c r="I109" s="58"/>
+      <c r="J109" s="58"/>
+      <c r="K109" s="58"/>
+      <c r="L109" s="58"/>
+      <c r="M109" s="60"/>
+      <c r="N109" s="60"/>
+      <c r="O109" s="60"/>
+      <c r="P109" s="60"/>
+    </row>
+    <row r="110" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" t="s">
+        <v>213</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E110" s="59"/>
+      <c r="F110" s="59"/>
+      <c r="G110" s="59"/>
+      <c r="H110" s="54" t="s">
+        <v>335</v>
+      </c>
+      <c r="I110" s="57"/>
+      <c r="J110" s="57"/>
+      <c r="K110" s="57"/>
+      <c r="L110" s="57"/>
+      <c r="M110" s="59"/>
+      <c r="N110" s="59"/>
+      <c r="O110" s="59"/>
+      <c r="P110" s="59"/>
+      <c r="Q110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V110" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W110" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" t="s">
+        <v>91</v>
+      </c>
+      <c r="C111" t="s">
+        <v>183</v>
+      </c>
+      <c r="D111" t="s">
+        <v>184</v>
+      </c>
+      <c r="E111" s="60">
+        <v>37</v>
+      </c>
+      <c r="F111" s="60">
+        <v>41</v>
+      </c>
+      <c r="G111" s="60">
+        <v>4</v>
+      </c>
+      <c r="H111" s="51">
+        <v>0.10810800000000001</v>
+      </c>
+      <c r="I111" s="58"/>
+      <c r="J111" s="58"/>
+      <c r="K111" s="58"/>
+      <c r="L111" s="58"/>
+      <c r="M111" s="60">
+        <v>2</v>
+      </c>
+      <c r="N111" s="60">
+        <v>3</v>
+      </c>
+      <c r="O111" s="60">
+        <v>0</v>
+      </c>
+      <c r="P111" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>223</v>
+      </c>
+      <c r="R111" t="s">
+        <v>219</v>
+      </c>
+      <c r="S111" t="s">
+        <v>216</v>
+      </c>
+      <c r="T111" t="s">
+        <v>221</v>
+      </c>
+      <c r="U111" t="s">
+        <v>217</v>
+      </c>
+      <c r="V111" t="s">
+        <v>217</v>
+      </c>
+      <c r="W111" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>338</v>
+      </c>
+      <c r="B112" t="s">
+        <v>50</v>
+      </c>
+      <c r="C112" t="s">
+        <v>79</v>
+      </c>
+      <c r="D112" t="s">
+        <v>80</v>
+      </c>
+      <c r="E112" s="60">
+        <v>130</v>
+      </c>
+      <c r="F112" s="60">
+        <v>126</v>
+      </c>
+      <c r="G112" s="60">
+        <v>-4</v>
+      </c>
+      <c r="H112" s="51">
+        <v>-3.0769000000000001E-2</v>
+      </c>
+      <c r="I112" s="58"/>
+      <c r="J112" s="58"/>
+      <c r="K112" s="58"/>
+      <c r="L112" s="58"/>
+      <c r="M112" s="60">
+        <v>9</v>
+      </c>
+      <c r="N112" s="60">
+        <v>10</v>
+      </c>
+      <c r="O112" s="60">
+        <v>0</v>
+      </c>
+      <c r="P112" s="60">
+        <v>19</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>237</v>
+      </c>
+      <c r="R112" t="s">
+        <v>216</v>
+      </c>
+      <c r="S112" t="s">
+        <v>226</v>
+      </c>
+      <c r="T112" t="s">
+        <v>227</v>
+      </c>
+      <c r="U112" t="s">
+        <v>227</v>
+      </c>
+      <c r="V112" t="s">
+        <v>227</v>
+      </c>
+      <c r="W112" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>335</v>
+      </c>
+      <c r="B113" t="s">
+        <v>335</v>
+      </c>
+      <c r="E113" s="60"/>
+      <c r="F113" s="60"/>
+      <c r="G113" s="60"/>
+      <c r="H113" s="51"/>
+      <c r="I113" s="58"/>
+      <c r="J113" s="58"/>
+      <c r="K113" s="58"/>
+      <c r="L113" s="58"/>
+      <c r="M113" s="60"/>
+      <c r="N113" s="60"/>
+      <c r="O113" s="60"/>
+      <c r="P113" s="60"/>
+    </row>
+    <row r="114" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>335</v>
+      </c>
+      <c r="B114" t="s">
+        <v>213</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E114" s="59">
+        <v>2591</v>
+      </c>
+      <c r="F114" s="59">
+        <v>2668</v>
+      </c>
+      <c r="G114" s="59">
+        <v>77</v>
+      </c>
+      <c r="H114" s="54">
+        <v>2.9718000000000001E-2</v>
+      </c>
+      <c r="I114" s="57">
+        <v>40955</v>
+      </c>
+      <c r="J114" s="57">
+        <v>56200</v>
+      </c>
+      <c r="K114" s="57">
+        <v>48776</v>
+      </c>
+      <c r="L114" s="57">
+        <v>63566</v>
+      </c>
+      <c r="M114" s="59">
+        <v>85</v>
+      </c>
+      <c r="N114" s="59">
+        <v>126</v>
+      </c>
+      <c r="O114" s="59">
+        <v>8</v>
+      </c>
+      <c r="P114" s="59">
+        <v>219</v>
+      </c>
+      <c r="Q114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V114" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W114" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>330</v>
+      </c>
+      <c r="B115" t="s">
+        <v>91</v>
+      </c>
+      <c r="C115" t="s">
+        <v>265</v>
+      </c>
+      <c r="D115" t="s">
+        <v>266</v>
+      </c>
+      <c r="E115" s="60">
+        <v>152</v>
+      </c>
+      <c r="F115" s="60">
+        <v>153</v>
+      </c>
+      <c r="G115" s="60">
+        <v>1</v>
+      </c>
+      <c r="H115" s="51">
+        <v>6.5790000000000006E-3</v>
+      </c>
+      <c r="I115" s="58"/>
+      <c r="J115" s="58"/>
+      <c r="K115" s="58"/>
+      <c r="L115" s="58"/>
+      <c r="M115" s="60">
+        <v>5</v>
+      </c>
+      <c r="N115" s="60">
+        <v>6</v>
+      </c>
+      <c r="O115" s="60">
+        <v>0</v>
+      </c>
+      <c r="P115" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>223</v>
+      </c>
+      <c r="R115" t="s">
+        <v>215</v>
+      </c>
+      <c r="S115" t="s">
+        <v>216</v>
+      </c>
+      <c r="T115" t="s">
+        <v>221</v>
+      </c>
+      <c r="U115" t="s">
+        <v>217</v>
+      </c>
+      <c r="V115" t="s">
+        <v>221</v>
+      </c>
+      <c r="W115" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>336</v>
+      </c>
+      <c r="B116" t="s">
+        <v>91</v>
+      </c>
+      <c r="C116" t="s">
+        <v>126</v>
+      </c>
+      <c r="D116" t="s">
+        <v>127</v>
+      </c>
+      <c r="E116" s="60">
+        <v>484</v>
+      </c>
+      <c r="F116" s="60">
+        <v>478</v>
+      </c>
+      <c r="G116" s="60">
+        <v>-6</v>
+      </c>
+      <c r="H116" s="51">
+        <v>-1.2397E-2</v>
+      </c>
+      <c r="I116" s="58">
+        <v>38381</v>
+      </c>
+      <c r="J116" s="58">
+        <v>55124</v>
+      </c>
+      <c r="K116" s="58">
+        <v>45687</v>
+      </c>
+      <c r="L116" s="58">
+        <v>62937</v>
+      </c>
+      <c r="M116" s="60">
+        <v>14</v>
+      </c>
+      <c r="N116" s="60">
+        <v>21</v>
+      </c>
+      <c r="O116" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P116" s="60">
+        <v>34</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>223</v>
+      </c>
+      <c r="R116" t="s">
+        <v>216</v>
+      </c>
+      <c r="S116" t="s">
+        <v>267</v>
+      </c>
+      <c r="T116" t="s">
+        <v>221</v>
+      </c>
+      <c r="U116" t="s">
+        <v>221</v>
+      </c>
+      <c r="V116" t="s">
+        <v>221</v>
+      </c>
+      <c r="W116" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>339</v>
+      </c>
+      <c r="B117" t="s">
+        <v>50</v>
+      </c>
+      <c r="C117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D117" t="s">
+        <v>74</v>
+      </c>
+      <c r="E117" s="60">
+        <v>327</v>
+      </c>
+      <c r="F117" s="60">
+        <v>343</v>
+      </c>
+      <c r="G117" s="60">
+        <v>16</v>
+      </c>
+      <c r="H117" s="51">
+        <v>4.8930000000000001E-2</v>
+      </c>
+      <c r="I117" s="58">
+        <v>38016</v>
+      </c>
+      <c r="J117" s="58">
+        <v>60312</v>
+      </c>
+      <c r="K117" s="58">
+        <v>49715</v>
+      </c>
+      <c r="L117" s="58">
+        <v>90052</v>
+      </c>
+      <c r="M117" s="60">
+        <v>11</v>
+      </c>
+      <c r="N117" s="60">
+        <v>16</v>
+      </c>
+      <c r="O117" s="60">
+        <v>2</v>
+      </c>
+      <c r="P117" s="60">
+        <v>29</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>237</v>
+      </c>
+      <c r="R117" t="s">
+        <v>216</v>
+      </c>
+      <c r="S117" t="s">
+        <v>226</v>
+      </c>
+      <c r="T117" t="s">
+        <v>227</v>
+      </c>
+      <c r="U117" t="s">
+        <v>221</v>
+      </c>
+      <c r="V117" t="s">
+        <v>221</v>
+      </c>
+      <c r="W117" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>336</v>
+      </c>
+      <c r="B118" t="s">
+        <v>91</v>
+      </c>
+      <c r="C118" t="s">
+        <v>268</v>
+      </c>
+      <c r="D118" t="s">
+        <v>269</v>
+      </c>
+      <c r="E118" s="60">
+        <v>184</v>
+      </c>
+      <c r="F118" s="60">
+        <v>187</v>
+      </c>
+      <c r="G118" s="60">
+        <v>3</v>
+      </c>
+      <c r="H118" s="51">
+        <v>1.6303999999999999E-2</v>
+      </c>
+      <c r="I118" s="58">
+        <v>38877</v>
+      </c>
+      <c r="J118" s="58">
+        <v>58820</v>
+      </c>
+      <c r="K118" s="58">
+        <v>48252</v>
+      </c>
+      <c r="L118" s="58">
+        <v>65478</v>
+      </c>
+      <c r="M118" s="60">
+        <v>6</v>
+      </c>
+      <c r="N118" s="60">
+        <v>9</v>
+      </c>
+      <c r="O118" s="60">
+        <v>0</v>
+      </c>
+      <c r="P118" s="60">
+        <v>15</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>223</v>
+      </c>
+      <c r="R118" t="s">
+        <v>216</v>
+      </c>
+      <c r="S118" t="s">
+        <v>224</v>
+      </c>
+      <c r="T118" t="s">
+        <v>227</v>
+      </c>
+      <c r="U118" t="s">
+        <v>221</v>
+      </c>
+      <c r="V118" t="s">
+        <v>221</v>
+      </c>
+      <c r="W118" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>339</v>
+      </c>
+      <c r="B119" t="s">
+        <v>91</v>
+      </c>
+      <c r="C119" t="s">
+        <v>122</v>
+      </c>
+      <c r="D119" t="s">
+        <v>123</v>
+      </c>
+      <c r="E119" s="60">
+        <v>385</v>
+      </c>
+      <c r="F119" s="60">
+        <v>451</v>
+      </c>
+      <c r="G119" s="60">
+        <v>66</v>
+      </c>
+      <c r="H119" s="51">
+        <v>0.171429</v>
+      </c>
+      <c r="I119" s="58">
+        <v>40955</v>
+      </c>
+      <c r="J119" s="58">
+        <v>45671</v>
+      </c>
+      <c r="K119" s="58">
+        <v>47757</v>
+      </c>
+      <c r="L119" s="58">
+        <v>48776</v>
+      </c>
+      <c r="M119" s="60">
+        <v>13</v>
+      </c>
+      <c r="N119" s="60">
+        <v>18</v>
+      </c>
+      <c r="O119" s="60">
+        <v>7</v>
+      </c>
+      <c r="P119" s="60">
+        <v>38</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>223</v>
+      </c>
+      <c r="R119" t="s">
+        <v>216</v>
+      </c>
+      <c r="S119" t="s">
+        <v>224</v>
+      </c>
+      <c r="T119" t="s">
+        <v>227</v>
+      </c>
+      <c r="U119" t="s">
+        <v>221</v>
+      </c>
+      <c r="V119" t="s">
+        <v>227</v>
+      </c>
+      <c r="W119" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>335</v>
+      </c>
+      <c r="B120" t="s">
+        <v>335</v>
+      </c>
+      <c r="E120" s="60"/>
+      <c r="F120" s="60"/>
+      <c r="G120" s="60"/>
+      <c r="H120" s="51"/>
+      <c r="I120" s="58"/>
+      <c r="J120" s="58"/>
+      <c r="K120" s="58"/>
+      <c r="L120" s="58"/>
+      <c r="M120" s="60"/>
+      <c r="N120" s="60"/>
+      <c r="O120" s="60"/>
+      <c r="P120" s="60"/>
+    </row>
+    <row r="121" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>335</v>
+      </c>
+      <c r="B121" t="s">
+        <v>213</v>
+      </c>
+      <c r="C121" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D121" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E121" s="59">
+        <v>3113</v>
+      </c>
+      <c r="F121" s="59">
+        <v>3169</v>
+      </c>
+      <c r="G121" s="59">
+        <v>56</v>
+      </c>
+      <c r="H121" s="54">
+        <v>1.7988999999999998E-2</v>
+      </c>
+      <c r="I121" s="57">
+        <v>38155</v>
+      </c>
+      <c r="J121" s="57">
+        <v>53227</v>
+      </c>
+      <c r="K121" s="57">
+        <v>47889</v>
+      </c>
+      <c r="L121" s="57">
+        <v>61431</v>
+      </c>
+      <c r="M121" s="59">
+        <v>115</v>
+      </c>
+      <c r="N121" s="59">
+        <v>151</v>
+      </c>
+      <c r="O121" s="59">
+        <v>6</v>
+      </c>
+      <c r="P121" s="59">
+        <v>272</v>
+      </c>
+      <c r="Q121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V121" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W121" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>330</v>
+      </c>
+      <c r="B122" t="s">
+        <v>91</v>
+      </c>
+      <c r="C122" t="s">
+        <v>270</v>
+      </c>
+      <c r="D122" t="s">
+        <v>271</v>
+      </c>
+      <c r="E122" s="60">
+        <v>250</v>
+      </c>
+      <c r="F122" s="60">
+        <v>250</v>
+      </c>
+      <c r="G122" s="60">
+        <v>0</v>
+      </c>
+      <c r="H122" s="51"/>
+      <c r="I122" s="58">
+        <v>56566</v>
+      </c>
+      <c r="J122" s="58">
+        <v>74248</v>
+      </c>
+      <c r="K122" s="58">
+        <v>70793</v>
+      </c>
+      <c r="L122" s="58">
+        <v>91139</v>
+      </c>
+      <c r="M122" s="60">
+        <v>9</v>
+      </c>
+      <c r="N122" s="60">
+        <v>11</v>
+      </c>
+      <c r="O122" s="60">
+        <v>0</v>
+      </c>
+      <c r="P122" s="60">
+        <v>20</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>223</v>
+      </c>
+      <c r="R122" t="s">
+        <v>219</v>
+      </c>
+      <c r="S122" t="s">
+        <v>216</v>
+      </c>
+      <c r="T122" t="s">
+        <v>221</v>
+      </c>
+      <c r="U122" t="s">
+        <v>217</v>
+      </c>
+      <c r="V122" t="s">
+        <v>217</v>
+      </c>
+      <c r="W122" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>336</v>
+      </c>
+      <c r="B123" t="s">
+        <v>91</v>
+      </c>
+      <c r="C123" t="s">
+        <v>120</v>
+      </c>
+      <c r="D123" t="s">
+        <v>121</v>
+      </c>
+      <c r="E123" s="60">
+        <v>503</v>
+      </c>
+      <c r="F123" s="60">
+        <v>491</v>
+      </c>
+      <c r="G123" s="60">
+        <v>-12</v>
+      </c>
+      <c r="H123" s="51">
+        <v>-2.3857E-2</v>
+      </c>
+      <c r="I123" s="58">
+        <v>35702</v>
+      </c>
+      <c r="J123" s="58">
+        <v>47095</v>
+      </c>
+      <c r="K123" s="58">
+        <v>43554</v>
+      </c>
+      <c r="L123" s="58">
+        <v>59180</v>
+      </c>
+      <c r="M123" s="60">
+        <v>16</v>
+      </c>
+      <c r="N123" s="60">
+        <v>24</v>
+      </c>
+      <c r="O123" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P123" s="60">
+        <v>39</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>238</v>
+      </c>
+      <c r="R123" t="s">
+        <v>216</v>
+      </c>
+      <c r="S123" t="s">
+        <v>226</v>
+      </c>
+      <c r="T123" t="s">
+        <v>221</v>
+      </c>
+      <c r="U123" t="s">
+        <v>221</v>
+      </c>
+      <c r="V123" t="s">
+        <v>221</v>
+      </c>
+      <c r="W123" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>339</v>
+      </c>
+      <c r="B124" t="s">
+        <v>91</v>
+      </c>
+      <c r="C124" t="s">
+        <v>187</v>
+      </c>
+      <c r="D124" t="s">
+        <v>188</v>
+      </c>
+      <c r="E124" s="60">
+        <v>119</v>
+      </c>
+      <c r="F124" s="60">
+        <v>130</v>
+      </c>
+      <c r="G124" s="60">
+        <v>11</v>
+      </c>
+      <c r="H124" s="51">
+        <v>9.2437000000000005E-2</v>
+      </c>
+      <c r="I124" s="58">
+        <v>49585</v>
+      </c>
+      <c r="J124" s="58">
+        <v>59695</v>
+      </c>
+      <c r="K124" s="58">
+        <v>60966</v>
+      </c>
+      <c r="L124" s="58">
+        <v>64548</v>
+      </c>
+      <c r="M124" s="60">
+        <v>4</v>
+      </c>
+      <c r="N124" s="60">
+        <v>6</v>
+      </c>
+      <c r="O124" s="60">
+        <v>1</v>
+      </c>
+      <c r="P124" s="60">
+        <v>11</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>223</v>
+      </c>
+      <c r="R124" t="s">
+        <v>216</v>
+      </c>
+      <c r="S124" t="s">
+        <v>230</v>
+      </c>
+      <c r="T124" t="s">
+        <v>227</v>
+      </c>
+      <c r="U124" t="s">
+        <v>227</v>
+      </c>
+      <c r="V124" t="s">
+        <v>227</v>
+      </c>
+      <c r="W124" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>339</v>
+      </c>
+      <c r="B125" t="s">
+        <v>91</v>
+      </c>
+      <c r="C125" t="s">
+        <v>193</v>
+      </c>
+      <c r="D125" t="s">
+        <v>194</v>
+      </c>
+      <c r="E125" s="60">
+        <v>184</v>
+      </c>
+      <c r="F125" s="60">
+        <v>192</v>
+      </c>
+      <c r="G125" s="60">
+        <v>8</v>
+      </c>
+      <c r="H125" s="51">
+        <v>4.3478000000000003E-2</v>
+      </c>
+      <c r="I125" s="58">
+        <v>66111</v>
+      </c>
+      <c r="J125" s="58">
+        <v>84560</v>
+      </c>
+      <c r="K125" s="58">
+        <v>96383</v>
+      </c>
+      <c r="L125" s="58">
+        <v>97920</v>
+      </c>
+      <c r="M125" s="60">
+        <v>4</v>
+      </c>
+      <c r="N125" s="60">
+        <v>10</v>
+      </c>
+      <c r="O125" s="60">
+        <v>1</v>
+      </c>
+      <c r="P125" s="60">
+        <v>15</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>223</v>
+      </c>
+      <c r="R125" t="s">
+        <v>216</v>
+      </c>
+      <c r="S125" t="s">
+        <v>230</v>
+      </c>
+      <c r="T125" t="s">
+        <v>221</v>
+      </c>
+      <c r="U125" t="s">
+        <v>221</v>
+      </c>
+      <c r="V125" t="s">
+        <v>221</v>
+      </c>
+      <c r="W125" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>330</v>
+      </c>
+      <c r="B126" t="s">
+        <v>91</v>
+      </c>
+      <c r="C126" t="s">
+        <v>102</v>
+      </c>
+      <c r="D126" t="s">
+        <v>103</v>
+      </c>
+      <c r="E126" s="60">
+        <v>740</v>
+      </c>
+      <c r="F126" s="60">
+        <v>754</v>
+      </c>
+      <c r="G126" s="60">
+        <v>14</v>
+      </c>
+      <c r="H126" s="51">
+        <v>1.8918999999999998E-2</v>
+      </c>
+      <c r="I126" s="58">
+        <v>35740</v>
+      </c>
+      <c r="J126" s="58">
+        <v>44189</v>
+      </c>
+      <c r="K126" s="58">
+        <v>43194</v>
+      </c>
+      <c r="L126" s="58">
+        <v>48796</v>
+      </c>
+      <c r="M126" s="60">
+        <v>35</v>
+      </c>
+      <c r="N126" s="60">
+        <v>34</v>
+      </c>
+      <c r="O126" s="60">
+        <v>1</v>
+      </c>
+      <c r="P126" s="60">
+        <v>70</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>223</v>
+      </c>
+      <c r="R126" t="s">
+        <v>216</v>
+      </c>
+      <c r="S126" t="s">
+        <v>224</v>
+      </c>
+      <c r="T126" t="s">
+        <v>221</v>
+      </c>
+      <c r="U126" t="s">
+        <v>221</v>
+      </c>
+      <c r="V126" t="s">
+        <v>221</v>
+      </c>
+      <c r="W126" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>335</v>
+      </c>
+      <c r="B127" t="s">
+        <v>335</v>
+      </c>
+      <c r="E127" s="60"/>
+      <c r="F127" s="60"/>
+      <c r="G127" s="60"/>
+      <c r="H127" s="51"/>
+      <c r="I127" s="58"/>
+      <c r="J127" s="58"/>
+      <c r="K127" s="58"/>
+      <c r="L127" s="58"/>
+      <c r="M127" s="60"/>
+      <c r="N127" s="60"/>
+      <c r="O127" s="60"/>
+      <c r="P127" s="60"/>
+    </row>
+    <row r="128" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128" t="s">
+        <v>213</v>
+      </c>
+      <c r="C128" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="D128" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E128" s="59">
+        <v>5576</v>
+      </c>
+      <c r="F128" s="59">
+        <v>5315</v>
+      </c>
+      <c r="G128" s="59">
+        <v>-261</v>
+      </c>
+      <c r="H128" s="54">
+        <v>-4.6807999999999995E-2</v>
+      </c>
+      <c r="I128" s="57">
+        <v>34649</v>
+      </c>
+      <c r="J128" s="57">
+        <v>43945</v>
+      </c>
+      <c r="K128" s="57">
+        <v>41600</v>
+      </c>
+      <c r="L128" s="57">
+        <v>49550</v>
+      </c>
+      <c r="M128" s="59">
+        <v>222</v>
+      </c>
+      <c r="N128" s="59">
+        <v>350</v>
+      </c>
+      <c r="O128" s="59">
+        <v>-26</v>
+      </c>
+      <c r="P128" s="59">
+        <v>546</v>
+      </c>
+      <c r="Q128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V128" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W128" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>329</v>
+      </c>
+      <c r="B129" t="s">
+        <v>91</v>
+      </c>
+      <c r="C129" t="s">
+        <v>110</v>
+      </c>
+      <c r="D129" t="s">
+        <v>111</v>
+      </c>
+      <c r="E129" s="60">
+        <v>515</v>
+      </c>
+      <c r="F129" s="60">
+        <v>538</v>
+      </c>
+      <c r="G129" s="60">
+        <v>23</v>
+      </c>
+      <c r="H129" s="51">
+        <v>4.4660000000000005E-2</v>
+      </c>
+      <c r="I129" s="58">
+        <v>49550</v>
+      </c>
+      <c r="J129" s="58">
+        <v>63228</v>
+      </c>
+      <c r="K129" s="58">
+        <v>60849</v>
+      </c>
+      <c r="L129" s="58">
+        <v>74748</v>
+      </c>
+      <c r="M129" s="60">
+        <v>19</v>
+      </c>
+      <c r="N129" s="60">
+        <v>31</v>
+      </c>
+      <c r="O129" s="60">
+        <v>2</v>
+      </c>
+      <c r="P129" s="60">
+        <v>52</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>223</v>
+      </c>
+      <c r="R129" t="s">
+        <v>219</v>
+      </c>
+      <c r="S129" t="s">
+        <v>216</v>
+      </c>
+      <c r="T129" t="s">
+        <v>221</v>
+      </c>
+      <c r="U129" t="s">
+        <v>221</v>
+      </c>
+      <c r="V129" t="s">
+        <v>221</v>
+      </c>
+      <c r="W129" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>330</v>
+      </c>
+      <c r="B130" t="s">
+        <v>91</v>
+      </c>
+      <c r="C130" t="s">
+        <v>98</v>
+      </c>
+      <c r="D130" t="s">
+        <v>99</v>
+      </c>
+      <c r="E130" s="60">
+        <v>722</v>
+      </c>
+      <c r="F130" s="60">
+        <v>765</v>
+      </c>
+      <c r="G130" s="60">
+        <v>43</v>
+      </c>
+      <c r="H130" s="51">
+        <v>5.9556999999999999E-2</v>
+      </c>
+      <c r="I130" s="58">
+        <v>37964</v>
+      </c>
+      <c r="J130" s="58">
+        <v>43399</v>
+      </c>
+      <c r="K130" s="58">
+        <v>43243</v>
+      </c>
+      <c r="L130" s="58">
+        <v>47720</v>
+      </c>
+      <c r="M130" s="60">
+        <v>32</v>
+      </c>
+      <c r="N130" s="60">
+        <v>47</v>
+      </c>
+      <c r="O130" s="60">
+        <v>4</v>
+      </c>
+      <c r="P130" s="60">
+        <v>83</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>223</v>
+      </c>
+      <c r="R130" t="s">
+        <v>216</v>
+      </c>
+      <c r="S130" t="s">
+        <v>224</v>
+      </c>
+      <c r="T130" t="s">
+        <v>227</v>
+      </c>
+      <c r="U130" t="s">
+        <v>227</v>
+      </c>
+      <c r="V130" t="s">
+        <v>227</v>
+      </c>
+      <c r="W130" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>337</v>
+      </c>
+      <c r="B131" t="s">
+        <v>91</v>
+      </c>
+      <c r="C131" t="s">
+        <v>272</v>
+      </c>
+      <c r="D131" t="s">
+        <v>273</v>
+      </c>
+      <c r="E131" s="60">
+        <v>67</v>
+      </c>
+      <c r="F131" s="60">
+        <v>65</v>
+      </c>
+      <c r="G131" s="60">
+        <v>-2</v>
+      </c>
+      <c r="H131" s="51">
+        <v>-2.9851000000000003E-2</v>
+      </c>
+      <c r="I131" s="58">
+        <v>44051</v>
+      </c>
+      <c r="J131" s="58">
+        <v>50505</v>
+      </c>
+      <c r="K131" s="58">
+        <v>48719</v>
+      </c>
+      <c r="L131" s="58">
+        <v>57385</v>
+      </c>
+      <c r="M131" s="60">
+        <v>3</v>
+      </c>
+      <c r="N131" s="60">
+        <v>4</v>
+      </c>
+      <c r="O131" s="60">
+        <v>0</v>
+      </c>
+      <c r="P131" s="60">
+        <v>7</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>223</v>
+      </c>
+      <c r="R131" t="s">
+        <v>216</v>
+      </c>
+      <c r="S131" t="s">
+        <v>230</v>
+      </c>
+      <c r="T131" t="s">
+        <v>221</v>
+      </c>
+      <c r="U131" t="s">
+        <v>221</v>
+      </c>
+      <c r="V131" t="s">
+        <v>221</v>
+      </c>
+      <c r="W131" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>336</v>
+      </c>
+      <c r="B132" t="s">
+        <v>91</v>
+      </c>
+      <c r="C132" t="s">
+        <v>189</v>
+      </c>
+      <c r="D132" t="s">
+        <v>190</v>
+      </c>
+      <c r="E132" s="60">
+        <v>186</v>
+      </c>
+      <c r="F132" s="60">
+        <v>197</v>
+      </c>
+      <c r="G132" s="60">
+        <v>11</v>
+      </c>
+      <c r="H132" s="51">
+        <v>5.9139999999999998E-2</v>
+      </c>
+      <c r="I132" s="58">
+        <v>36455</v>
+      </c>
+      <c r="J132" s="58">
+        <v>42560</v>
+      </c>
+      <c r="K132" s="58">
+        <v>41420</v>
+      </c>
+      <c r="L132" s="58">
+        <v>49588</v>
+      </c>
+      <c r="M132" s="60">
+        <v>7</v>
+      </c>
+      <c r="N132" s="60">
+        <v>12</v>
+      </c>
+      <c r="O132" s="60">
+        <v>1</v>
+      </c>
+      <c r="P132" s="60">
+        <v>20</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>223</v>
+      </c>
+      <c r="R132" t="s">
+        <v>216</v>
+      </c>
+      <c r="S132" t="s">
+        <v>224</v>
+      </c>
+      <c r="T132" t="s">
+        <v>227</v>
+      </c>
+      <c r="U132" t="s">
+        <v>221</v>
+      </c>
+      <c r="V132" t="s">
+        <v>221</v>
+      </c>
+      <c r="W132" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>336</v>
+      </c>
+      <c r="B133" t="s">
+        <v>91</v>
+      </c>
+      <c r="C133" t="s">
+        <v>130</v>
+      </c>
+      <c r="D133" t="s">
+        <v>131</v>
+      </c>
+      <c r="E133" s="60">
+        <v>271</v>
+      </c>
+      <c r="F133" s="60">
+        <v>280</v>
+      </c>
+      <c r="G133" s="60">
+        <v>9</v>
+      </c>
+      <c r="H133" s="51">
+        <v>3.3210000000000003E-2</v>
+      </c>
+      <c r="I133" s="58">
+        <v>44001</v>
+      </c>
+      <c r="J133" s="58">
+        <v>46575</v>
+      </c>
+      <c r="K133" s="58">
+        <v>45956</v>
+      </c>
+      <c r="L133" s="58">
+        <v>50412</v>
+      </c>
+      <c r="M133" s="60">
+        <v>8</v>
+      </c>
+      <c r="N133" s="60">
+        <v>18</v>
+      </c>
+      <c r="O133" s="60">
+        <v>1</v>
+      </c>
+      <c r="P133" s="60">
+        <v>27</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>223</v>
+      </c>
+      <c r="R133" t="s">
+        <v>216</v>
+      </c>
+      <c r="S133" t="s">
+        <v>224</v>
+      </c>
+      <c r="T133" t="s">
+        <v>227</v>
+      </c>
+      <c r="U133" t="s">
+        <v>227</v>
+      </c>
+      <c r="V133" t="s">
+        <v>221</v>
+      </c>
+      <c r="W133" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>336</v>
+      </c>
+      <c r="B134" t="s">
+        <v>91</v>
+      </c>
+      <c r="C134" t="s">
+        <v>274</v>
+      </c>
+      <c r="D134" t="s">
+        <v>275</v>
+      </c>
+      <c r="E134" s="60">
+        <v>216</v>
+      </c>
+      <c r="F134" s="60">
+        <v>221</v>
+      </c>
+      <c r="G134" s="60">
+        <v>5</v>
+      </c>
+      <c r="H134" s="51">
+        <v>2.3147999999999998E-2</v>
+      </c>
+      <c r="I134" s="58">
+        <v>37523</v>
+      </c>
+      <c r="J134" s="58">
+        <v>46492</v>
+      </c>
+      <c r="K134" s="58">
+        <v>46427</v>
+      </c>
+      <c r="L134" s="58">
+        <v>51446</v>
+      </c>
+      <c r="M134" s="60">
+        <v>10</v>
+      </c>
+      <c r="N134" s="60">
+        <v>15</v>
+      </c>
+      <c r="O134" s="60">
+        <v>0</v>
+      </c>
+      <c r="P134" s="60">
+        <v>25</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>223</v>
+      </c>
+      <c r="R134" t="s">
+        <v>216</v>
+      </c>
+      <c r="S134" t="s">
+        <v>224</v>
+      </c>
+      <c r="T134" t="s">
+        <v>227</v>
+      </c>
+      <c r="U134" t="s">
+        <v>221</v>
+      </c>
+      <c r="V134" t="s">
+        <v>221</v>
+      </c>
+      <c r="W134" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>330</v>
+      </c>
+      <c r="B135" t="s">
+        <v>50</v>
+      </c>
+      <c r="C135" t="s">
+        <v>83</v>
+      </c>
+      <c r="D135" t="s">
+        <v>84</v>
+      </c>
+      <c r="E135" s="60">
+        <v>93</v>
+      </c>
+      <c r="F135" s="60">
+        <v>92</v>
+      </c>
+      <c r="G135" s="60">
+        <v>-1</v>
+      </c>
+      <c r="H135" s="51">
+        <v>-1.0752999999999999E-2</v>
+      </c>
+      <c r="I135" s="58">
+        <v>34787</v>
+      </c>
+      <c r="J135" s="58">
+        <v>43386</v>
+      </c>
+      <c r="K135" s="58">
+        <v>45241</v>
+      </c>
+      <c r="L135" s="58">
+        <v>51379</v>
+      </c>
+      <c r="M135" s="60">
+        <v>6</v>
+      </c>
+      <c r="N135" s="60">
+        <v>8</v>
+      </c>
+      <c r="O135" s="60">
+        <v>0</v>
+      </c>
+      <c r="P135" s="60">
+        <v>14</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>223</v>
+      </c>
+      <c r="R135" t="s">
+        <v>216</v>
+      </c>
+      <c r="S135" t="s">
+        <v>226</v>
+      </c>
+      <c r="T135" t="s">
+        <v>227</v>
+      </c>
+      <c r="U135" t="s">
+        <v>227</v>
+      </c>
+      <c r="V135" t="s">
+        <v>227</v>
+      </c>
+      <c r="W135" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>335</v>
+      </c>
+      <c r="B136" t="s">
+        <v>335</v>
+      </c>
+      <c r="E136" s="60"/>
+      <c r="F136" s="60"/>
+      <c r="G136" s="60"/>
+      <c r="H136" s="51"/>
+      <c r="I136" s="58"/>
+      <c r="J136" s="58"/>
+      <c r="K136" s="58"/>
+      <c r="L136" s="58"/>
+      <c r="M136" s="60"/>
+      <c r="N136" s="60"/>
+      <c r="O136" s="60"/>
+      <c r="P136" s="60"/>
+    </row>
+    <row r="137" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" t="s">
+        <v>213</v>
+      </c>
+      <c r="C137" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="D137" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E137" s="59">
+        <v>7138</v>
+      </c>
+      <c r="F137" s="59">
+        <v>7320</v>
+      </c>
+      <c r="G137" s="59">
+        <v>182</v>
+      </c>
+      <c r="H137" s="54">
+        <v>2.5497000000000002E-2</v>
+      </c>
+      <c r="I137" s="57">
+        <v>30713</v>
+      </c>
+      <c r="J137" s="57">
+        <v>41471</v>
+      </c>
+      <c r="K137" s="57">
+        <v>36212</v>
+      </c>
+      <c r="L137" s="57">
+        <v>47168</v>
+      </c>
+      <c r="M137" s="59">
+        <v>394</v>
+      </c>
+      <c r="N137" s="59">
+        <v>503</v>
+      </c>
+      <c r="O137" s="59">
+        <v>18</v>
+      </c>
+      <c r="P137" s="59">
+        <v>915</v>
+      </c>
+      <c r="Q137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="R137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="S137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="T137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="V137" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="W137" s="28" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>330</v>
+      </c>
+      <c r="B138" t="s">
+        <v>91</v>
+      </c>
+      <c r="C138" t="s">
+        <v>132</v>
+      </c>
+      <c r="D138" t="s">
+        <v>133</v>
+      </c>
+      <c r="E138" s="60">
+        <v>266</v>
+      </c>
+      <c r="F138" s="60">
+        <v>279</v>
+      </c>
+      <c r="G138" s="60">
+        <v>13</v>
+      </c>
+      <c r="H138" s="51">
+        <v>4.8871999999999999E-2</v>
+      </c>
+      <c r="I138" s="58">
+        <v>40090</v>
+      </c>
+      <c r="J138" s="58">
+        <v>55974</v>
+      </c>
+      <c r="K138" s="58">
+        <v>52493</v>
+      </c>
+      <c r="L138" s="58">
+        <v>61613</v>
+      </c>
+      <c r="M138" s="60">
+        <v>9</v>
+      </c>
+      <c r="N138" s="60">
+        <v>17</v>
+      </c>
+      <c r="O138" s="60">
+        <v>1</v>
+      </c>
+      <c r="P138" s="60">
+        <v>27</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>223</v>
+      </c>
+      <c r="R138" t="s">
+        <v>219</v>
+      </c>
+      <c r="S138" t="s">
+        <v>216</v>
+      </c>
+      <c r="T138" t="s">
+        <v>221</v>
+      </c>
+      <c r="U138" t="s">
+        <v>221</v>
+      </c>
+      <c r="V138" t="s">
+        <v>221</v>
+      </c>
+      <c r="W138" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>330</v>
+      </c>
+      <c r="B139" t="s">
+        <v>91</v>
+      </c>
+      <c r="C139" t="s">
+        <v>94</v>
+      </c>
+      <c r="D139" t="s">
+        <v>95</v>
+      </c>
+      <c r="E139" s="60">
+        <v>1927</v>
+      </c>
+      <c r="F139" s="60">
+        <v>1879</v>
+      </c>
+      <c r="G139" s="60">
+        <v>-48</v>
+      </c>
+      <c r="H139" s="51">
+        <v>-2.4909000000000001E-2</v>
+      </c>
+      <c r="I139" s="58">
+        <v>44101</v>
+      </c>
+      <c r="J139" s="58">
+        <v>52725</v>
+      </c>
+      <c r="K139" s="58">
+        <v>49249</v>
+      </c>
+      <c r="L139" s="58">
+        <v>60596</v>
+      </c>
+      <c r="M139" s="60">
+        <v>84</v>
+      </c>
+      <c r="N139" s="60">
+        <v>107</v>
+      </c>
+      <c r="O139" s="60">
+        <v>-5</v>
+      </c>
+      <c r="P139" s="60">
+        <v>186</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>238</v>
+      </c>
+      <c r="R139" t="s">
+        <v>216</v>
+      </c>
+      <c r="S139" t="s">
+        <v>226</v>
+      </c>
+      <c r="T139" t="s">
+        <v>227</v>
+      </c>
+      <c r="U139" t="s">
+        <v>221</v>
+      </c>
+      <c r="V139" t="s">
+        <v>221</v>
+      </c>
+      <c r="W139" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>337</v>
+      </c>
+      <c r="B140" t="s">
+        <v>50</v>
+      </c>
+      <c r="C140" t="s">
+        <v>77</v>
+      </c>
+      <c r="D140" t="s">
+        <v>78</v>
+      </c>
+      <c r="E140" s="60">
+        <v>208</v>
+      </c>
+      <c r="F140" s="60">
+        <v>202</v>
+      </c>
+      <c r="G140" s="60">
+        <v>-6</v>
+      </c>
+      <c r="H140" s="51">
+        <v>-2.8845999999999997E-2</v>
+      </c>
+      <c r="I140" s="58"/>
+      <c r="J140" s="58"/>
+      <c r="K140" s="58"/>
+      <c r="L140" s="58"/>
+      <c r="M140" s="60">
+        <v>9</v>
+      </c>
+      <c r="N140" s="60">
+        <v>12</v>
+      </c>
+      <c r="O140" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P140" s="60">
+        <v>20</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>223</v>
+      </c>
+      <c r="R140" t="s">
+        <v>216</v>
+      </c>
+      <c r="S140" t="s">
+        <v>226</v>
+      </c>
+      <c r="T140" t="s">
+        <v>227</v>
+      </c>
+      <c r="U140" t="s">
+        <v>227</v>
+      </c>
+      <c r="V140" t="s">
+        <v>227</v>
+      </c>
+      <c r="W140" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B141" t="s">
+        <v>91</v>
+      </c>
+      <c r="C141" t="s">
+        <v>276</v>
+      </c>
+      <c r="D141" t="s">
+        <v>277</v>
+      </c>
+      <c r="E141" s="60">
+        <v>103</v>
+      </c>
+      <c r="F141" s="60">
+        <v>88</v>
+      </c>
+      <c r="G141" s="60">
+        <v>-15</v>
+      </c>
+      <c r="H141" s="51">
+        <v>-0.14563100000000001</v>
+      </c>
+      <c r="I141" s="58"/>
+      <c r="J141" s="58"/>
+      <c r="K141" s="58"/>
+      <c r="L141" s="58"/>
+      <c r="M141" s="60">
+        <v>3</v>
+      </c>
+      <c r="N141" s="60">
+        <v>5</v>
+      </c>
+      <c r="O141" s="60">
+        <v>-2</v>
+      </c>
+      <c r="P141" s="60">
+        <v>6</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>223</v>
+      </c>
+      <c r="R141" t="s">
+        <v>219</v>
+      </c>
+      <c r="S141" t="s">
+        <v>224</v>
+      </c>
+      <c r="T141" t="s">
+        <v>227</v>
+      </c>
+      <c r="U141" t="s">
+        <v>221</v>
+      </c>
+      <c r="V141" t="s">
+        <v>221</v>
+      </c>
+      <c r="W141" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B142" t="s">
+        <v>91</v>
+      </c>
+      <c r="C142" t="s">
+        <v>278</v>
+      </c>
+      <c r="D142" t="s">
+        <v>279</v>
+      </c>
+      <c r="E142" s="60">
+        <v>75</v>
+      </c>
+      <c r="F142" s="60">
+        <v>65</v>
+      </c>
+      <c r="G142" s="60">
+        <v>-10</v>
+      </c>
+      <c r="H142" s="51">
+        <v>-0.13333300000000001</v>
+      </c>
+      <c r="I142" s="58"/>
+      <c r="J142" s="58"/>
+      <c r="K142" s="58"/>
+      <c r="L142" s="58"/>
+      <c r="M142" s="60">
+        <v>2</v>
+      </c>
+      <c r="N142" s="60">
+        <v>4</v>
+      </c>
+      <c r="O142" s="60">
+        <v>-1</v>
+      </c>
+      <c r="P142" s="60">
+        <v>5</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>223</v>
+      </c>
+      <c r="R142" t="s">
+        <v>216</v>
+      </c>
+      <c r="S142" t="s">
+        <v>224</v>
+      </c>
+      <c r="T142" t="s">
+        <v>227</v>
+      </c>
+      <c r="U142" t="s">
+        <v>221</v>
+      </c>
+      <c r="V142" t="s">
+        <v>221</v>
+      </c>
+      <c r="W142" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>336</v>
+      </c>
+      <c r="B143" t="s">
+        <v>50</v>
+      </c>
+      <c r="C143" t="s">
+        <v>81</v>
+      </c>
+      <c r="D143" t="s">
+        <v>82</v>
+      </c>
+      <c r="E143" s="60">
+        <v>188</v>
+      </c>
+      <c r="F143" s="60">
+        <v>197</v>
+      </c>
+      <c r="G143" s="60">
+        <v>9</v>
+      </c>
+      <c r="H143" s="51">
+        <v>4.7872000000000005E-2</v>
+      </c>
+      <c r="I143" s="58">
+        <v>34493</v>
+      </c>
+      <c r="J143" s="58">
+        <v>38964</v>
+      </c>
+      <c r="K143" s="58">
+        <v>35516</v>
+      </c>
+      <c r="L143" s="58">
+        <v>44681</v>
+      </c>
+      <c r="M143" s="60">
+        <v>6</v>
+      </c>
+      <c r="N143" s="60">
+        <v>12</v>
+      </c>
+      <c r="O143" s="60">
+        <v>1</v>
+      </c>
+      <c r="P143" s="60">
+        <v>19</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>237</v>
+      </c>
+      <c r="R143" t="s">
+        <v>216</v>
+      </c>
+      <c r="S143" t="s">
+        <v>226</v>
+      </c>
+      <c r="T143" t="s">
+        <v>227</v>
+      </c>
+      <c r="U143" t="s">
+        <v>227</v>
+      </c>
+      <c r="V143" t="s">
+        <v>227</v>
+      </c>
+      <c r="W143" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>339</v>
+      </c>
+      <c r="B144" t="s">
+        <v>50</v>
+      </c>
+      <c r="C144" t="s">
+        <v>57</v>
+      </c>
+      <c r="D144" t="s">
+        <v>58</v>
+      </c>
+      <c r="E144" s="60">
+        <v>1257</v>
+      </c>
+      <c r="F144" s="60">
+        <v>1288</v>
+      </c>
+      <c r="G144" s="60">
+        <v>31</v>
+      </c>
+      <c r="H144" s="51">
+        <v>2.4662000000000003E-2</v>
+      </c>
+      <c r="I144" s="58">
+        <v>30596</v>
+      </c>
+      <c r="J144" s="58">
+        <v>36747</v>
+      </c>
+      <c r="K144" s="58">
+        <v>35328</v>
+      </c>
+      <c r="L144" s="58">
+        <v>40769</v>
+      </c>
+      <c r="M144" s="60">
+        <v>64</v>
+      </c>
+      <c r="N144" s="60">
+        <v>97</v>
+      </c>
+      <c r="O144" s="60">
+        <v>3</v>
+      </c>
+      <c r="P144" s="60">
+        <v>164</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>237</v>
+      </c>
+      <c r="R144" t="s">
+        <v>216</v>
+      </c>
+      <c r="S144" t="s">
+        <v>226</v>
+      </c>
+      <c r="T144" t="s">
+        <v>227</v>
+      </c>
+      <c r="U144" t="s">
+        <v>227</v>
+      </c>
+      <c r="V144" t="s">
+        <v>221</v>
+      </c>
+      <c r="W144" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>336</v>
+      </c>
+      <c r="B145" t="s">
+        <v>50</v>
+      </c>
+      <c r="C145" t="s">
+        <v>85</v>
+      </c>
+      <c r="D145" t="s">
+        <v>86</v>
+      </c>
+      <c r="E145" s="60">
+        <v>92</v>
+      </c>
+      <c r="F145" s="60">
+        <v>96</v>
+      </c>
+      <c r="G145" s="60">
+        <v>4</v>
+      </c>
+      <c r="H145" s="51">
+        <v>4.3478000000000003E-2</v>
+      </c>
+      <c r="I145" s="58">
+        <v>31772</v>
+      </c>
+      <c r="J145" s="58">
+        <v>37412</v>
+      </c>
+      <c r="K145" s="58">
+        <v>35708</v>
+      </c>
+      <c r="L145" s="58">
+        <v>43797</v>
+      </c>
+      <c r="M145" s="60">
+        <v>6</v>
+      </c>
+      <c r="N145" s="60">
+        <v>7</v>
+      </c>
+      <c r="O145" s="60">
+        <v>0</v>
+      </c>
+      <c r="P145" s="60">
+        <v>13</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>237</v>
+      </c>
+      <c r="R145" t="s">
+        <v>216</v>
+      </c>
+      <c r="S145" t="s">
+        <v>226</v>
+      </c>
+      <c r="T145" t="s">
+        <v>227</v>
+      </c>
+      <c r="U145" t="s">
+        <v>227</v>
+      </c>
+      <c r="V145" t="s">
+        <v>221</v>
+      </c>
+      <c r="W145" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="E146" s="60"/>
+      <c r="F146" s="60"/>
+      <c r="G146" s="60"/>
+      <c r="H146" s="51"/>
+      <c r="I146" s="58"/>
+      <c r="J146" s="58"/>
+      <c r="K146" s="58"/>
+      <c r="L146" s="58"/>
+      <c r="M146" s="60"/>
+      <c r="N146" s="60"/>
+      <c r="O146" s="60"/>
+      <c r="P146" s="60"/>
+    </row>
+    <row r="147" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A147" s="34" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A148" s="41" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A150" s="56" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>386</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A15:F22"/>
+  <mergeCells count="6">
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="M4:P4"/>
+    <mergeCell ref="Q4:S4"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A150" r:id="rId1" xr:uid="{F3178510-E63A-45FC-BC91-867D6A42FE23}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{466A29CC-6B97-412C-94AB-4FEE0878A0AF}">
+  <dimension ref="A1:N48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="11.140625" style="76" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="76"/>
+    <col min="13" max="13" width="20.140625" style="76" customWidth="1"/>
+    <col min="14" max="14" width="31" style="76" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="67" t="s">
+        <v>387</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="67" t="s">
+        <v>343</v>
+      </c>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="67" t="s">
+        <v>344</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="68"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
+        <v>345</v>
+      </c>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
+        <v>346</v>
+      </c>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="70"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="70"/>
+      <c r="M7" s="70"/>
+      <c r="N7" s="70"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="70" t="s">
+        <v>347</v>
+      </c>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="70" t="s">
+        <v>348</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="71"/>
+      <c r="N9" s="71"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="70"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="70"/>
+      <c r="J10" s="70"/>
+      <c r="K10" s="70"/>
+      <c r="L10" s="71"/>
+      <c r="M10" s="71"/>
+      <c r="N10" s="71"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="61" t="s">
+        <v>369</v>
+      </c>
+      <c r="B11" s="64"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="64"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="64"/>
+      <c r="J11" s="64"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="64"/>
+      <c r="M11" s="64"/>
+      <c r="N11" s="71"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="99" t="s">
+        <v>370</v>
+      </c>
+      <c r="B12" s="99"/>
+      <c r="C12" s="99"/>
+      <c r="D12" s="99"/>
+      <c r="E12" s="99"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="99"/>
+      <c r="N12" s="99"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="99"/>
+      <c r="B13" s="99"/>
+      <c r="C13" s="99"/>
+      <c r="D13" s="99"/>
+      <c r="E13" s="99"/>
+      <c r="F13" s="99"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="99"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="99"/>
+      <c r="M13" s="99"/>
+      <c r="N13" s="99"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="99"/>
+      <c r="B14" s="99"/>
+      <c r="C14" s="99"/>
+      <c r="D14" s="99"/>
+      <c r="E14" s="99"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="99"/>
+      <c r="N14" s="99"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="99"/>
+      <c r="B15" s="99"/>
+      <c r="C15" s="99"/>
+      <c r="D15" s="99"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="99"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="99"/>
+      <c r="N15" s="99"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="72" t="s">
+        <v>371</v>
+      </c>
+      <c r="B16" s="64"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="71"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="70"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="70"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="70"/>
+      <c r="I17" s="70"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="70"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="71"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="73" t="s">
+        <v>349</v>
+      </c>
+      <c r="B18" s="66"/>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="66"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="66"/>
+      <c r="N18" s="66"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>350</v>
+      </c>
+      <c r="B19" s="66"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="66" t="s">
+        <v>351</v>
+      </c>
+      <c r="B20" s="66"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="66"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="66" t="s">
+        <v>352</v>
+      </c>
+      <c r="B21" s="66"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="74" t="s">
+        <v>353</v>
+      </c>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+    </row>
+    <row r="23" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="100" t="s">
+        <v>354</v>
+      </c>
+      <c r="B23" s="100"/>
+      <c r="C23" s="100"/>
+      <c r="D23" s="100"/>
+      <c r="E23" s="100"/>
+      <c r="F23" s="100"/>
+      <c r="G23" s="100"/>
+      <c r="H23" s="100"/>
+      <c r="I23" s="100"/>
+      <c r="J23" s="100"/>
+      <c r="K23" s="100"/>
+      <c r="L23" s="100"/>
+      <c r="M23" s="100"/>
+      <c r="N23" s="100"/>
+    </row>
+    <row r="24" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="100" t="s">
+        <v>355</v>
+      </c>
+      <c r="B24" s="100"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="100"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="100"/>
+      <c r="N24" s="100"/>
+    </row>
+    <row r="25" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="99" t="s">
+        <v>381</v>
+      </c>
+      <c r="B25" s="99"/>
+      <c r="C25" s="99"/>
+      <c r="D25" s="99"/>
+      <c r="E25" s="99"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="99"/>
+      <c r="I25" s="99"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="99"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="99"/>
+      <c r="N25" s="99"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26" s="66"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="66"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="100" t="s">
+        <v>356</v>
+      </c>
+      <c r="B27" s="100"/>
+      <c r="C27" s="100"/>
+      <c r="D27" s="100"/>
+      <c r="E27" s="100"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="100"/>
+      <c r="H27" s="100"/>
+      <c r="I27" s="100"/>
+      <c r="J27" s="100"/>
+      <c r="K27" s="100"/>
+      <c r="L27" s="100"/>
+      <c r="M27" s="100"/>
+      <c r="N27" s="100"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="100"/>
+      <c r="B28" s="100"/>
+      <c r="C28" s="100"/>
+      <c r="D28" s="100"/>
+      <c r="E28" s="100"/>
+      <c r="F28" s="100"/>
+      <c r="G28" s="100"/>
+      <c r="H28" s="100"/>
+      <c r="I28" s="100"/>
+      <c r="J28" s="100"/>
+      <c r="K28" s="100"/>
+      <c r="L28" s="100"/>
+      <c r="M28" s="100"/>
+      <c r="N28" s="100"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="75"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="75"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="96" t="s">
+        <v>382</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="96"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="70" t="s">
+        <v>357</v>
+      </c>
+      <c r="B31" s="70"/>
+      <c r="C31" s="70"/>
+      <c r="D31" s="70"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="70"/>
+      <c r="H31" s="70"/>
+      <c r="I31" s="70"/>
+      <c r="J31" s="70"/>
+      <c r="K31" s="70"/>
+      <c r="L31" s="70"/>
+      <c r="M31" s="70"/>
+      <c r="N31" s="70"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="70" t="s">
+        <v>358</v>
+      </c>
+      <c r="B32" s="70"/>
+      <c r="C32" s="70"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="70"/>
+      <c r="H32" s="70"/>
+      <c r="I32" s="70"/>
+      <c r="J32" s="70"/>
+      <c r="K32" s="70"/>
+      <c r="L32" s="70"/>
+      <c r="M32" s="70"/>
+      <c r="N32" s="70"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="66" t="s">
+        <v>359</v>
+      </c>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="66"/>
+      <c r="J33" s="66"/>
+      <c r="K33" s="66"/>
+      <c r="L33" s="66"/>
+      <c r="M33" s="66"/>
+      <c r="N33" s="66"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="74" t="s">
+        <v>383</v>
+      </c>
+      <c r="B34" s="66"/>
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="66"/>
+      <c r="I34" s="66"/>
+      <c r="J34" s="66"/>
+      <c r="K34" s="66"/>
+      <c r="L34" s="66"/>
+      <c r="M34" s="66"/>
+      <c r="N34" s="66"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="74"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="66"/>
+      <c r="E35" s="66"/>
+      <c r="F35" s="66"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="66"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="66"/>
+      <c r="K35" s="66"/>
+      <c r="L35" s="66"/>
+      <c r="M35" s="66"/>
+      <c r="N35" s="66"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="96" t="s">
+        <v>360</v>
+      </c>
+      <c r="B36" s="96"/>
+      <c r="C36" s="96"/>
+      <c r="D36" s="66"/>
+      <c r="E36" s="66"/>
+      <c r="F36" s="66"/>
+      <c r="G36" s="66"/>
+      <c r="H36" s="66"/>
+      <c r="I36" s="66"/>
+      <c r="J36" s="66"/>
+      <c r="K36" s="66"/>
+      <c r="L36" s="66"/>
+      <c r="M36" s="66"/>
+      <c r="N36" s="66"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="97" t="s">
+        <v>361</v>
+      </c>
+      <c r="B37" s="97"/>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="97"/>
+      <c r="L37" s="97"/>
+      <c r="M37" s="97"/>
+      <c r="N37" s="97"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="97"/>
+      <c r="B38" s="97"/>
+      <c r="C38" s="97"/>
+      <c r="D38" s="97"/>
+      <c r="E38" s="97"/>
+      <c r="F38" s="97"/>
+      <c r="G38" s="97"/>
+      <c r="H38" s="97"/>
+      <c r="I38" s="97"/>
+      <c r="J38" s="97"/>
+      <c r="K38" s="97"/>
+      <c r="L38" s="97"/>
+      <c r="M38" s="97"/>
+      <c r="N38" s="97"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="97"/>
+      <c r="B39" s="97"/>
+      <c r="C39" s="97"/>
+      <c r="D39" s="97"/>
+      <c r="E39" s="97"/>
+      <c r="F39" s="97"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="97"/>
+      <c r="J39" s="97"/>
+      <c r="K39" s="97"/>
+      <c r="L39" s="97"/>
+      <c r="M39" s="97"/>
+      <c r="N39" s="97"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="97"/>
+      <c r="B40" s="97"/>
+      <c r="C40" s="97"/>
+      <c r="D40" s="97"/>
+      <c r="E40" s="97"/>
+      <c r="F40" s="97"/>
+      <c r="G40" s="97"/>
+      <c r="H40" s="97"/>
+      <c r="I40" s="97"/>
+      <c r="J40" s="97"/>
+      <c r="K40" s="97"/>
+      <c r="L40" s="97"/>
+      <c r="M40" s="97"/>
+      <c r="N40" s="97"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="97"/>
+      <c r="B41" s="97"/>
+      <c r="C41" s="97"/>
+      <c r="D41" s="97"/>
+      <c r="E41" s="97"/>
+      <c r="F41" s="97"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="97"/>
+      <c r="J41" s="97"/>
+      <c r="K41" s="97"/>
+      <c r="L41" s="97"/>
+      <c r="M41" s="97"/>
+      <c r="N41" s="97"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="B42" s="98"/>
+      <c r="C42" s="98"/>
+      <c r="D42" s="98"/>
+      <c r="E42" s="98"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="98"/>
+      <c r="H42" s="98"/>
+      <c r="I42" s="98"/>
+      <c r="J42" s="98"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="66"/>
+      <c r="M42" s="66"/>
+      <c r="N42" s="66"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="66"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="66"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+      <c r="G43" s="66"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+      <c r="J43" s="66"/>
+      <c r="K43" s="66"/>
+      <c r="L43" s="66"/>
+      <c r="M43" s="66"/>
+      <c r="N43" s="66"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="64"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="64"/>
+      <c r="K44" s="64"/>
+      <c r="L44" s="64"/>
+      <c r="M44" s="64"/>
+      <c r="N44" s="64"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="66" t="s">
+        <v>363</v>
+      </c>
+      <c r="B45" s="66"/>
+      <c r="C45" s="66"/>
+      <c r="D45" s="66"/>
+      <c r="E45" s="66"/>
+      <c r="F45" s="66"/>
+      <c r="G45" s="66"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="64"/>
+      <c r="K45" s="64"/>
+      <c r="L45" s="64"/>
+      <c r="M45" s="64"/>
+      <c r="N45" s="64"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" s="66" t="s">
+        <v>364</v>
+      </c>
+      <c r="B46" s="66"/>
+      <c r="C46" s="66"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="66"/>
+      <c r="F46" s="66"/>
+      <c r="G46" s="66"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="64"/>
+      <c r="L46" s="64"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" s="66" t="s">
+        <v>365</v>
+      </c>
+      <c r="B47" s="66"/>
+      <c r="C47" s="66"/>
+      <c r="D47" s="66"/>
+      <c r="E47" s="66"/>
+      <c r="F47" s="66"/>
+      <c r="G47" s="66"/>
+      <c r="H47" s="64"/>
+      <c r="I47" s="64"/>
+      <c r="J47" s="64"/>
+      <c r="K47" s="64"/>
+      <c r="L47" s="64"/>
+      <c r="M47" s="64"/>
+      <c r="N47" s="64"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" s="72" t="s">
+        <v>366</v>
+      </c>
+      <c r="B48" s="64"/>
+      <c r="C48" s="64"/>
+      <c r="D48" s="64"/>
+      <c r="E48" s="64"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="64"/>
+      <c r="H48" s="64"/>
+      <c r="I48" s="64"/>
+      <c r="J48" s="64"/>
+      <c r="K48" s="64"/>
+      <c r="L48" s="64"/>
+      <c r="M48" s="64"/>
+      <c r="N48" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:N41"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A12:N15"/>
+    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A27:N28"/>
+    <mergeCell ref="A30:N30"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A42:J42" r:id="rId1" display="https://www.act.org/content/act/en/products-and-services/workkeys-for-employers/assessments.html" xr:uid="{DD1036F5-2876-47B6-831A-146036198887}"/>
+    <hyperlink ref="A48" r:id="rId2" display="https://www.bls.gov/emp/documentation/definitions.htm" xr:uid="{E582B990-5974-4926-A30C-3C4E886FDE2D}"/>
+    <hyperlink ref="A16" r:id="rId3" xr:uid="{93AED8EA-B5BA-4807-8D51-28B4915AD1D8}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Declining Industries</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Table of Contents</vt:lpstr>
+      <vt:lpstr>1. Major Occupation Groups</vt:lpstr>
+      <vt:lpstr>2. Top Job Outlook</vt:lpstr>
+      <vt:lpstr>3. Top Job Openings</vt:lpstr>
+      <vt:lpstr>4. Fastest Growing</vt:lpstr>
+      <vt:lpstr>5. All occupations</vt:lpstr>
+      <vt:lpstr>6. Notes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>christopher.will</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>